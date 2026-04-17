--- v0 (2026-03-24)
+++ v1 (2026-04-17)
@@ -308,51 +308,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 6 (3), pp.324-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5ea00022j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -863,51 +863,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1282,252 +1282,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04371416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric CO2 retrievals from GOSAT TANSO-FTS data and status on related French activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieval of sea surface temperature and trace gas column averaged from GOSAT, IASI-A, and IASI-B over the Arctic Ocean in summer 2010 and 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cathy Boonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th GOSAT RA PI Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings SPIE 9880, Multispectral, Hyperspectral, and Ultraspectral Remote Sensing Technology, Techniques and Applications VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, New Delhi, India. pp.98800D, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2228013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338213v1</w:t>
+                <w:t xml:space="preserve">insu-01517033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of sea surface temperature and trace gas column averaged from GOSAT, IASI-A, and IASI-B over the Arctic Ocean in summer 2010 and 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric CO2 retrievals from GOSAT TANSO-FTS data and status on related French activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bureau</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Boonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings SPIE 9880, Multispectral, Hyperspectral, and Ultraspectral Remote Sensing Technology, Techniques and Applications VI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 8th GOSAT RA PI Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01517033v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of SST and XCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the summer ice free Arctic Ocean: is IASI able to contribute to climate change studies?</w:t>
               </w:r>
@@ -1697,351 +1697,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of sea surface temperature and trace gas column averaged from GOSAT, IASI-A, and IASI-B over the Arctic Ocean in summer 2010 and 2013</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Measurement of the Solar Spectral Irradiance Variability during the Solar Cycle 24 using SOLAR/SOLSPEC on ISS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bolsée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Cessateur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gillotay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th SPIE Asia-Pacific Remote Sensing Symposium. Proceedings Volume 9880, Multispectral, Hyperspectral, and Ultraspectral Remote Sensing Technology, Techniques and Applications VI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.EGU2016-8103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01304316v1</w:t>
+                <w:t xml:space="preserve">insu-01309102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Measurement of the Solar Spectral Irradiance Variability during the Solar Cycle 24 using SOLAR/SOLSPEC on ISS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of CO&amp;lt;sub&amp;gt;&amp;lt;/sub&amp;gt;2 retrievals from IASI-A, IASI-B and GOSAT in the thermal infrared for nearly coincident measurements over the Arctic ocean in summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.EGU2016-8103</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01309102v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of CO&amp;lt;sub&amp;gt;&amp;lt;/sub&amp;gt;2 retrievals from IASI-A, IASI-B and GOSAT in the thermal infrared for nearly coincident measurements over the Arctic ocean in summer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
+                <w:t xml:space="preserve">Etude de phénomènes lumineux transitoires par imagerie hyperspectrale embarquée à bord d'un ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">3ème colloque scientifique SFPT-GH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142231v1</w:t>
+                <w:t xml:space="preserve">hal-00992824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Retrievals of CH4 and CO2 from IASI and GOSAT in the TIR for Nearly Coincident Measurements in the Arctic Summer</w:t>
               </w:r>
@@ -2237,1691 +2228,1596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de phénomènes lumineux transitoires par imagerie hyperspectrale embarquée à bord d'un ballon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Croizé</w:t>
+                <w:t xml:space="preserve">TIR retrievals of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; over the Arctic ocean from TANSO-FTS and comparison with IASI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque scientifique SFPT-GH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">6th GOSAT RA PI Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992824v1</w:t>
+                <w:t xml:space="preserve">hal-01005169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIR retrievals of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; over the Arctic ocean from TANSO-FTS and comparison with IASI</w:t>
+                <w:t xml:space="preserve">Comparison of IASI-A and IASI-B L1C data on the MetOp satellites: monitoring of radiometric and spectral performances and possible use for climate studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Payan</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Théodore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. August</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th GOSAT RA PI Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">2013 EUMETSAT Meteorological Satellite Conference -19th American Meteorological Society (AMS) Satellite Meteorology, Oceanography and Climatology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Vienne, Austria. pp.Session 8 - Instrument calibration and characterisation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005169v1</w:t>
+                <w:t xml:space="preserve">hal-00993380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of IASI-A and IASI-B L1C data on the MetOp satellites: monitoring of radiometric and spectral performances and possible use for climate studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; retrievals from GOSAT TANSO-FTS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chimot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 EUMETSAT Meteorological Satellite Conference -19th American Meteorological Society (AMS) Satellite Meteorology, Oceanography and Climatology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Vienne, Austria. pp.Session 8 - Instrument calibration and characterisation</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Greenhouse Gas Measurements from Space (IWGGMS-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993380v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; retrievals from GOSAT TANSO-FTS data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; retrievals from GOSAT TANSO-FTS data and status on related French activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lezeaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Chimot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Greenhouse Gas Measurements from Space (IWGGMS-9)</w:t>
+              <w:t xml:space="preserve">The 5th GOSAT RA PI Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924109v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; retrievals from GOSAT TANSO-FTS data and status on related French activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the joint use of IASI and GOSAT retrievals in the thermal infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Chimot</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th GOSAT RA PI Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924104v1</w:t>
+                <w:t xml:space="preserve">hal-00768958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the joint use of IASI and GOSAT retrievals in the thermal infrared</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BASECOL and VAMDC: A new way to access and manipulate molecular collisional data for interstellar applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nenadovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">280th Symposium of the International Astronomical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Toledo, Spain. pp.395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768958v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASECOL and VAMDC: A new way to access and manipulate molecular collisional data for interstellar applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VAMDC--The Virtual Atomic and Molecular Data Centre--A New Way to Disseminate Atomic and Molecular Data--VAMDC Level 1 Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Daniel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.L. Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Piskunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Walton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">280th Symposium of the International Astronomical Union</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference On Atomic And Molecular Data And Their Applications - ICAMDATA-2010. AIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Zermatt, Switzerland. pp.107-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3585810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659306v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAMDC--The Virtual Atomic and Molecular Data Centre--A New Way to Disseminate Atomic and Molecular Data--VAMDC Level 1 Release</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Mason</w:t>
+                <w:t xml:space="preserve">TIR/SWIR experiments from the LPMAA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Té</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jeseck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pondrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference On Atomic And Molecular Data And Their Applications - ICAMDATA-2010. AIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th ESA Symposium on European Rocket and Balloon Programmes and Related Research, Hyères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Hyères, France. pp.83-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3585810⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00659335v1</w:t>
+                <w:t xml:space="preserve">hal-00688756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIR/SWIR experiments from the LPMAA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BASECOL and VAMDC: A new way to access and manipulate molecular collisional data for interstellar applications - POSTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nenadovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ESA Symposium on European Rocket and Balloon Programmes and Related Research, Hyères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Hyères, France. pp.83-89</w:t>
+              <w:t xml:space="preserve">ICAMDATA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688756v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASECOL and VAMDC: A new way to access and manipulate molecular collisional data for interstellar applications - POSTER</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">STRAPOLETE : Studying summer polar stratosphere.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAMDATA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526334v1</w:t>
+                <w:t xml:space="preserve">hal-00526316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRAPOLETE : Studying summer polar stratosphere.</w:t>
+                <w:t xml:space="preserve">Validation and retrieval of IASI measurements with IASI-balloon correlative measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pondrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Té</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jeseck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union, General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526316v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and retrieval of IASI measurements with IASI-balloon correlative measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent results obtained with the IASI-balloon experiment and contribution to the calibration/validation of IASI on MetOp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Te</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jeseck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Source: 18TH ESA SYMPOSIUM ON EUROPEAN ROCKET AND BALLOON PROGRAMMES AND RELATED RESEARCH Visby, SWEDEN - European Space Agcy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Visby, Sweden. pp.147-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526314v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results obtained with the IASI-balloon experiment and contribution to the calibration/validation of IASI on MetOp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Validation of IASI Level-1 and Level-2 products using IASI-balloon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Te</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jeseck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3931,190 +3827,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of atmospheric properties and surface radiation budget using radiative transfer code MOMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mariage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Doppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trattoria 2015 - Transfert Radiatif dans les ATmosphères Terrestres pour les ObseRvations SpatIAles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01147796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of CO2 Retrievals from GOSAT SWIR TANSO-FTS data, and Evaluation of Advanced spectral SWIR/TIR Synergistic Methodologies for Lowermost Tropospheric CO2 Retrieval.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,124 +4018,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATMOS 2015. Advances in Atmospheric Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Heraklion, Greece. pp.Poster 195, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01160056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of strong emissions of methane in the Arctic using spectral measurements from TANSO-FTS and IASI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Bourakkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4254,531 +4150,531 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-3243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the detection of strong emissions of methane in the Arctic using spectral measurements from IASI and GOSAT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HALESIS ou l'étude de phénomènes lumineux transitoires par imagerie hyperspectrale embarquée sous ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Croizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duruisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Huret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.id.6843, 2014</w:t>
+              <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Toulouse, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101934v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HALESIS ou l'étude de phénomènes lumineux transitoires par imagerie hyperspectrale embarquée sous ballon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the detection of strong emissions of methane in the Arctic using spectral measurements from IASI and GOSAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Bourakkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Huret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Toulouse, France. 2014</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.id.6843, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138836v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the StraPolEté project : dynamics, aerosols and bromine content of the polar region in summertime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Brogniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Brogniez</w:t>
+                <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Polar Year Oslo Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03549962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation and data characteristics of methane and nitrous oxide profiles observed by MIPAS and processed with version 4.61 algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Payen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
+                <w:t xml:space="preserve">K. Grunow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Workshop on the Atmospheric Chemistry Validation of Envisat (ACVE-3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4925,51 +4821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bureau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18133163" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ea00022j" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01626375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meftah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dam&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bois&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pereira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731316" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01636378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Camy-Peyret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hurtmans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariliza E. Koukouli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goutail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-4327-2016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croiz&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duruisseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2381556" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11701" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04932523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebrun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04371416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37818-8_100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Boonne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01517033v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2228013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01304902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338219v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01304316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bols&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Pandey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cessateur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gillotay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993380v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Coppens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Th&#233;odore" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. August" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezeaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chimot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Dubernet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doronin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nenadovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659335v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rixon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Piskunov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mason" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3585810" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeseck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#233;pin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pondrom" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526314v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pondrom" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeseck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383755v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Te" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379131v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01147796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01160056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142226v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Bourakkadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101934v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138836v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Croiz&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duruisseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549962v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Brogniez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grunow" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Payne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bureau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18133163" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ea00022j" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01626375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meftah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dam&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bois&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pereira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731316" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01636378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Camy-Peyret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hurtmans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariliza E. Koukouli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goutail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-4327-2016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croiz&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duruisseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2381556" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11701" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04932523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebrun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04371416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37818-8_100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01517033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2228013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prunet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Boonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01304902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338219v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bols&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Pandey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cessateur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gillotay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Coppens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Th&#233;odore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. August" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezeaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chimot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Dubernet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doronin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nenadovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rixon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Piskunov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mason" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3585810" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688756v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeseck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#233;pin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pondrom" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526316v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pondrom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeseck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Te" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01147796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01160056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Bourakkadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Croiz&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duruisseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101934v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549962v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Brogniez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grunow" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Payne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>