--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -66,826 +66,826 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idealized modeling of stratospheric aerosol injection deployment scenarios with two non-cooperative actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Määttänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ravetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (3), pp.324-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5ea00022j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOLAR-ISS: A new reference spectrum based on SOLAR/SOLSPEC observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Damé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boisée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 611, A1 (14 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01626375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of Retrieved L2 Products from Four Successive Versions of L1B Spectra in the Thermal Infrared Band of TANSO-FTS over the Arctic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (11), pp.1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs9111167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01636378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seven years of IASI ozone retrievals from FORLI: validation with independent total column and vertical profile measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hurtmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariliza E. Koukouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goutail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (9), pp.4327-4353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-9-4327-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01272466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Blue Jets on Atmospheric Composition: Feasibility of Measurement From a Stratospheric Balloon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duruisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (6), pp.3183-3192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2381556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idealized modeling of stratospheric aerosol injection deployment scenarios with two non-cooperative actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anni Määttänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.18133163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502865v1</w:t>
-              </w:r>
-[...666 lines deleted...]
-                <w:t xml:space="preserve">hal-01135778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -929,51 +929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeny Derimian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1059,51 +1059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeny Derimian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1154,51 +1154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative Budget in the Lower Tropical Stratosphere from the Combination of Balloon-Borne Lidar and Radiometric Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lesigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1206,51 +1206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mariage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILRC 30: Proceedings of the 30th International Laser Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Big Sky, Montana, United States. pp.781-785, </w:t>
@@ -1282,623 +1282,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04371416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of sea surface temperature and trace gas column averaged from GOSAT, IASI-A, and IASI-B over the Arctic Ocean in summer 2010 and 2013</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Measurement of the Solar Spectral Irradiance Variability during the Solar Cycle 24 using SOLAR/SOLSPEC on ISS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bolsée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Cessateur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gillotay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings SPIE 9880, Multispectral, Hyperspectral, and Ultraspectral Remote Sensing Technology, Techniques and Applications VI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.EGU2016-8103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01517033v1</w:t>
+                <w:t xml:space="preserve">insu-01309102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric CO2 retrievals from GOSAT TANSO-FTS data and status on related French activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Evolution of SST and XCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the summer ice free Arctic Ocean: is IASI able to contribute to climate change studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathy Boonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th GOSAT RA PI Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">4th IASI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338213v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01304902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of SST and XCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the summer ice free Arctic Ocean: is IASI able to contribute to climate change studies?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Are thermal infrared measurements of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; from GOSAT and IASI over the Arctic Ocean in summer able to detect climatic change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IASI International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Greenhouse Gas Measurements from Space (IWGGMS-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01304902v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are thermal infrared measurements of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; from GOSAT and IASI over the Arctic Ocean in summer able to detect climatic change?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Retrieval of sea surface temperature and trace gas column averaged from GOSAT, IASI-A, and IASI-B over the Arctic Ocean in summer 2010 and 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Greenhouse Gas Measurements from Space (IWGGMS-12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings SPIE 9880, Multispectral, Hyperspectral, and Ultraspectral Remote Sensing Technology, Techniques and Applications VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, New Delhi, India. pp.98800D, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2228013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338219v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01517033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Measurement of the Solar Spectral Irradiance Variability during the Solar Cycle 24 using SOLAR/SOLSPEC on ISS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Praveen Pandey</w:t>
+                <w:t xml:space="preserve">Atmospheric CO2 retrievals from GOSAT TANSO-FTS data and status on related French activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Cessateur</w:t>
+                <w:t xml:space="preserve">Pascal Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gillotay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cathy Boonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.EGU2016-8103</w:t>
+              <w:t xml:space="preserve">The 8th GOSAT RA PI Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01309102v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of CO&amp;lt;sub&amp;gt;&amp;lt;/sub&amp;gt;2 retrievals from IASI-A, IASI-B and GOSAT in the thermal infrared for nearly coincident measurements over the Arctic ocean in summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1917,394 +1917,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de phénomènes lumineux transitoires par imagerie hyperspectrale embarquée à bord d'un ballon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">HALESIS projet: Hight Altitude Luminous Events Studied by Infrared Spectro-imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duruisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Huret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque scientifique SFPT-GH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.id.12559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992824v1</w:t>
+                <w:t xml:space="preserve">hal-01135784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Retrievals of CH4 and CO2 from IASI and GOSAT in the TIR for Nearly Coincident Measurements in the Arctic Summer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de phénomènes lumineux transitoires par imagerie hyperspectrale embarquée à bord d'un ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Greenhouse Gas Measurements from Space (IWGGMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">3ème colloque scientifique SFPT-GH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993355v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HALESIS projet: Hight Altitude Luminous Events Studied by Infrared Spectro-imagery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparison of Retrievals of CH4 and CO2 from IASI and GOSAT in the TIR for Nearly Coincident Measurements in the Arctic Summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Huret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.id.12559</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Greenhouse Gas Measurements from Space (IWGGMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135784v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIR retrievals of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; over the Arctic ocean from TANSO-FTS and comparison with IASI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th GOSAT RA PI Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2329,51 +2329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of IASI-A and IASI-B L1C data on the MetOp satellites: monitoring of radiometric and spectral performances and possible use for climate studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chimot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2575,77 +2575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; retrievals from GOSAT TANSO-FTS data and status on related French activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2713,64 +2713,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the joint use of IASI and GOSAT retrievals in the thermal infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2940,726 +2940,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAMDC--The Virtual Atomic and Molecular Data Centre--A New Way to Disseminate Atomic and Molecular Data--VAMDC Level 1 Release</w:t>
+                <w:t xml:space="preserve">TIR/SWIR experiments from the LPMAA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rixon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.L. Dubernet</w:t>
+                <w:t xml:space="preserve">Y. Té</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Piskunov</w:t>
+                <w:t xml:space="preserve">P. Jeseck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Walton</w:t>
+                <w:t xml:space="preserve">I. Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mason</w:t>
+                <w:t xml:space="preserve">M. Pondrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference On Atomic And Molecular Data And Their Applications - ICAMDATA-2010. AIP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th ESA Symposium on European Rocket and Balloon Programmes and Related Research, Hyères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Hyères, France. pp.83-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659335v1</w:t>
+                <w:t xml:space="preserve">hal-00688756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIR/SWIR experiments from the LPMAA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VAMDC--The Virtual Atomic and Molecular Data Centre--A New Way to Disseminate Atomic and Molecular Data--VAMDC Level 1 Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Té</w:t>
+                <w:t xml:space="preserve">Nikolay Piskunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jeseck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Payan</w:t>
+                <w:t xml:space="preserve">N. Walton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Pépin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Pondrom</w:t>
+                <w:t xml:space="preserve">N. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ESA Symposium on European Rocket and Balloon Programmes and Related Research, Hyères</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference On Atomic And Molecular Data And Their Applications - ICAMDATA-2010. AIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Zermatt, Switzerland. pp.107-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3585810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688756v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASECOL and VAMDC: A new way to access and manipulate molecular collisional data for interstellar applications - POSTER</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation and retrieval of IASI measurements with IASI-balloon correlative measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pondrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Té</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jeseck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAMDATA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526334v1</w:t>
+                <w:t xml:space="preserve">hal-00526314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRAPOLETE : Studying summer polar stratosphere.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BASECOL and VAMDC: A new way to access and manipulate molecular collisional data for interstellar applications - POSTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nenadovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ICAMDATA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526316v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and retrieval of IASI measurements with IASI-balloon correlative measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">STRAPOLETE : Studying summer polar stratosphere.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pondrom</w:t>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Té</w:t>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jeseck</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union, General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526314v1</w:t>
+                <w:t xml:space="preserve">hal-00526316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results obtained with the IASI-balloon experiment and contribution to the calibration/validation of IASI on MetOp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Te</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jeseck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Source: 18TH ESA SYMPOSIUM ON EUROPEAN ROCKET AND BALLOON PROGRAMMES AND RELATED RESEARCH Visby, SWEDEN - European Space Agcy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Visby, Sweden. pp.147-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3684,90 +3684,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of IASI Level-1 and Level-2 products using IASI-balloon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Te</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jeseck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3841,51 +3841,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of atmospheric properties and surface radiation budget using radiative transfer code MOMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3979,77 +3979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of CO2 Retrievals from GOSAT SWIR TANSO-FTS data, and Evaluation of Advanced spectral SWIR/TIR Synergistic Methodologies for Lowermost Tropospheric CO2 Retrieval.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4104,51 +4104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of strong emissions of methane in the Arctic using spectral measurements from TANSO-FTS and IASI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Bourakkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4186,51 +4186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HALESIS ou l'étude de phénomènes lumineux transitoires par imagerie hyperspectrale embarquée sous ballon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Croizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4238,51 +4238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duruisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Toulouse, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4320,51 +4320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the detection of strong emissions of methane in the Arctic using spectral measurements from IASI and GOSAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Bourakkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4402,64 +4402,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the StraPolEté project : dynamics, aerosols and bromine content of the polar region in summertime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4553,51 +4553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grunow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4821,51 +4821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bureau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18133163" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ea00022j" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01626375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meftah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dam&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bois&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pereira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731316" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01636378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Camy-Peyret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hurtmans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariliza E. Koukouli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goutail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-4327-2016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croiz&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duruisseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2381556" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11701" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04932523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebrun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04371416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37818-8_100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01517033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2228013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prunet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Boonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01304902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338219v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bols&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Pandey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cessateur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gillotay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Coppens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Th&#233;odore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. August" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezeaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chimot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Dubernet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doronin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nenadovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rixon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Piskunov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mason" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3585810" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688756v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeseck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#233;pin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pondrom" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526316v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pondrom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeseck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Te" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01147796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01160056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Bourakkadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Croiz&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duruisseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101934v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549962v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Brogniez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grunow" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Payne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bureau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ea00022j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01626375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meftah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dam&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bois&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pereira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731316" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01636378v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Camy-Peyret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111167" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272466v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hurtmans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariliza E. Koukouli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goutail" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-4327-2016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135778v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croiz&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duruisseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2381556" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18133163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11701" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04932523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebrun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04371416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37818-8_100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bols&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Pandey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cessateur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gillotay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01304902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338219v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01517033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2228013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Boonne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993355v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Coppens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Th&#233;odore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. August" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezeaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chimot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Dubernet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doronin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nenadovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeseck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#233;pin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pondrom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rixon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Piskunov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mason" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3585810" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pondrom" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeseck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526334v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526316v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Te" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01147796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01160056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Bourakkadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Croiz&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duruisseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101934v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549962v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Brogniez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grunow" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Payne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>