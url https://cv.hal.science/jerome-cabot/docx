--- v0 (2026-05-02)
+++ v1 (2026-05-23)
@@ -508,165 +508,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la chair fait au verbe. La poésie en musique incarnée</w:t>
+                <w:t xml:space="preserve">Voix aux chapitres. Les incipits dans Belle du Seigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Poésie &amp; chanson, 1091, pp.179-185</w:t>
+              <w:t xml:space="preserve">Cahiers Albert Cohen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Belle du Seigneur d'Albert Cohen. Nouvelles approches : colloque du cinquantenaire, 28, pp.149-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523638v1</w:t>
+                <w:t xml:space="preserve">hal-02055163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voix aux chapitres. Les incipits dans Belle du Seigneur</w:t>
+                <w:t xml:space="preserve">Ce que la chair fait au verbe. La poésie en musique incarnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Albert Cohen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Belle du Seigneur d'Albert Cohen. Nouvelles approches : colloque du cinquantenaire, 28, pp.149-175</w:t>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Poésie &amp; chanson, 1091, pp.179-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055163v1</w:t>
+                <w:t xml:space="preserve">hal-02523638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Masques de Saint-John Perse, de Sylvain Dournel</w:t>
               </w:r>
@@ -1004,165 +1004,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage pédagogique de l’éloge paradoxal : Pays perdu en licence pro de développement culturel en milieu rural</w:t>
+                <w:t xml:space="preserve">De l’expérience romanesque : la parole des personnages comme facteur d’identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles francographies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.23-33</w:t>
+              <w:t xml:space="preserve">Cahiers Albert Cohen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La parole dans l’œuvre d’Albert Cohen, 26, pp.13-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054301v1</w:t>
+                <w:t xml:space="preserve">hal-02054178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’expérience romanesque : la parole des personnages comme facteur d’identification</w:t>
+                <w:t xml:space="preserve">Usage pédagogique de l’éloge paradoxal : Pays perdu en licence pro de développement culturel en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Albert Cohen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, La parole dans l’œuvre d’Albert Cohen, 26, pp.13-30</w:t>
+              <w:t xml:space="preserve">Nouvelles francographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054178v1</w:t>
+                <w:t xml:space="preserve">hal-02054301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burlesque et héroï-comique dans les romans d’Albert Cohen : anachronisme, métatextualité, éthique</w:t>
               </w:r>
@@ -1418,303 +1418,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des couacs sur papier bible : italiques et guillemets dans l’édition Pléiade des romans d’Albert Cohen</w:t>
+                <w:t xml:space="preserve">L'insulte diffractée et l'ironie pathétique : « Un geste de faible, un geste de pitre, un geste de prophète »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Albert Cohen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 1905-2005 : Retour sur O vous, frères humains, 15, pp.175-183</w:t>
+              <w:t xml:space="preserve">, 2005, 1905-2005 : Retour sur O vous, frères humains, 15, pp.117-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054919v1</w:t>
+                <w:t xml:space="preserve">hal-02054915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Elbaz, ou les torts du discours évasif</w:t>
+                <w:t xml:space="preserve">Des couacs sur papier bible : italiques et guillemets dans l’édition Pléiade des romans d’Albert Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Albert Cohen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 15, pp.171-174</w:t>
+              <w:t xml:space="preserve">, 2005, 1905-2005 : Retour sur O vous, frères humains, 15, pp.175-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054928v1</w:t>
+                <w:t xml:space="preserve">hal-02054919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un statut stylistique du personnage de roman : la parole des personnages dans les romans d'Albert Cohen</w:t>
+                <w:t xml:space="preserve">Robert Elbaz, ou les torts du discours évasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Albert Cohen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 1905-2005 : Retour sur O vous, frères humains, 15, pp.163-168</w:t>
+              <w:t xml:space="preserve">, 2005, 15, pp.171-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054923v1</w:t>
+                <w:t xml:space="preserve">hal-02054928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insulte diffractée et l'ironie pathétique : « Un geste de faible, un geste de pitre, un geste de prophète »</w:t>
+                <w:t xml:space="preserve">Pour un statut stylistique du personnage de roman : la parole des personnages dans les romans d'Albert Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Albert Cohen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 1905-2005 : Retour sur O vous, frères humains, 15, pp.117-135</w:t>
+              <w:t xml:space="preserve">, 2005, 1905-2005 : Retour sur O vous, frères humains, 15, pp.163-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054915v1</w:t>
+                <w:t xml:space="preserve">hal-02054923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argol et le bricolage intertextuel : Faust, Hegel, la Bible et le Graal</w:t>
               </w:r>
@@ -2241,380 +2241,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faust route</w:t>
+                <w:t xml:space="preserve">La tendresse diabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour des recherches diaboliques. Théorie et création inter-artistiques en laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann, pp.249-251, 2024, Recherche&amp;Création, 9791037039163</w:t>
+              <w:t xml:space="preserve">, Hermann, pp.279-280, 2024, Recherche&amp;Création, 9791037039163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940580v1</w:t>
+                <w:t xml:space="preserve">hal-04940613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi s'énagit-il ?</w:t>
+                <w:t xml:space="preserve">Faust route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences, épistémologie, arts - Perspectives de l’énaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.183-187, 2024, Cahiers de sémiotique des cultures</w:t>
+              <w:t xml:space="preserve">Pour des recherches diaboliques. Théorie et création inter-artistiques en laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.249-251, 2024, Recherche&amp;Création, 9791037039163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940680v1</w:t>
+                <w:t xml:space="preserve">hal-04940580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métamorphoses du Professeur Tournesol. Zéroïsme et méta-slamisation</w:t>
+                <w:t xml:space="preserve">De quoi s'énagit-il ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ninon Chavoz; Anthony Mangeon. </w:t>
+              <w:t xml:space="preserve">Jean-François Gerard; Marie-Line Maublanc; Sören Frappart; Régis Missire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Chemins de la liberté. Lectures de Jean-Marie Apostolidès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.321-328, 2024, Fictions pensantes, 979 1 0370 3349 9</w:t>
+              <w:t xml:space="preserve">Sciences, épistémologie, arts - Perspectives de l’énaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.183-187, 2024, Cahiers de sémiotique des cultures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940768v1</w:t>
+                <w:t xml:space="preserve">hal-04940680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La position du slamo-gauchiste</w:t>
+                <w:t xml:space="preserve">Les métamorphoses du Professeur Tournesol. Zéroïsme et méta-slamisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ninon Chavoz; Anthony Mangeon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour des recherches diaboliques. Théorie et création inter-artistiques en laboratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.87-107, 2024, Recherche&amp;Création, 9791037039163</w:t>
+              <w:t xml:space="preserve">Les Chemins de la liberté. Lectures de Jean-Marie Apostolidès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.321-328, 2024, Fictions pensantes, 979 1 0370 3349 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786023v1</w:t>
+                <w:t xml:space="preserve">hal-04940768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tendresse diabolique</w:t>
+                <w:t xml:space="preserve">La position du slamo-gauchiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour des recherches diaboliques. Théorie et création inter-artistiques en laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann, pp.279-280, 2024, Recherche&amp;Création, 9791037039163</w:t>
+              <w:t xml:space="preserve">, Hermann, pp.87-107, 2024, Recherche&amp;Création, 9791037039163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940613v1</w:t>
+                <w:t xml:space="preserve">hal-04786023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-méta-slam. Défense et illustration de l'intervention oratoire en congrès</w:t>
               </w:r>
@@ -2904,199 +2904,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scène ouverte de slam : dispositif, situation, politique</w:t>
+                <w:t xml:space="preserve">Performances poétiques : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme CABOT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performances poétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions nouvelles Cécile Defaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.79-101, 2017, 978-2-35018-389-3</w:t>
+              <w:t xml:space="preserve">, pp.11-20, 2017, 978-2-35018-389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053669v1</w:t>
+                <w:t xml:space="preserve">hal-02055171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances poétiques : introduction</w:t>
+                <w:t xml:space="preserve">La scène ouverte de slam : dispositif, situation, politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme CABOT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performances poétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions nouvelles Cécile Defaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.11-20, 2017, 978-2-35018-389-3</w:t>
+              <w:t xml:space="preserve">, pp.79-101, 2017, 978-2-35018-389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055171v1</w:t>
+                <w:t xml:space="preserve">hal-02053669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melmoth remplacé : avatars du mal gothique sous la Monarchie de juillet</w:t>
               </w:r>
@@ -3683,51 +3683,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9FD2D04"/>
+    <w:nsid w:val="BE2E434A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3914,51 +3914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-jfc.fr/jerome-cabot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252313v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cabot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18965-7.p.0161" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03507718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2.p.0083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055163v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.5394" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054301v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01549013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02077911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01548956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932791v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02063490v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/utopies-culturelles-contemporaines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/rural-writing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encd.fr/fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/7376?lang=fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/6422?lang=fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055164v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-02054129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004PA040175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-jfc.fr/jerome-cabot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252313v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cabot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18965-7.p.0161" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03507718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12540-2.p.0083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523638v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.5394" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01549013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02077911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01548956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932791v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02063490v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/utopies-culturelles-contemporaines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/rural-writing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.encd.fr/fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/7376?lang=fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/6422?lang=fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055164v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-02054129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004PA040175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>