--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -201,51 +201,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -503,1320 +503,1320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and computational aspects of molecular frustrated Lewis pairs for CO2 hydrogenation: en route for heterogeneous systems?</w:t>
+                <w:t xml:space="preserve">Combined Covalent and Supramolecular Polymerization to Reinforce Perylenebisimide Photosynthetic &amp;quot;Quantasomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riddhi Kumari Riddhi</w:t>
+                <w:t xml:space="preserve">Alisa Ranscht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Penas-Hidalgo</w:t>
+                <w:t xml:space="preserve">F. Rigodanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongmei Chen</w:t>
+                <w:t xml:space="preserve">T. Gobbato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
+                <w:t xml:space="preserve">I. Crea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Canivet</w:t>
+                <w:t xml:space="preserve">E. Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (19), pp.9874 - 9903. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (23), pp.e202303784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3cs00267e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202303784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788684v2</w:t>
+                <w:t xml:space="preserve">hal-04532345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOF-Supported Heterogeneous Catalysts for Hydroformylation Reactions: A Minireview</w:t>
+                <w:t xml:space="preserve">Molecular copper complexes embedded within porous polymer macroligands for the heterogeneously catalyzed aerobic oxidative formation of N-N bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Samanta</w:t>
+                <w:t xml:space="preserve">Rémi Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202301435⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (45), pp.19167-19174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4nj03498h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433675v1</w:t>
+                <w:t xml:space="preserve">hal-04784469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular copper complexes embedded within porous polymer macroligands for the heterogeneously catalyzed aerobic oxidative formation of N-N bonds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+                <w:t xml:space="preserve">MOF-Supported Heterogeneous Catalysts for Hydroformylation Reactions: A Minireview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48 (45), pp.19167-19174. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (7), pp.e202301435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4nj03498h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202301435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04784469v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Covalent and Supramolecular Polymerization to Reinforce Perylenebisimide Photosynthetic &amp;quot;Quantasomes</w:t>
+                <w:t xml:space="preserve">Experimental and computational aspects of molecular frustrated Lewis pairs for CO2 hydrogenation: en route for heterogeneous systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisa Ranscht</w:t>
+                <w:t xml:space="preserve">Riddhi Kumari Riddhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rigodanza</w:t>
+                <w:t xml:space="preserve">Francesc Penas-Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gobbato</w:t>
+                <w:t xml:space="preserve">Hongmei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Crea</w:t>
+                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Quadrelli</w:t>
+                <w:t xml:space="preserve">Jérôme Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (23), pp.e202303784. </w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (19), pp.9874 - 9903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202303784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3cs00267e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532345v1</w:t>
+                <w:t xml:space="preserve">hal-04788684v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZIF-8 thin films by a vapor-phase process: limits to growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-Organic Framework Catalysts for Solar Fuels: Light-Driven Conversion of Carbon Dioxide into Formic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Perrot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Wisser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3nr00404j⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (18), pp.9027-9043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c03731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305100v1</w:t>
+                <w:t xml:space="preserve">hal-04109799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogenization of molecular catalysts within porous solids: the case of Ni-catalyzed ethylene oligomerization from zeolites to metal-organic frameworks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyrene- and Bipyridine-based Covalent Triazine Framework as Versatile Platform for Photocatalytic Solar Fuels Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kucukkececi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rajapaksha</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Alkhurisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3cs00188a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272113v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Rhodium Complex within N-Rich Porous Polymer Macroligand as Heterogeneous Catalyst for the Visible-Light Driven CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Photoreduction</w:t>
+                <w:t xml:space="preserve">Unravelling the Molecular Structure and Confining Environment of an Organometallic Catalyst Heterogenized within Amorphous Porous Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Newar</w:t>
+                <w:t xml:space="preserve">Ribal Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghosh</w:t>
+                <w:t xml:space="preserve">Christopher W Ashling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Riddhi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Samanta</w:t>
+                <w:t xml:space="preserve">Thomas C Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafat Hossain Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothea Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCED ENERGY AND SUSTAINABILITY RESEARCH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aesr.202300209⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (44), pp.e202310878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202310878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343889v1</w:t>
+                <w:t xml:space="preserve">hal-04304891v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Organic Framework Catalysts for Solar Fuels: Light-Driven Conversion of Carbon Dioxide into Formic Acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogenization of molecular catalysts within porous solids: the case of Ni-catalyzed ethylene oligomerization from zeolites to metal-organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rajapaksha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quadrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Wisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cs00188a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.2c03731⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04109799v1</w:t>
+                <w:t xml:space="preserve">hal-04272113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrene- and Bipyridine-based Covalent Triazine Framework as Versatile Platform for Photocatalytic Solar Fuels Production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Rhodium Complex within N-Rich Porous Polymer Macroligand as Heterogeneous Catalyst for the Visible-Light Driven CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Photoreduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ditz</w:t>
+                <w:t xml:space="preserve">R. Newar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kucukkececi</w:t>
+                <w:t xml:space="preserve">A. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alkhurisi</w:t>
+                <w:t xml:space="preserve">R. Riddhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rajapaksha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
+              <w:t xml:space="preserve">ADVANCED ENERGY AND SUSTAINABILITY RESEARCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aesr.202300209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123075v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Molecular Structure and Confining Environment of an Organometallic Catalyst Heterogenized within Amorphous Porous Polymers</w:t>
+                <w:t xml:space="preserve">ZIF-8 thin films by a vapor-phase process: limits to growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribal Jabbour</w:t>
+                <w:t xml:space="preserve">Virginie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher W Ashling</w:t>
+                <w:t xml:space="preserve">Arthur Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas C Robinson</w:t>
+                <w:t xml:space="preserve">Anass Benayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arafat Hossain Khan</w:t>
+                <w:t xml:space="preserve">Marc Veillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothea Wisser</w:t>
+                <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (44), pp.e202310878. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.7115 - 7125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202310878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3nr00404j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304891v2</w:t>
+                <w:t xml:space="preserve">hal-04305100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogenized Molecular Rhodium Phosphine Catalysts within Metal-Organic Frameworks for Alkene Hydroformylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sole-Daura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rajapaksha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1867,103 +1867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Heterocyclic carbene-based porous polymer macroligand for the Ni-catalyzed C-H arylation of benzothiophenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Riddhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ranscht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (20), pp.5825-5830. </w:t>
@@ -1995,204 +1995,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the Sweet Spot of Photocatalysis-A Case Study Using Bipyridine-Based CTFs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nickel-Catalyzed Direct Arylation Polymerization for the Synthesis of Thiophene-Based Cross-linked Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bergwinkl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ghosh</w:t>
+                <w:t xml:space="preserve">Y. Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ranscht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alves-Favaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quadrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c24713⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), pp.e202202667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669108v1</w:t>
+                <w:t xml:space="preserve">hal-03884735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reusable Copper Catechol-based Porous Polymers for the Highly Efficient Heterogeneous Catalytic Oxidation of Secondary Alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Janssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2233,247 +2233,247 @@
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.202200649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel-Catalyzed Direct Arylation Polymerization for the Synthesis of Thiophene-Based Cross-linked Polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ranscht</w:t>
+                <w:t xml:space="preserve">Finding the Sweet Spot of Photocatalysis-A Case Study Using Bipyridine-Based CTFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alves-Favaro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Wisser</w:t>
+                <w:t xml:space="preserve">S. Bergwinkl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (2), pp.e202202667. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.14182-14192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202202667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c24713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884735v1</w:t>
+                <w:t xml:space="preserve">hal-03669108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhodium-Based Metal-Organic Polyhedra Assemblies for Selective CO2 Photoreduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rajapaksha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2531,628 +2531,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogenization of a Molecular Ni Catalyst within a Porous Macroligand for the Direct C-H Arylation of Heteroarenes</w:t>
+                <w:t xml:space="preserve">A Disruptive Innovation for Upgrading Methane to C3 Commodity Chemicals Technical challenges faced by the C123 European consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorck Mohr</w:t>
+                <w:t xml:space="preserve">A. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Alves-Favaro</w:t>
+                <w:t xml:space="preserve">R. Heyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Rajapaksha</w:t>
+                <w:t xml:space="preserve">M. Froseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Hisler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alisa Ranscht</w:t>
+                <w:t xml:space="preserve">J. Thybaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.1c00209⟩</w:t>
+              <w:t xml:space="preserve">Johnson Matthey Technology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (2), pp.311-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1595/205651321X16051060155762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190555v1</w:t>
+                <w:t xml:space="preserve">hal-03588729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Disruptive Innovation for Upgrading Methane to C3 Commodity Chemicals Technical challenges faced by the C123 European consortium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogenization of a Molecular Ni Catalyst within a Porous Macroligand for the Direct C-H Arylation of Heteroarenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Heyn</w:t>
+                <w:t xml:space="preserve">Yorck Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Froseth</w:t>
+                <w:t xml:space="preserve">Marcelo Alves-Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Thybaut</w:t>
+                <w:t xml:space="preserve">Rémy Rajapaksha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Poissonnier</w:t>
+                <w:t xml:space="preserve">Gaëlle Hisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Ranscht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Johnson Matthey Technology Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65 (2), pp.311-329. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.3507-3515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1595/205651321X16051060155762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.1c00209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588729v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Macroligands: Materials for Heterogeneous Molecular Catalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Nickel-catalyzed and Li-mediated regiospecific C-H arylation of benzothiophenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201902064⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (10), pp.3155-3161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0gc00917b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447092v1</w:t>
+                <w:t xml:space="preserve">hal-02877066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel-catalyzed and Li-mediated regiospecific C-H arylation of benzothiophenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Porous Macroligands: Materials for Heterogeneous Molecular Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (10), pp.3155-3161. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.1270-1275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0gc00917b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201902064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877066v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Porous Photosystems Tailored for Long-Term Photocatalytic CO2 Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Perrinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alves-Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 132 (13), pp.5154-5160. </w:t>
@@ -3184,325 +3184,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regiospecificity in Ligand-Free Pd-Catalyzed C–H Arylation of Indoles: LiHMDS as Base and Transient Directing Group</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yorck Mohr</w:t>
+                <w:t xml:space="preserve">Synthetic and computational assessment of a chiral metal-organic framework catalyst for predictive asymmetric transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
+                <w:t xml:space="preserve">E. Bernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Demarcy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
+                <w:t xml:space="preserve">J. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Camp</w:t>
+                <w:t xml:space="preserve">T. Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (4), pp.2713-2719. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (33), pp.8800-8808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b04864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0sc03364b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493979v1</w:t>
+                <w:t xml:space="preserve">hal-02935289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic and computational assessment of a chiral metal-organic framework catalyst for predictive asymmetric transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Canivet</w:t>
+                <w:t xml:space="preserve">Regiospecificity in Ligand-Free Pd-Catalyzed C–H Arylation of Indoles: LiHMDS as Base and Transient Directing Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorck Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bernoud</w:t>
+                <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bonnefoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Legrand</w:t>
+                <w:t xml:space="preserve">Clément Demarcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Todorova</w:t>
+                <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (33), pp.8800-8808. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.2713-2719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0sc03364b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b04864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935289v1</w:t>
+                <w:t xml:space="preserve">hal-02493979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des solides poreux comme macroligands solides pour un lien entre catalyse homogène et hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Wisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3534,4041 +3534,3992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hammett Parameter in Microporous Solids as Macroligands for Heterogenized Photocatalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Microporous Polymers as Macroligands for Pentamethylcyclopentadienylrhodium Transfer-Hydrogenation Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b03998⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (8), pp.1778-1782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201701836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756778v1</w:t>
+                <w:t xml:space="preserve">hal-01790585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization of a Full Photosystem in the Large-Pore MIL-101 Metal-Organic Framework for CO2 reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mellot-Draznieks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (18), pp.3315-3322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cssc.201801066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microporous Polymers as Macroligands for Pentamethylcyclopentadienylrhodium Transfer-Hydrogenation Catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Hammett Parameter in Microporous Solids as Macroligands for Heterogenized Photocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (8), pp.1778-1782. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.1653-1661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201701836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b03998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790585v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A series of chiral metal–organic frameworks based on fluorene di- and tetra-carboxylates: syntheses, crystal structures and luminescence properties</w:t>
+                <w:t xml:space="preserve">Systematic study of the impact of MOF densification into tablets on textural and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Robin</w:t>
+                <w:t xml:space="preserve">J. Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
+                <w:t xml:space="preserve">C. Avci-Camur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Poriel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">J. Troyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (15), pp.2042 - 2056. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CE00108H⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (29), pp.4211-4218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ce00338b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657851v1</w:t>
+                <w:t xml:space="preserve">hal-01580213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Photoacoustic IR Spectroscopy for the Characterization of Amino/Azido Mixed‐Linker Metal–Organic Frameworks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A series of chiral metal–organic frameworks based on fluorene di- and tetra-carboxylates: syntheses, crystal structures and luminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Canivet</w:t>
+                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Lysenko</w:t>
+                <w:t xml:space="preserve">Cyril Poriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaakko Lehtinen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Wisser</w:t>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201700663⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (15), pp.2042 - 2056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CE00108H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732873v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced formation of &amp;gt; C1 Products in Electroreduction of CO2 by Adding a CO2 Adsorption Component to a Gas-Diffusion Layer-Type Catalytic Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marepally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marepally</w:t>
+                <w:t xml:space="preserve">C. Ampelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ampelli</w:t>
+                <w:t xml:space="preserve">C. Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Genovese</w:t>
+                <w:t xml:space="preserve">T. Saboo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perathoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (22), pp.4442-4446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cssc.201701506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive Photoacoustic IR Spectroscopy for the Characterization of Amino/Azido Mixed-Linker Metal-Organic Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lysenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Lysenko</w:t>
+                <w:t xml:space="preserve">J Lehtinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Lehtinen</w:t>
+                <w:t xml:space="preserve">A Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (20), pp.2855-2858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201700663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic study of the impact of MOF densification into tablets on textural and mechanical properties</w:t>
+                <w:t xml:space="preserve">Molecular Level Characterization of the Structure and Interactions in Peptide-Functionalized Metal-Organic Frameworks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dhainaut</w:t>
+                <w:t xml:space="preserve">Tanya K Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Avci-Camur</w:t>
+                <w:t xml:space="preserve">Xavier Rozanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Troyano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Canivet</w:t>
+                <w:t xml:space="preserve">Christel Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh N Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ce00338b⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (46), pp.16531-16538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201603255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580213v1</w:t>
+                <w:t xml:space="preserve">hal-01546494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Ligand-Based Luminescence in Metal-Organic Framework Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Lysenko</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Geloen</w:t>
+                <w:t xml:space="preserve">Anton Pastushenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. A. Quadrelli</w:t>
+                <w:t xml:space="preserve">Vladimir Lysenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Géloën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemNanoMat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (9), pp.866-872. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cnma.201600124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382691v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pt/Al2O3-supported metal-organic framework film as the size-selective core-shell hydrogenation catalyst</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Simple and Non-Destructive Method for Assessing the Incorporation of Bipyridine Dicarboxylates as Linkers within Metal-Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. El-Jamal</w:t>
+                <w:t xml:space="preserve">Christopher H. Hendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Meunier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthew B. Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (44), pp.7161-7163. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cc03096c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201600143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336710v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Non-Destructive Method for Assessing the Incorporation of Bipyridine Dicarboxylates as Linkers within Metal-Organic Frameworks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of highly active metal-organic framework catalysts: defects? Defects!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew B. Chambers</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Vandichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (10), pp.4090-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201600143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5dt03522h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01297664v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of highly active metal-organic framework catalysts: defects? Defects!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Pt/Al2O3-supported metal-organic framework film as the size-selective core-shell hydrogenation catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El-Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5dt03522h⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (44), pp.7161-7163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc03096c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293109v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Ligand-Based Luminescence in Metal-Organic Framework Sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Molecular Level Characterization of the Structure and Interactions in Peptide‐Functionalized Metal–Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Todorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rozanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.201600124⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (46), pp.16531-16538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201603255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732885v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Level Characterization of the Structure and Interactions in Peptide‐Functionalized Metal–Organic Frameworks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanya Todorova</w:t>
+                <w:t xml:space="preserve">Enantiopure Peptide-Functionalized Metal-Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rozanska</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. A. Quadrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201603255⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (29), pp.9409-9416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b05327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732878v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Level Characterization of the Structure and Interactions in Peptide-Functionalized Metal-Organic Frameworks.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proline-functionalized metal-organic frameworks and their use in asymmetric catalysis: pitfalls in the MOFs rush</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (46), pp.16531-16538. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (15), pp.11254-11256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201603255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ra12783h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546494v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic Carbon Dioxide Reduction with Rhodium-based Catalysts in Solution and Heterogenized within Metal-Organic Frameworks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superstructure of a Substituted Zeolitic Imidazolate Metal–Organic Framework Determined by Combining Proton Solid-State NMR Spectroscopy and DFT Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Baias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. B. Chambers</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Walsh</w:t>
+                <w:t xml:space="preserve">Virginie Moizan-Baslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201403345⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (20), pp.5971--5976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201500518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149254v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superstructure of a Substituted Zeolitic Imidazolate Metal–Organic Framework Determined by Combining Proton Solid-State NMR Spectroscopy and DFT Calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocatalytic Carbon Dioxide Reduction with Rhodium-based Catalysts in Solution and Heterogenized within Metal-Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. B. Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Elgrishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H. Hendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Baias</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Moizan-Baslé</w:t>
+                <w:t xml:space="preserve">A. Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201500518⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.603-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201403345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158452v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proline-functionalized metal-organic frameworks and their use in asymmetric catalysis: pitfalls in the MOFs rush</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Farrusseng</w:t>
+                <w:t xml:space="preserve">Water adsorption in MOFs: fundamentals and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youmin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra12783h⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (16), pp.5594 - 5617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cs00078a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149253v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiopure Peptide-Functionalized Metal-Organic Frameworks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. A. Quadrelli</w:t>
+                <w:t xml:space="preserve">Antimicrobial activity of cobalt imidazolate metal-organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Quiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boltes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.188-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.05.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b05327⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01198957v1</w:t>
+                <w:t xml:space="preserve">hal-01073475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of cobalt imidazolate metal-organic frameworks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Quiros</w:t>
+                <w:t xml:space="preserve">Assessing Chemical Heterogeneity at the Nanoscale in Mixed-Ligand Metal-Organic Frameworks with the PTIR Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Katzenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Centrone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.05.029⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.2852-2856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201309295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01073475v1</w:t>
+                <w:t xml:space="preserve">hal-01057425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Chemical Heterogeneity at the Nanoscale in Mixed-Ligand Metal-Organic Frameworks with the PTIR Technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure-property relationships of water adsorption in metal-organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201309295⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.3102-3111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nj00076e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01057425v1</w:t>
+                <w:t xml:space="preserve">hal-01057455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water adsorption in MOFs: fundamentals and applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">MOF-Supported Selective Ethylene Dimerization Single-Site Catalysts through One-Pot Postsynthetic Modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Farrusseng</w:t>
+                <w:t xml:space="preserve">Y. Schuurman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43 (16), pp.5594 - 5617. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (11), pp.4195-4198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cs00078a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja312120x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132964v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-property relationships of water adsorption in metal-organic frameworks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Canivet</w:t>
+                <w:t xml:space="preserve">Design of microporous mixed zinc-nickel triazolate metal-organic frameworks with functional ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bonnefoy</w:t>
+                <w:t xml:space="preserve">C. Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Daniel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">C. Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. V. Ryabchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4nj00076e⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.9336-9339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ce41260a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057455v1</w:t>
+                <w:t xml:space="preserve">hal-00941351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOF-Supported Selective Ethylene Dimerization Single-Site Catalysts through One-Pot Postsynthetic Modification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An alternative pathway for the synthesis of isocyanato- and urea-functionalised metal-organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lescouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Vitillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bordiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.8249-8258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt32714k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja312120x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00826367v1</w:t>
+                <w:t xml:space="preserve">hal-00846444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of microporous mixed zinc-nickel triazolate metal-organic frameworks with functional ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Lysenko</w:t>
+                <w:t xml:space="preserve">Dynamic Nuclear Polarization Enhanced Solid-State NMR Spectroscopy of Functionalized Metal-Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron J. Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zagdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Lelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (1), pp.123-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201106030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ce41260a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00941351v1</w:t>
+                <w:t xml:space="preserve">hal-00699781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative pathway for the synthesis of isocyanato- and urea-functionalised metal-organic frameworks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Bordiga</w:t>
+                <w:t xml:space="preserve">Cu-mediated solid-state reaction in a post-functionalized metal-organic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gambarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.4105-4108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ce00017b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3dt32714k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00846444v1</w:t>
+                <w:t xml:space="preserve">hal-00725789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring metal-organic framework catalysts by click chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Camarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41, pp.3945-3948. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2dt11994c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-mediated solid-state reaction in a post-functionalized metal-organic framework</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering the Environment of a Catalytic Metal-Organic Framework by Postsynthetic Hydrophobization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.675-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201000386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2ce00017b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00725789v1</w:t>
+                <w:t xml:space="preserve">hal-00602745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Nuclear Polarization Enhanced Solid-State NMR Spectroscopy of Functionalized Metal-Organic Frameworks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering structured MOF at nano and macroscales for catalysis and separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (1), pp.123-127. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.7582-7588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201106030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1jm10787a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699781v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid functionalized metal-organic frameworks by a soft coupling-deprotection sequence</w:t>
+                <w:t xml:space="preserve">Protection-deprotection Methods Applied to Metal-Organic Frameworks for the Design of Original Single-Site Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.823-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201100002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cc15541e⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697859v1</w:t>
+                <w:t xml:space="preserve">hal-00602746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the activity by controlling the wettability of MOF eggshell catalysts: A quantitative structure-activity study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Schuurman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 284, pp.207-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7608,736 +7559,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the Environment of a Catalytic Metal-Organic Framework by Postsynthetic Hydrophobization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Aguado</w:t>
+                <w:t xml:space="preserve">Amino acid functionalized metal-organic frameworks by a soft coupling-deprotection sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Daniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Farrusseng</w:t>
+                <w:t xml:space="preserve">G. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3, pp.675-678. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (42), pp.11650-11652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201000386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1cc15541e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602745v1</w:t>
+                <w:t xml:space="preserve">hal-00697859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering structured MOF at nano and macroscales for catalysis and separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Aguado</w:t>
+                <w:t xml:space="preserve">&amp;gt;&amp;gt; Nickel-Catalyzed C-H Arylation of Azoles with Haloarenes: Scope, Mechanism, and Applications to the Synthesis of Bioactive Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Muto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Komiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1jm10787a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, None, pp.0113-10122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201101091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602736v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection-deprotection Methods Applied to Metal-Organic Frameworks for the Design of Original Single-Site Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facile shaping of an imidazolate-based MOF on ceramic beads for adsorption and catalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201100002⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (42), pp.7999-8001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cc02045a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602746v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;gt;&amp;gt; Nickel-Catalyzed C-H Arylation of Azoles with Haloarenes: Scope, Mechanism, and Applications to the Synthesis of Bioactive Molecules</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nickel-catalyzed biaryl coupling of heteroarenes and aryl halides/triflates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2011, None, pp.0113-10122. </w:t>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201101091⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...201 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Itami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, None, pp.733-1736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol9001587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8347,352 +8079,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHOD FOR GRAFTING OLIGOPEPTIDES INTO POROUS HYBRID MATERIALS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Méthode de détection in vitro de H2S à partir de MOF luminescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quadrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO 2015/181491 A1. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lysenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : 1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925880v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de détection in vitro de H2S à partir de MOF luminescent</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">METHOD FOR GRAFTING OLIGOPEPTIDES INTO POROUS HYBRID MATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : 1. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO 2015/181491 A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489562v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-Organic Frameworks comme Vecteurs de Transition d'Espèces Actives de l'Homogène vers l'Hétérogène : Confinement de Fonctionnalités Avancées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Canivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université de Lyon 1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03096891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId312"/>
+      <w:footerReference w:type="default" r:id="rId306"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8760,51 +8492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E89E5C99"/>
+    <w:nsid w:val="7A9DCBEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8991,51 +8723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-canivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0458-3085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190141271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7183-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranscht" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sol&#233;&#8208;daura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Robinson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benseghir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501650" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashta C Ghosh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M. Wisser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04788684v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhi Kumari Riddhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Penas-Hidalgo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Canivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cs00267e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samanta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301435" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj03498h" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Ranscht" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigodanza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gobbato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quadrelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303784" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04305100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillerot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr00404j" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajapaksha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cs00188a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Newar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Riddhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300209" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109799v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wisser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c03731" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ditz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kucukkececi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alkhurisi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300197" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04304891v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Ashling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Robinson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafat Hossain Khan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Wisser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310878" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sole-Daura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00398" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cy01263h" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bergwinkl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c24713" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henrion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mohr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janssens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smolders" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bugaev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200649" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves-Favaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202667" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Craig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sassoye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c12631" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorck Mohr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alves-Favaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rajapaksha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hisler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c00209" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heyn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froseth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thybaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poissonnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1595/205651321X16051060155762" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902064" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hisler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grousset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc00917b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Perrinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912883" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02493979v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom-Carrasco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarcy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04864" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935289v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnefoy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Todorova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc03364b" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wisser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berruyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03998" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201801066" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701836" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657851v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00108H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732873v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Canivet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Lehtinen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700663" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marepally" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ampelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genovese" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saboo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perathoner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701506" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lysenko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lehtinen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Legrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wisser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580213v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhainaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avci-Camur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troyano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce00338b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382691v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastushenko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lysenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Quadrelli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201600124" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguado" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Jamal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc03096c" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297664v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher H. Hendon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B. Chambers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600143" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WFD5T27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandichel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03522h" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732885v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pastushenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732878v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Todorova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Ho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603255" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546494v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Todorova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh N Ho" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149254v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Chambers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elgrishi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Hendon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403345" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WCLHRZD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158452v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Baias" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan-Basl&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201500518" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFCMRWF0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149253v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra12783h" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198957v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b05327" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073475v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boltes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.05.029" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNTMFJ32-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057425v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Katzenmeyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Holland" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Centrone" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309295" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5ZV45KQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132964v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Guo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrusseng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cs00078a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonnefoy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00076e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826367v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja312120x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941351v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aquino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Ryabchikov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce41260a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846444v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lescouet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Vitillo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordiga" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt32714k" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700212v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savonnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camarata" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazer-Bachi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bats" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt11994c" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725789v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambarelli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce00017b" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699781v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Rossini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zagdoun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Lelli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106030" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697859v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15541e" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697782v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.10.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4JVX6CB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602745v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201000386" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E11D6DE496E2D706AED07A58BDAB071BF814B6C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602736v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10787a" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602746v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201100002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-570QJ0GS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866515v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamamoto" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komiyama" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yamaguchi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101091" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NVQVVDPC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537366v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc02045a" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2XW2Z93G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866514v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ban" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Itami" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9001587" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925880v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489562v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quadrelli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03096891v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-canivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0458-3085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190141271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7183-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranscht" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sol&#233;&#8208;daura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Robinson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benseghir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501650" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashta C Ghosh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M. Wisser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532345v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Ranscht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigodanza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gobbato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quadrelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303784" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj03498h" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samanta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301435" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04788684v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhi Kumari Riddhi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Penas-Hidalgo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Canivet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cs00267e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109799v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wisser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c03731" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ditz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kucukkececi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alkhurisi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300197" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04304891v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Ashling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Robinson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafat Hossain Khan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Wisser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310878" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272113v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajapaksha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cs00188a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Newar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Riddhi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300209" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04305100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillerot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr00404j" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sole-Daura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00398" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cy01263h" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mohr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves-Favaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202667" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henrion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janssens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smolders" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bugaev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200649" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bergwinkl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c24713" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Craig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sassoye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c12631" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heyn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froseth" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thybaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poissonnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1595/205651321X16051060155762" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorck Mohr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alves-Favaro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rajapaksha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hisler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c00209" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hisler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grousset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc00917b" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902064" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Perrinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912883" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernoud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnefoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Todorova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc03364b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02493979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom-Carrasco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarcy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04864" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wisser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701836" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201801066" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756778v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berruyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03998" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580213v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhainaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avci-Camur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troyano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce00338b" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00108H" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marepally" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ampelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genovese" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saboo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perathoner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701506" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lysenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lehtinen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wisser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700663" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Todorova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh N Ho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603255" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732885v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pastushenko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201600124" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297664v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher H. Hendon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B. Chambers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600143" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WFD5T27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293109v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandichel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03522h" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguado" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Jamal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc03096c" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732878v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Todorova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Ho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198957v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Quadrelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b05327" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149253v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra12783h" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158452v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Baias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan-Basl&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201500518" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFCMRWF0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Chambers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elgrishi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Hendon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403345" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WCLHRZD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132964v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Guo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrusseng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cs00078a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073475v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boltes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.05.029" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNTMFJ32-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057425v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Katzenmeyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Holland" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Centrone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309295" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5ZV45KQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057455v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonnefoy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00076e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826367v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja312120x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941351v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aquino" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Ryabchikov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lysenko" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce41260a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846444v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lescouet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Vitillo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordiga" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt32714k" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699781v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Rossini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zagdoun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Lelli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106030" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725789v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savonnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambarelli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazer-Bachi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce00017b" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700212v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camarata" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bats" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt11994c" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602745v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201000386" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E11D6DE496E2D706AED07A58BDAB071BF814B6C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602736v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10787a" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602746v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201100002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-570QJ0GS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697782v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.10.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4JVX6CB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697859v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15541e" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866515v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamamoto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muto" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komiyama" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yamaguchi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101091" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NVQVVDPC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537366v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc02045a" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2XW2Z93G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866514v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ban" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Itami" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9001587" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489562v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quadrelli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925880v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03096891v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>