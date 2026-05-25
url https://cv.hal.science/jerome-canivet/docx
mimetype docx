--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -201,51 +201,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -503,278 +503,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Covalent and Supramolecular Polymerization to Reinforce Perylenebisimide Photosynthetic &amp;quot;Quantasomes</w:t>
+                <w:t xml:space="preserve">Molecular copper complexes embedded within porous polymer macroligands for the heterogeneously catalyzed aerobic oxidative formation of N-N bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisa Ranscht</w:t>
+                <w:t xml:space="preserve">Rémi Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rigodanza</w:t>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gobbato</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202303784⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (45), pp.19167-19174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4nj03498h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532345v1</w:t>
+                <w:t xml:space="preserve">hal-04784469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular copper complexes embedded within porous polymer macroligands for the heterogeneously catalyzed aerobic oxidative formation of N-N bonds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and computational aspects of molecular frustrated Lewis pairs for CO2 hydrogenation: en route for heterogeneous systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riddhi Kumari Riddhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Penas-Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Beucher</w:t>
+                <w:t xml:space="preserve">Hongmei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Canivet</w:t>
+                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Farrusseng</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48 (45), pp.19167-19174. </w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (19), pp.9874 - 9903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4nj03498h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3cs00267e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784469v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788684v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOF-Supported Heterogeneous Catalysts for Hydroformylation Reactions: A Minireview</w:t>
               </w:r>
@@ -849,905 +849,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and computational aspects of molecular frustrated Lewis pairs for CO2 hydrogenation: en route for heterogeneous systems?</w:t>
+                <w:t xml:space="preserve">Combined Covalent and Supramolecular Polymerization to Reinforce Perylenebisimide Photosynthetic &amp;quot;Quantasomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riddhi Kumari Riddhi</w:t>
+                <w:t xml:space="preserve">Alisa Ranscht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Penas-Hidalgo</w:t>
+                <w:t xml:space="preserve">F. Rigodanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongmei Chen</w:t>
+                <w:t xml:space="preserve">T. Gobbato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
+                <w:t xml:space="preserve">I. Crea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Canivet</w:t>
+                <w:t xml:space="preserve">E. Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (19), pp.9874 - 9903. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (23), pp.e202303784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3cs00267e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202303784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788684v2</w:t>
+                <w:t xml:space="preserve">hal-04532345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Organic Framework Catalysts for Solar Fuels: Light-Driven Conversion of Carbon Dioxide into Formic Acid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZIF-8 thin films by a vapor-phase process: limits to growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wisser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Benayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Veillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.2c03731⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.7115 - 7125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3nr00404j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109799v1</w:t>
+                <w:t xml:space="preserve">hal-04305100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrene- and Bipyridine-based Covalent Triazine Framework as Versatile Platform for Photocatalytic Solar Fuels Production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Kucukkececi</w:t>
+                <w:t xml:space="preserve">Metal-Organic Framework Catalysts for Solar Fuels: Light-Driven Conversion of Carbon Dioxide into Formic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alkhurisi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Wisser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (18), pp.9027-9043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c03731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123075v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Molecular Structure and Confining Environment of an Organometallic Catalyst Heterogenized within Amorphous Porous Polymers</w:t>
+                <w:t xml:space="preserve">Pyrene- and Bipyridine-based Covalent Triazine Framework as Versatile Platform for Photocatalytic Solar Fuels Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribal Jabbour</w:t>
+                <w:t xml:space="preserve">M. Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher W Ashling</w:t>
+                <w:t xml:space="preserve">J. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas C Robinson</w:t>
+                <w:t xml:space="preserve">D. Ditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arafat Hossain Khan</w:t>
+                <w:t xml:space="preserve">H. Kucukkececi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothea Wisser</w:t>
+                <w:t xml:space="preserve">M. Alkhurisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (44), pp.e202310878. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202310878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304891v2</w:t>
+                <w:t xml:space="preserve">hal-04123075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogenization of molecular catalysts within porous solids: the case of Ni-catalyzed ethylene oligomerization from zeolites to metal-organic frameworks</w:t>
+                <w:t xml:space="preserve">Unravelling the Molecular Structure and Confining Environment of an Organometallic Catalyst Heterogenized within Amorphous Porous Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rajapaksha</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ribal Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher W Ashling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafat Hossain Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothea Wisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cs00188a⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (44), pp.e202310878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202310878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272113v1</w:t>
+                <w:t xml:space="preserve">hal-04304891v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Rhodium Complex within N-Rich Porous Polymer Macroligand as Heterogeneous Catalyst for the Visible-Light Driven CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Photoreduction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Heterogenization of molecular catalysts within porous solids: the case of Ni-catalyzed ethylene oligomerization from zeolites to metal-organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rajapaksha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quadrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCED ENERGY AND SUSTAINABILITY RESEARCH</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cs00188a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aesr.202300209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04343889v1</w:t>
+                <w:t xml:space="preserve">hal-04272113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZIF-8 thin films by a vapor-phase process: limits to growth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Rhodium Complex within N-Rich Porous Polymer Macroligand as Heterogeneous Catalyst for the Visible-Light Driven CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Photoreduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Benayad</w:t>
+                <w:t xml:space="preserve">R. Newar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Veillerot</w:t>
+                <w:t xml:space="preserve">A. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mariolle</w:t>
+                <w:t xml:space="preserve">R. Riddhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rajapaksha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.7115 - 7125. </w:t>
+              <w:t xml:space="preserve">ADVANCED ENERGY AND SUSTAINABILITY RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3nr00404j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aesr.202300209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305100v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogenized Molecular Rhodium Phosphine Catalysts within Metal-Organic Frameworks for Alkene Hydroformylation</w:t>
               </w:r>
@@ -1759,64 +1759,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sole-Daura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rajapaksha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1893,77 +1893,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Riddhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ranscht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (20), pp.5825-5830. </w:t>
@@ -2040,64 +2040,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ranscht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alves-Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (2), pp.e202202667. </w:t>
@@ -2129,351 +2129,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reusable Copper Catechol-based Porous Polymers for the Highly Efficient Heterogeneous Catalytic Oxidation of Secondary Alcohols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding the Sweet Spot of Photocatalysis-A Case Study Using Bipyridine-Based CTFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Henrion</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Bugaev</w:t>
+                <w:t xml:space="preserve">S. Bergwinkl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202200649⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.14182-14192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c24713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800735v1</w:t>
+                <w:t xml:space="preserve">hal-03669108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the Sweet Spot of Photocatalysis-A Case Study Using Bipyridine-Based CTFs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Yang</w:t>
+                <w:t xml:space="preserve">Reusable Copper Catechol-based Porous Polymers for the Highly Efficient Heterogeneous Catalytic Oxidation of Secondary Alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Smolders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bergwinkl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ghosh</w:t>
+                <w:t xml:space="preserve">A. Bugaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (12), pp.14182-14192. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c24713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202200649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669108v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhodium-Based Metal-Organic Polyhedra Assemblies for Selective CO2 Photoreduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rajapaksha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2531,295 +2531,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Disruptive Innovation for Upgrading Methane to C3 Commodity Chemicals Technical challenges faced by the C123 European consortium</w:t>
+                <w:t xml:space="preserve">Heterogenization of a Molecular Ni Catalyst within a Porous Macroligand for the Direct C-H Arylation of Heteroarenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fonseca</w:t>
+                <w:t xml:space="preserve">Yorck Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Heyn</w:t>
+                <w:t xml:space="preserve">Marcelo Alves-Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Froseth</w:t>
+                <w:t xml:space="preserve">Rémy Rajapaksha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Thybaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Poissonnier</w:t>
+                <w:t xml:space="preserve">Gaëlle Hisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Ranscht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Johnson Matthey Technology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1595/205651321X16051060155762⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.3507-3515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.1c00209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588729v1</w:t>
+                <w:t xml:space="preserve">hal-03190555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogenization of a Molecular Ni Catalyst within a Porous Macroligand for the Direct C-H Arylation of Heteroarenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Disruptive Innovation for Upgrading Methane to C3 Commodity Chemicals Technical challenges faced by the C123 European consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorck Mohr</w:t>
+                <w:t xml:space="preserve">R. Heyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Alves-Favaro</w:t>
+                <w:t xml:space="preserve">M. Froseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Rajapaksha</w:t>
+                <w:t xml:space="preserve">J. Thybaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Hisler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alisa Ranscht</w:t>
+                <w:t xml:space="preserve">J. Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (6), pp.3507-3515. </w:t>
+              <w:t xml:space="preserve">Johnson Matthey Technology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (2), pp.311-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.1c00209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1595/205651321X16051060155762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190555v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel-catalyzed and Li-mediated regiospecific C-H arylation of benzothiophenes</w:t>
               </w:r>
@@ -2857,51 +2857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (10), pp.3155-3161. </w:t>
@@ -2939,90 +2939,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Macroligands: Materials for Heterogeneous Molecular Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (5), pp.1270-1275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3056,90 +3056,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Porous Photosystems Tailored for Long-Term Photocatalytic CO2 Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Perrinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alves-Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3324,90 +3324,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regiospecificity in Ligand-Free Pd-Catalyzed C–H Arylation of Indoles: LiHMDS as Base and Transient Directing Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorck Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Demarcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3458,51 +3458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des solides poreux comme macroligands solides pour un lien entre catalyse homogène et hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Wisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3534,4542 +3534,4408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microporous Polymers as Macroligands for Pentamethylcyclopentadienylrhodium Transfer-Hydrogenation Catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Immobilization of a Full Photosystem in the Large-Pore MIL-101 Metal-Organic Framework for CO2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mellot-Draznieks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201701836⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (18), pp.3315-3322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201801066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790585v1</w:t>
+                <w:t xml:space="preserve">hal-01886655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of a Full Photosystem in the Large-Pore MIL-101 Metal-Organic Framework for CO2 reduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Hammett Parameter in Microporous Solids as Macroligands for Heterogenized Photocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quadrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201801066⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.1653-1661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b03998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886655v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hammett Parameter in Microporous Solids as Macroligands for Heterogenized Photocatalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Microporous Polymers as Macroligands for Pentamethylcyclopentadienylrhodium Transfer-Hydrogenation Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (3), pp.1653-1661. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (8), pp.1778-1782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b03998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201701836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756778v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic study of the impact of MOF densification into tablets on textural and mechanical properties</w:t>
+                <w:t xml:space="preserve">A series of chiral metal–organic frameworks based on fluorene di- and tetra-carboxylates: syntheses, crystal structures and luminescence properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dhainaut</w:t>
+                <w:t xml:space="preserve">Julien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Avci-Camur</w:t>
+                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Troyano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Canivet</w:t>
+                <w:t xml:space="preserve">Cyril Poriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (29), pp.4211-4218. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ce00338b⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (15), pp.2042 - 2056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CE00108H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580213v1</w:t>
+                <w:t xml:space="preserve">hal-01657851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A series of chiral metal–organic frameworks based on fluorene di- and tetra-carboxylates: syntheses, crystal structures and luminescence properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced formation of &amp;gt; C1 Products in Electroreduction of CO2 by Adding a CO2 Adsorption Component to a Gas-Diffusion Layer-Type Catalytic Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
+                <w:t xml:space="preserve">B. Marepally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Poriel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Canivet</w:t>
+                <w:t xml:space="preserve">C. Ampelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">C. Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saboo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perathoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CE00108H⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (22), pp.4442-4446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201701506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657851v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced formation of &amp;gt; C1 Products in Electroreduction of CO2 by Adding a CO2 Adsorption Component to a Gas-Diffusion Layer-Type Catalytic Electrode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Ampelli</w:t>
+                <w:t xml:space="preserve">Sensitive Photoacoustic IR Spectroscopy for the Characterization of Amino/Azido Mixed-Linker Metal-Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Genovese</w:t>
+                <w:t xml:space="preserve">V Lysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Saboo</w:t>
+                <w:t xml:space="preserve">J Lehtinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Perathoner</w:t>
+                <w:t xml:space="preserve">A Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201701506⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (20), pp.2855-2858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201700663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671209v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Photoacoustic IR Spectroscopy for the Characterization of Amino/Azido Mixed-Linker Metal-Organic Frameworks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic study of the impact of MOF densification into tablets on textural and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Avci-Camur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Troyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Wisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (20), pp.2855-2858. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (29), pp.4211-4218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201700663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7ce00338b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635508v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Level Characterization of the Structure and Interactions in Peptide-Functionalized Metal-Organic Frameworks.</w:t>
+                <w:t xml:space="preserve">Enhanced Ligand-Based Luminescence in Metal-Organic Framework Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya K Todorova</w:t>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rozanska</w:t>
+                <w:t xml:space="preserve">Anton Pastushenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Gervais</w:t>
+                <w:t xml:space="preserve">Vladimir Lysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linh N Ho</w:t>
+                <w:t xml:space="preserve">Alain Géloën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201603255⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (9), pp.866-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201600124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546494v1</w:t>
+                <w:t xml:space="preserve">hal-04732885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Ligand-Based Luminescence in Metal-Organic Framework Sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+                <w:t xml:space="preserve">A Simple and Non-Destructive Method for Assessing the Incorporation of Bipyridine Dicarboxylates as Linkers within Metal-Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher H. Hendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Pastushenko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
+                <w:t xml:space="preserve">Matthew B. Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.201600124⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201600143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732885v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Non-Destructive Method for Assessing the Incorporation of Bipyridine Dicarboxylates as Linkers within Metal-Organic Frameworks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of highly active metal-organic framework catalysts: defects? Defects!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201600143⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (10), pp.4090-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5dt03522h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01297664v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of highly active metal-organic framework catalysts: defects? Defects!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Pt/Al2O3-supported metal-organic framework film as the size-selective core-shell hydrogenation catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El-Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5dt03522h⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (44), pp.7161-7163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc03096c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293109v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pt/Al2O3-supported metal-organic framework film as the size-selective core-shell hydrogenation catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Level Characterization of the Structure and Interactions in Peptide-Functionalized Metal-Organic Frameworks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya K Todorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aguado</w:t>
+                <w:t xml:space="preserve">Xavier Rozanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. El-Jamal</w:t>
+                <w:t xml:space="preserve">Christel Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Meunier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linh N Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (44), pp.7161-7163. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (46), pp.16531-16538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cc03096c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201603255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336710v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Level Characterization of the Structure and Interactions in Peptide‐Functionalized Metal–Organic Frameworks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proline-functionalized metal-organic frameworks and their use in asymmetric catalysis: pitfalls in the MOFs rush</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201603255⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (15), pp.11254-11256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra12783h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732878v1</w:t>
+                <w:t xml:space="preserve">hal-01149253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiopure Peptide-Functionalized Metal-Organic Frameworks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Legrand</w:t>
+                <w:t xml:space="preserve">Photocatalytic Carbon Dioxide Reduction with Rhodium-based Catalysts in Solution and Heterogenized within Metal-Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. B. Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. A. Quadrelli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Elgrishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H. Hendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b05327⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.603-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201403345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198957v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proline-functionalized metal-organic frameworks and their use in asymmetric catalysis: pitfalls in the MOFs rush</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Canivet</w:t>
+                <w:t xml:space="preserve">Superstructure of a Substituted Zeolitic Imidazolate Metal–Organic Framework Determined by Combining Proton Solid-State NMR Spectroscopy and DFT Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Baias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Farrusseng</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moizan-Baslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra12783h⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (20), pp.5971--5976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201500518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149253v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superstructure of a Substituted Zeolitic Imidazolate Metal–Organic Framework Determined by Combining Proton Solid-State NMR Spectroscopy and DFT Calculations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantiopure Peptide-Functionalized Metal-Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Quadrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201500518⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (29), pp.9409-9416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b05327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01158452v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic Carbon Dioxide Reduction with Rhodium-based Catalysts in Solution and Heterogenized within Metal-Organic Frameworks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water adsorption in MOFs: fundamentals and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youmin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201403345⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (16), pp.5594 - 5617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cs00078a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01149254v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water adsorption in MOFs: fundamentals and applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">Antimicrobial activity of cobalt imidazolate metal-organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Farrusseng</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Quiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boltes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cs00078a⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.188-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132964v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of cobalt imidazolate metal-organic frameworks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Quiros</w:t>
+                <w:t xml:space="preserve">Assessing Chemical Heterogeneity at the Nanoscale in Mixed-Ligand Metal-Organic Frameworks with the PTIR Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Katzenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Centrone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.05.029⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.2852-2856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201309295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073475v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Chemical Heterogeneity at the Nanoscale in Mixed-Ligand Metal-Organic Frameworks with the PTIR Technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure-property relationships of water adsorption in metal-organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201309295⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.3102-3111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nj00076e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01057425v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-property relationships of water adsorption in metal-organic frameworks</w:t>
+                <w:t xml:space="preserve">MOF-Supported Selective Ethylene Dimerization Single-Site Catalysts through One-Pot Postsynthetic Modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bonnefoy</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Daniel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Schuurman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38, pp.3102-3111. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (11), pp.4195-4198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4nj00076e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja312120x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057455v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOF-Supported Selective Ethylene Dimerization Single-Site Catalysts through One-Pot Postsynthetic Modification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Design of microporous mixed zinc-nickel triazolate metal-organic frameworks with functional ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Schuurman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. V. Ryabchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lysenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja312120x⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.9336-9339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ce41260a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826367v1</w:t>
+                <w:t xml:space="preserve">hal-00941351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of microporous mixed zinc-nickel triazolate metal-organic frameworks with functional ligands</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An alternative pathway for the synthesis of isocyanato- and urea-functionalised metal-organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lysenko</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Lescouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Vitillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bordiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ce41260a⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.8249-8258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt32714k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941351v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative pathway for the synthesis of isocyanato- and urea-functionalised metal-organic frameworks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cu-mediated solid-state reaction in a post-functionalized metal-organic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bordiga</w:t>
+                <w:t xml:space="preserve">M. Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gambarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3dt32714k⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.4105-4108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ce00017b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846444v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Nuclear Polarization Enhanced Solid-State NMR Spectroscopy of Functionalized Metal-Organic Frameworks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring metal-organic framework catalysts by click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Savonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Camarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron J. Rossini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sonia Aguado</w:t>
+                <w:t xml:space="preserve">Delphine Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201106030⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.3945-3948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2dt11994c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699781v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-mediated solid-state reaction in a post-functionalized metal-organic framework</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Nuclear Polarization Enhanced Solid-State NMR Spectroscopy of Functionalized Metal-Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Dubois</w:t>
+                <w:t xml:space="preserve">Aaron J. Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bazer-Bachi</w:t>
+                <w:t xml:space="preserve">Alexandre Zagdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Lelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ce00017b⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (1), pp.123-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201106030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725789v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring metal-organic framework catalysts by click chemistry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bazer-Bachi</w:t>
+                <w:t xml:space="preserve">Engineering the Environment of a Catalytic Metal-Organic Framework by Postsynthetic Hydrophobization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bats</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41, pp.3945-3948. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.675-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2dt11994c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201000386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700212v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the Environment of a Catalytic Metal-Organic Framework by Postsynthetic Hydrophobization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Farrusseng</w:t>
+                <w:t xml:space="preserve">Engineering structured MOF at nano and macroscales for catalysis and separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3, pp.675-678. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.7582-7588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201000386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1jm10787a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00602745v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering structured MOF at nano and macroscales for catalysis and separation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection-deprotection Methods Applied to Metal-Organic Frameworks for the Design of Original Single-Site Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.823-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201100002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1jm10787a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00602736v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection-deprotection Methods Applied to Metal-Organic Frameworks for the Design of Original Single-Site Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the activity by controlling the wettability of MOF eggshell catalysts: A quantitative structure-activity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Schuurman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3, pp.823-826. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 284, pp.207-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201100002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2011.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602746v1</w:t>
+                <w:t xml:space="preserve">hal-00697782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the activity by controlling the wettability of MOF eggshell catalysts: A quantitative structure-activity study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Amino acid functionalized metal-organic frameworks by a soft coupling-deprotection sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2011.10.002⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (42), pp.11650-11652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cc15541e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697782v1</w:t>
+                <w:t xml:space="preserve">hal-00697859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid functionalized metal-organic frameworks by a soft coupling-deprotection sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;gt;&amp;gt; Nickel-Catalyzed C-H Arylation of Azoles with Haloarenes: Scope, Mechanism, and Applications to the Synthesis of Bioactive Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Muto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Komiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cc15541e⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, None, pp.0113-10122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201101091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697859v1</w:t>
+                <w:t xml:space="preserve">hal-00866515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;gt;&amp;gt; Nickel-Catalyzed C-H Arylation of Azoles with Haloarenes: Scope, Mechanism, and Applications to the Synthesis of Bioactive Molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Komiyama</w:t>
+                <w:t xml:space="preserve">Facile shaping of an imidazolate-based MOF on ceramic beads for adsorption and catalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, None, pp.0113-10122. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (42), pp.7999-8001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201101091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0cc02045a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866515v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile shaping of an imidazolate-based MOF on ceramic beads for adsorption and catalytic applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nickel-catalyzed biaryl coupling of heteroarenes and aryl halides/triflates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (42), pp.7999-8001. </w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cc02045a⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Itami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, None, pp.733-1736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol9001587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8079,244 +7945,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de détection in vitro de H2S à partir de MOF luminescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lysenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR GRAFTING OLIGOPEPTIDES INTO POROUS HYBRID MATERIALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2015/181491 A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8326,105 +8192,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-Organic Frameworks comme Vecteurs de Transition d'Espèces Actives de l'Homogène vers l'Hétérogène : Confinement de Fonctionnalités Avancées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Canivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université de Lyon 1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03096891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId306"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8492,51 +8358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A9DCBEC"/>
+    <w:nsid w:val="32F90529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8723,51 +8589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-canivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0458-3085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190141271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7183-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranscht" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sol&#233;&#8208;daura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Robinson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benseghir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501650" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashta C Ghosh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M. Wisser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532345v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Ranscht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigodanza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gobbato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quadrelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303784" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj03498h" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samanta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301435" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04788684v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhi Kumari Riddhi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Penas-Hidalgo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Canivet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cs00267e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109799v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wisser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c03731" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ditz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kucukkececi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alkhurisi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300197" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04304891v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Ashling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Robinson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafat Hossain Khan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Wisser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310878" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272113v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajapaksha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cs00188a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Newar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Riddhi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300209" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04305100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillerot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr00404j" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sole-Daura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00398" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cy01263h" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mohr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves-Favaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202667" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henrion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janssens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smolders" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bugaev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200649" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bergwinkl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c24713" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Craig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sassoye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c12631" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heyn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froseth" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thybaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poissonnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1595/205651321X16051060155762" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorck Mohr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alves-Favaro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rajapaksha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hisler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c00209" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hisler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grousset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc00917b" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902064" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Perrinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912883" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernoud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnefoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Todorova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc03364b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02493979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom-Carrasco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarcy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04864" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wisser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701836" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201801066" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756778v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berruyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03998" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580213v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhainaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avci-Camur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troyano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce00338b" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00108H" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marepally" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ampelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genovese" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saboo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perathoner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701506" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lysenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lehtinen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wisser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700663" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Todorova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh N Ho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603255" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732885v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pastushenko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201600124" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297664v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher H. Hendon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B. Chambers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600143" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WFD5T27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293109v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandichel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03522h" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguado" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Jamal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc03096c" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732878v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Todorova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Ho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198957v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Quadrelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b05327" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149253v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra12783h" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158452v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Baias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan-Basl&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201500518" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFCMRWF0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Chambers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elgrishi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Hendon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403345" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WCLHRZD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132964v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Guo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrusseng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cs00078a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073475v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boltes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.05.029" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNTMFJ32-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057425v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Katzenmeyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Holland" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Centrone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309295" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5ZV45KQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057455v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonnefoy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00076e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826367v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja312120x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941351v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aquino" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Ryabchikov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lysenko" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce41260a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846444v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lescouet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Vitillo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordiga" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt32714k" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699781v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Rossini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zagdoun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Lelli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106030" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725789v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savonnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambarelli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazer-Bachi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce00017b" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700212v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camarata" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bats" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt11994c" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602745v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201000386" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E11D6DE496E2D706AED07A58BDAB071BF814B6C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602736v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10787a" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602746v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201100002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-570QJ0GS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697782v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.10.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4JVX6CB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697859v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15541e" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866515v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamamoto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muto" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komiyama" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yamaguchi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101091" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NVQVVDPC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537366v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc02045a" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2XW2Z93G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866514v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ban" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Itami" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9001587" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489562v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quadrelli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925880v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03096891v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-canivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0458-3085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190141271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7183-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranscht" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sol&#233;&#8208;daura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Robinson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benseghir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501650" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashta C Ghosh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M. Wisser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj03498h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04788684v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhi Kumari Riddhi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Penas-Hidalgo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Canivet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cs00267e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samanta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301435" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Ranscht" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigodanza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gobbato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quadrelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303784" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04305100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillerot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr00404j" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wisser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c03731" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ditz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kucukkececi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alkhurisi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300197" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04304891v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Ashling" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Robinson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafat Hossain Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Wisser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310878" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajapaksha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cs00188a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Newar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Riddhi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300209" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sole-Daura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00398" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cy01263h" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mohr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves-Favaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202667" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bergwinkl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c24713" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800735v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henrion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janssens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smolders" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bugaev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202200649" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Craig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sassoye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c12631" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorck Mohr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alves-Favaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rajapaksha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hisler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c00209" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heyn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froseth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thybaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poissonnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1595/205651321X16051060155762" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hisler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grousset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc00917b" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902064" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Perrinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912883" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernoud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnefoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Todorova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc03364b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02493979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom-Carrasco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarcy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04864" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wisser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201801066" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berruyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03998" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701836" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657851v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00108H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671209v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marepally" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ampelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genovese" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saboo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perathoner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701506" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635508v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lysenko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lehtinen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Legrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wisser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700663" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580213v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhainaut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avci-Camur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troyano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce00338b" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732885v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pastushenko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201600124" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297664v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher H. Hendon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B. Chambers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600143" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WFD5T27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293109v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandichel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03522h" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336710v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguado" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Jamal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc03096c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546494v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Todorova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh N Ho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603255" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149253v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra12783h" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149254v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Chambers" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elgrishi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Hendon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403345" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WCLHRZD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158452v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Baias" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan-Basl&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201500518" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFCMRWF0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198957v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Quadrelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b05327" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132964v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Guo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrusseng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cs00078a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073475v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiros" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boltes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.05.029" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNTMFJ32-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057425v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Katzenmeyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Holland" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Centrone" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309295" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5ZV45KQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057455v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonnefoy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00076e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826367v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja312120x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941351v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aquino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Ryabchikov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lysenko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce41260a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846444v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lescouet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Vitillo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordiga" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt32714k" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725789v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savonnet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambarelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazer-Bachi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce00017b" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camarata" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bats" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt11994c" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699781v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Rossini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zagdoun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Lelli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106030" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602745v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201000386" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E11D6DE496E2D706AED07A58BDAB071BF814B6C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602736v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10787a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602746v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201100002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-570QJ0GS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697782v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.10.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4JVX6CB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697859v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15541e" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866515v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamamoto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muto" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komiyama" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yamaguchi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101091" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NVQVVDPC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537366v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc02045a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2XW2Z93G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866514v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ban" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Itami" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9001587" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489562v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quadrelli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925880v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03096891v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>