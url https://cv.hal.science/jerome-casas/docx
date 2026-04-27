--- v0 (2026-03-20)
+++ v1 (2026-04-27)
@@ -239,338 +239,338 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 23 (234), </w:t>
+              <w:t xml:space="preserve">, 2026, 23 (234), pp.20250420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsif.2025.0420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory performance explains duality of antennal architectural designs in Lepidoptera</w:t>
+                <w:t xml:space="preserve">Perception of aerodynamical looming stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Jaffar-Bandjee</w:t>
+                <w:t xml:space="preserve">Paul Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Engels</w:t>
+                <w:t xml:space="preserve">Thomas Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Steinmann</w:t>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gijs Krijnen</w:t>
+                <w:t xml:space="preserve">Claudio Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292 (2045), pp.20242946. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (22), pp.5560-5571.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200579v1</w:t>
+                <w:t xml:space="preserve">hal-05442441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of aerodynamical looming stimuli</w:t>
+                <w:t xml:space="preserve">Olfactory performance explains duality of antennal architectural designs in Lepidoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Clémençon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mourad Jaffar-Bandjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Lazzari</w:t>
+                <w:t xml:space="preserve">Gijs Krijnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (22), pp.5560-5571.e4. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2045), pp.20242946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442441v1</w:t>
+                <w:t xml:space="preserve">hal-05200579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within and Between-Leg Oil Transfer in an Oil Bee</w:t>
               </w:r>
@@ -629,51 +629,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gallenmüller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative Organismal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 7 (1), </w:t>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.obaf025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/iob/obaf025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -901,837 +901,837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol Alteration of Behavioral Response to Pheromone in Bombyx mori</w:t>
+                <w:t xml:space="preserve">Counterintuitive prey strategies against predators with finite budgets: protection heterogeneity among sites matters more than their number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Jaffar-Bandjee</w:t>
+                <w:t xml:space="preserve">Paul Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Figon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Clémençon</w:t>
+                <w:t xml:space="preserve">Steve Alpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+                <w:t xml:space="preserve">Shmuel Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (7-8), pp.353-362. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (206), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-023-01431-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2023.0216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413669v1</w:t>
+                <w:t xml:space="preserve">hal-04413675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterintuitive prey strategies against predators with finite budgets: protection heterogeneity among sites matters more than their number</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Sensing in Bees Through Antennal Movements Is Independent of Odor Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Alpern</w:t>
+                <w:t xml:space="preserve">Nicolas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shmuel Gal</w:t>
+                <w:t xml:space="preserve">Pierrick Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (206), </w:t>
+              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (2), pp.315-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2023.0216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icb/icad010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413675v1</w:t>
+                <w:t xml:space="preserve">hal-04413673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Sensing in Bees Through Antennal Movements Is Independent of Odor Molecule</w:t>
+                <w:t xml:space="preserve">Substrate-mediated leg interactions play a key role in insect stability on granular slopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Claverie</w:t>
+                <w:t xml:space="preserve">Miguel Piñeirua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Buvat</w:t>
+                <w:t xml:space="preserve">Anna Verbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 63 (2), pp.315-331. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.014903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icb/icad010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.014903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413673v1</w:t>
+                <w:t xml:space="preserve">hal-04413670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-mediated leg interactions play a key role in insect stability on granular slopes</w:t>
+                <w:t xml:space="preserve">Stable isotope methods for insect physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Piñeirua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Casas</w:t>
+                <w:t xml:space="preserve">Stephen Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.014903⟩</w:t>
+              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (14), pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34846/le-studium.241.02.fr.09-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413670v1</w:t>
+                <w:t xml:space="preserve">hal-05077843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope methods for insect physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerosol Alteration of Behavioral Response to Pheromone in Bombyx mori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jaffar-Bandjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Figon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Foster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Casas</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (14), pp.99-105. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (7-8), pp.353-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34846/le-studium.241.02.fr.09-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10886-023-01431-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077843v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations for active sensing in olfaction: bioinspiration from insect antennal movements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Scaling of Olfaction: Moths have Relatively More Olfactory Surface Area than Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Jaffar Bandjee</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nina Mohebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsie Pos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-3190/ac877a⟩</w:t>
+              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (1), pp.81-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icb/icac006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413269v1</w:t>
+                <w:t xml:space="preserve">hal-04413273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Scaling of Olfaction: Moths have Relatively More Olfactory Surface Area than Mammals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kelsie Pos</w:t>
+                <w:t xml:space="preserve">Oscillations for active sensing in olfaction: bioinspiration from insect antennal movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Mandel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mourad Jaffar Bandjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Casas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 62 (1), pp.81-89. </w:t>
+              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (5), pp.055004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icb/icac006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-3190/ac877a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413273v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual adsorption of low volatility pheromones: Amphiphilic molecules on a clean water–air interface</w:t>
               </w:r>
@@ -1828,590 +1828,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and Promises of the Developing Pigment Organelle Field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-inspired architectures substantially reduce the memory requirements of neural network models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Deravi</w:t>
+                <w:t xml:space="preserve">Thomas Dalgaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Vianello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icb/icab164⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.612359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.612359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319372v1</w:t>
+                <w:t xml:space="preserve">cea-04901873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired architectures substantially reduce the memory requirements of neural network models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Casas</w:t>
+                <w:t xml:space="preserve">The Integrative Biology of Pigment Organelles, a Quantum Chemical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Figon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2021.612359⟩</w:t>
+              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icb/icab045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04901873v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Integrative Biology of Pigment Organelles, a Quantum Chemical Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Catabolism of lysosome-related organelles in color-changing spiders supports intracellular turnover of pigments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Figon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Hurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trépout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadda Medjoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icb/icab045⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (35), pp.e2103020118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2103020118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319375v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catabolism of lysosome-related organelles in color-changing spiders supports intracellular turnover of pigments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Electronic coupling in the reduced state lies at the origin of color changes of ommochromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Figon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadda Medjoubi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2103020118⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185, pp.108661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413508v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic coupling in the reduced state lies at the origin of color changes of ommochromes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Barriers and Promises of the Developing Pigment Organelle Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Figon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
+                <w:t xml:space="preserve">Leila Deravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 185, pp.108661. </w:t>
+              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icb/icab164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954670v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of methyl salicylate in the environment and its role as signal in multitrophic interactions</w:t>
               </w:r>
@@ -2527,51 +2527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncyclized xanthommatin is a key ommochrome intermediate in invertebrate coloration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Figon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2655,248 +2655,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Adsorption of Pheromones on Aerosols Controls Their Transport</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+                <w:t xml:space="preserve">Calling Behavior and Sex Pheromone Release and Storage in the Moth Chloridea virescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen P Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin G Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.0c00892⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (1), pp.10-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-019-01133-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924943v1</w:t>
+                <w:t xml:space="preserve">hal-02573248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calling Behavior and Sex Pheromone Release and Storage in the Moth Chloridea virescens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérome Casas</w:t>
+                <w:t xml:space="preserve">How Adsorption of Pheromones on Aerosols Controls Their Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46 (1), pp.10-20. </w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (9), pp.1628-1638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-019-01133-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.0c00892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573248v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extend standardised methods and protocols for insect diet composition to insect energy and nutrient budgets</w:t>
               </w:r>
@@ -2993,1486 +2993,1486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion of Ants Walking up Slippery Slopes of Granular Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid neuromorphic circuits exploiting non-conventional properties of RRAM for massively parallel local plasticity mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dalgaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Humeau</w:t>
+                <w:t xml:space="preserve">Melika Payvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Piñeirua</w:t>
+                <w:t xml:space="preserve">Filippo Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Crassous</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denys R B Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pebay-Peyroula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Organismal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/iob/obz020⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (8), pp.081125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5108663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378207v1</w:t>
+                <w:t xml:space="preserve">cea-04591951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid neuromorphic circuits exploiting non-conventional properties of RRAM for massively parallel local plasticity mechanisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ommochromes in invertebrates: biochemistry and cell biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Figon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5108663⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (1), pp.156-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04591951v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ommochromes in invertebrates: biochemistry and cell biology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Narrow safety margin in the phyllosphere during thermal extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12441⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (12), pp.5588-5596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1815828116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333637v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow safety margin in the phyllosphere during thermal extremes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locomotion of Ants Walking up Slippery Slopes of Granular Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piñeirua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérome Casas</w:t>
+                <w:t xml:space="preserve">Jérôme Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (12), pp.5588-5596. </w:t>
+              <w:t xml:space="preserve">Integrative Organismal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1815828116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/iob/obz020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123696v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady wave pattern generation by water striders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Dynamics of Pheromone Gland Synthesis and Release: a Paradigm Shift for Understanding Sex Pheromone Quantity in Female Moths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen P Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin G Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.365⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (6), pp.525-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-018-0963-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323495v1</w:t>
+                <w:t xml:space="preserve">hal-02573239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect-inspired neuromorphic computing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">A host-feeding wasp shares several features of nitrogen management with blood-feeding mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2018.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02183819v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effects on ballistic prey capture by a dragonfly larva</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Insect-inspired neuromorphic computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dalgaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara de Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3975⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30, pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2018.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133392v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02183819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamics of Pheromone Gland Synthesis and Release: a Paradigm Shift for Understanding Sex Pheromone Quantity in Female Moths</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Temperature effects on ballistic prey capture by a dragonfly larva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Quenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10886-018-0963-z⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (8), pp.4303-4311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573239v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A host-feeding wasp shares several features of nitrogen management with blood-feeding mosquitoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsteady wave pattern generation by water striders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Raphaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Arutkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précillia Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Richard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elie Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 110, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 848, pp.370 - 387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2018.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318839v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coupon collector urn model with unequal probabilities in ecology and evolution</w:t>
+                <w:t xml:space="preserve">Maternal age affects offspring nutrient dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemi Zoroa</w:t>
+                <w:t xml:space="preserve">Doriane Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2016.0643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.123 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354100v1</w:t>
+                <w:t xml:space="preserve">hal-01710073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-Dependent Friction on Granular Slopes Close to Avalanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (5), pp.058003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.058003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal age affects offspring nutrient dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The coupon collector urn model with unequal probabilities in ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Zoroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Muller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+                <w:t xml:space="preserve">José Fernandez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">P Zoroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 101, pp.123 - 131. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2016.0643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710073v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex pheromone in the moth Heliothis virescens is produced as a mixture of two pools: de novo and via precursor storage in glycerolipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 87, pp.26-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4623,51 +4623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect effects of glaciers on aquatic biodiversity in high Andean peatlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Quenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Molina-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4757,51 +4757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of courses on vector biology and vector-borne diseases systems: time for a worldwide effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4900,51 +4900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxia and hypercarbia in endophagous insects: Larval position in the plant gas exchange network is key</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 84, pp.137-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5004,51 +5004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Leis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos H Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,217 +5102,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic energy budget for the whole life-cycle of holometabolous insects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Warming tolerance across insect ontogeny: influence of joint shifts in microclimates and thermal limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological monographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/14-0976.1⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.986 - 997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/14-0744.1.sm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312733v1</w:t>
+                <w:t xml:space="preserve">hal-01395126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing metabolic rate despite declining body weight in an adult parasitoid wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gutzwiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5321,832 +5278,875 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 79, pp.27-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warming tolerance across insect ontogeny: influence of joint shifts in microclimates and thermal limits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Prey should hide more randomly when predator attacks more persistently</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shmuel Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Alpern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/14-0744.1.sm⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (113 ), pp.20150861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2015.0861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395126v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey should hide more randomly when predator attacks more persistently</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Optimal range of prey size for antlions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2015.0861⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (6), pp.776-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/een.12254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310729v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal range of prey size for antlions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of continuous-time models for ecological and evolutionary theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Mccauley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/een.12254⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.481-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12080-015-0265-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01310892v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of continuous-time models for ecological and evolutionary theories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dynamic energy budget for the whole life-cycle of holometabolous insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Llandres Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo M. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Maino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Romain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérome Casas</w:t>
+                <w:t xml:space="preserve">S.A.L.M. Kooijman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Mccauley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael R. Kearney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (4), pp.481-490. </w:t>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85 (3 ), pp.353-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12080-015-0265-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1890/14-0976.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312932v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succession of hide–seek and pursuit–evasion at heterogeneous locations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Predator-induced flow disturbances alert prey, from the onset of an attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11, pp.20140062. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1790), pp.20141083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2014.0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084967v1</w:t>
+                <w:t xml:space="preserve">hal-01310316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predator-induced flow disturbances alert prey, from the onset of an attack</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Indirect cues in selecting a hunting sitein a sit-and-wait predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Defrize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lopez  L L a N D R E S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1083⟩</w:t>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.53-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/phen.12047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310316v1</w:t>
+                <w:t xml:space="preserve">hal-01084943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect cues in selecting a hunting sitein a sit-and-wait predator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Succession of hide–seek and pursuit–evasion at heterogeneous locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shmuel Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.20140062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2014.0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/phen.12047⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01084943v1</w:t>
+                <w:t xml:space="preserve">hal-01084967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming tolerance across insect ontogeny: influence of joint shifts in microclimates and thermal limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 96 (4), pp.986-997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6193,64 +6193,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance assessment of bio-inspired systems : flow sensing MEMS hairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmen Droogendijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krijnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6291,4281 +6291,4281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warming decreases thermal heterogeneity of leaf surfaces: implications for behavioural thermoregulation by arthropods</w:t>
+                <w:t xml:space="preserve">Relative roles of resource stimulus and vegetation architecture on the paths of flies foraging for fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Caillon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Oriol Verdeny-Vilalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Aluja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 28 (6), pp.1449-1458. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124 (3), pp.337-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.01557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310311v1</w:t>
+                <w:t xml:space="preserve">hal-01312951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative roles of resource stimulus and vegetation architecture on the paths of flies foraging for fruit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Warming decreases thermal heterogeneity of leaf surfaces: implications for behavioural thermoregulation by arthropods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín Aluja</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Robin Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.01557⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (6), pp.1449-1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01312951v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and hormonal factors controlling reversible colour change in crab spiders</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predator-prey pursuit-evasion games in structurally complex environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
+                <w:t xml:space="preserve">Sylvie Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Mandon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.086470⟩</w:t>
+              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (5), pp.767-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icb/ict061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310186v1</w:t>
+                <w:t xml:space="preserve">hal-00939620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive spatial control of invading pests by generalist predators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Force balance in the take-off of a pierid butterfly: relative importance and timing of leg impulsion and aerodynamic forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bimbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kolomenskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouteleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Suppo</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imammb/dqt011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216 (18), pp.3551-3563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.084699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310309v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force balance in the take-off of a pierid butterfly: relative importance and timing of leg impulsion and aerodynamic forces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Impulsive spatial control of invading pests by generalist predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Anita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.084699⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (3), pp.284-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imammb/dqt011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310179v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predator-prey pursuit-evasion games in structurally complex environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain S. Pincebourde</w:t>
+                <w:t xml:space="preserve">Leaf-Miners Co-opt Microorganisms to Enhance their Nutritional Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Body</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Darboux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (7), pp.966-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-013-0307-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icb/ict061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00939620v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf-Miners Co-opt Microorganisms to Enhance their Nutritional Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
+                <w:t xml:space="preserve">Environmental and hormonal factors controlling reversible colour change in crab spiders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Llandres Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Figon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10886-013-0307-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216 (20), pp.3886-3895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.086470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858963v1</w:t>
+                <w:t xml:space="preserve">hal-01310186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air motion sensing hairs of arthropods detect high frequencies at near-maximal mechanical efficiency</w:t>
+                <w:t xml:space="preserve">Responses of cricket cercal interneurons to realistic naturalistic stimuli in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Bathellier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fabienne Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedrich G. Barth</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Christides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Cummins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2011.0690⟩</w:t>
+              <w:t xml:space="preserve">Indian Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 215, pp.2382-2389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.067405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779242v1</w:t>
+                <w:t xml:space="preserve">hal-00779498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional cues in Drosophila melanogaster audition: structure of acoustic flow and inter-antennal velocity differences</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal selection and resource dynamics in a seasonally polyphenic butterfly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan I. Morehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Body</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bimbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.068940⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1420-9101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779991v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual fields and eye morphology support color vision in a color-changing crab-spider</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Daily foraging cycles create overlapping time-scales in functional responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Mccauley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121, pp.1966-1976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2012.20184.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asd.2011.11.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00779238v1</w:t>
+                <w:t xml:space="preserve">hal-00779252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal coincidence of environmental stress events modulates predation rates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">The bee and the turtle: a fable from Yasuní National Park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2012.01785.x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (8), pp.446-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/1540-9295-10.8.446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00746074v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of cricket cercal interneurons to realistic naturalistic stimuli in the field</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Biomimétisme : convergence de disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Experimental Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.223-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779498v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal selection and resource dynamics in a seasonally polyphenic butterfly</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A quantitative framework for ovarian dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12051⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.1399-1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2012.02050.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766770v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bee and the turtle: a fable from Yasuní National Park</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Directional cues in Drosophila melanogaster audition: structure of acoustic flow and inter-antennal velocity differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica L. Morley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/1540-9295-10.8.446⟩</w:t>
+              <w:t xml:space="preserve">Indian Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 215, pp.2405-2413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.068940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779800v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily foraging cycles create overlapping time-scales in functional responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Air motion sensing hairs of arthropods detect high frequencies at near-maximal mechanical efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bathellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich G. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward Mccauley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2012.20184.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.1131-1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2011.0690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00779252v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Biomimétisme : convergence de disciplines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Visual fields and eye morphology support color vision in a color-changing crab-spider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresita C. Insausti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Defrize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (2012) 155e163, pp.155e163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asd.2011.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779996v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative framework for ovarian dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Temporal coincidence of environmental stress events modulates predation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Helmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.680-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2012.01785.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2012.02050.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00779993v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary-based static self-assembly in higher organisms</w:t>
+                <w:t xml:space="preserve">Diet choice of a predator in the wild: overabundance of prey and missed opportunities along the prey capture sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Voise</w:t>
+                <w:t xml:space="preserve">Rolf Brechbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Schindler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elie Raphaël</w:t>
+                <w:t xml:space="preserve">Sven Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (62), pp.1357-1366. </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (12), pp.133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2010.0681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1890/ES11-00323.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310114v1</w:t>
+                <w:t xml:space="preserve">hal-01296512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambush frequency should increase over time during optimal predator search for prey</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">The morphology and fine structure of the giant interneurons of the wood cricket Nemobius sylvestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresita C. Insausti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2011.0154⟩</w:t>
+              <w:t xml:space="preserve">Tissue and Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43, pp.52-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tice.2010.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642632v1</w:t>
+                <w:t xml:space="preserve">hal-00642647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet choice of a predator in the wild: overabundance of prey and missed opportunities along the prey capture sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ambush frequency should increase over time during optimal predator search for prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Alpern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbert Fokkink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Brechbühl</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Marco Timmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sven Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/ES11-00323.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (64), pp.1665-1672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2011.0154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296512v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The morphology and fine structure of the giant interneurons of the wood cricket Nemobius sylvestris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresita C. Insausti</w:t>
+                <w:t xml:space="preserve">Danger detection and escape behaviour in wood crickets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue and Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (7), pp.865-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tice.2010.12.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642647v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danger detection and escape behaviour in wood crickets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Spectral sensitivity of a colour changing spider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Defrize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J. Warrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 57 (7), pp.865-871. </w:t>
+              <w:t xml:space="preserve">, 2011, 57, pp.508-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656958v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral sensitivity of a colour changing spider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Spectralsensitivityofacolourchangingspider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Defrize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric J. Warrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 57, pp.508-513. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+              <w:t xml:space="preserve">, 2011, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659197v1</w:t>
+                <w:t xml:space="preserve">hal-00657741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectralsensitivityofacolourchangingspider</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Capillary-based static self-assembly in higher organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Voise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Raphaël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.01.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (62), pp.1357-1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2010.0681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00657741v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ineffective crypsis in a crab spider: a prey community perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Increasing demands and vanishing expertise in insect integrative biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sven Bacher</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J. Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2009.1632⟩</w:t>
+              <w:t xml:space="preserve">Advances in insect physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2806(10)38012-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550570v1</w:t>
+                <w:t xml:space="preserve">hal-00550576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background colour matching by a crab spider in the field: a community sensory ecology perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérome Casas</w:t>
+                <w:t xml:space="preserve">Physical ecology of fluid flow sensing in arthropods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 213, pp.1425-1435. </w:t>
+              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55, pp.505-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.039743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ento-112408-085342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550713v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the pigment composition of a variable warning signal of Parasemia plantaginis larvae</w:t>
+                <w:t xml:space="preserve">Connectivity counts: disentangling effects of vegetation structure elements on the searching movement of a parasitoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carita Lindstedt</w:t>
+                <w:t xml:space="preserve">Barbara Randlkofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Morehouse</w:t>
+                <w:t xml:space="preserve">Obermaier Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannu Pakkanen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Torsten Meiners</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24, pp.759-766. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35, pp.446-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2010.01686.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2010.01200.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551319v1</w:t>
+                <w:t xml:space="preserve">hal-00551103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing demands and vanishing expertise in insect integrative biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">The management of fluid and wave resistances by whirligig beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Voise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen J. Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in insect physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 38, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.343-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0065-2806(10)38012-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2009.0210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550576v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical ecology of fluid flow sensing in arthropods</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterizing the pigment composition of a variable warning signal of Parasemia plantaginis larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carita Lindstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Morehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannu Pakkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-ento-112408-085342⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24, pp.759-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2010.01686.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550575v1</w:t>
+                <w:t xml:space="preserve">hal-00551319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity counts: disentangling effects of vegetation structure elements on the searching movement of a parasitoid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Plant green-island phenotype induced by leaf-miners is mediated by bacterial symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Torsten Meiners</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Commin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2010.01200.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2010.0214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00551103v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The management of fluid and wave resistances by whirligig beetles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Why do insects have such a high density of flow-sensing hairs? Insights from the hydromechanics of biomimetic MEMS sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gijs Krijnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 7, pp.343-352. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 7 (51), pp.1487-1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2010.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2009.0210⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00551113v1</w:t>
+                <w:t xml:space="preserve">hal-00550573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant green-island phenotype induced by leaf-miners is mediated by bacterial symbionts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Background colour matching by a crab spider in the field: a community sensory ecology perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Defrize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 213, pp.1425-1435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2010.0214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.039743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550459v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do insects have such a high density of flow-sensing hairs? Insights from the hydromechanics of biomimetic MEMS sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Ineffective crypsis in a crab spider: a prey community perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Brechbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gijs Krijnen</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7 (51), pp.1487-1495. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 277, pp.739-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2010.0093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2009.1632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550573v1</w:t>
+                <w:t xml:space="preserve">hal-00550570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochasticity and controllability of nutrient sources in foraging: host-feeding and egg resorption in parasitoids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Mitigation of egg limitation in parasitoids: immediate hormonal response and enhanced oogenesis after host use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Delbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological monographs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79 (3), pp.465-483</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (2), pp.537-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412257v1</w:t>
+                <w:t xml:space="preserve">hal-00412247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of egg limitation in parasitoids: immediate hormonal response and enhanced oogenesis after host use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">OpenFluo: A free open-source software for optophysiological data analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 183, pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2009.06.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412247v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turnover of pigment granules: Cyclic catabolism and anabolism of ommochromes within epidermal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresita C. Insausti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue and Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (6), pp.421-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tice.2009.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenFluo: A free open-source software for optophysiological data analyses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Stochasticity and controllability of nutrient sources in foraging: host-feeding and egg resorption in parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (3), pp.465-483</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00424989v1</w:t>
+                <w:t xml:space="preserve">hal-00412257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D maps of tree canopy geometries at leaf scale</w:t>
               </w:r>
@@ -10689,90 +10689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in sensory ecology: expanding the bridge between physiology and evolutionary biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Irschick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Chittka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Review of Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 84 (1), pp.51-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10797,64 +10797,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple disguises of spiders: web colour and decorations, body colour and movement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 364 (1516), pp.471-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10888,77 +10888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aerodynamic Signature of Running Spiders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (5), pp.e2116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11005,51 +11005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The functional morphology of color changing in a spider: development of ommochrome pigment granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresita C. Insausti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 211, pp.780-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11122,51 +11122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Cosner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigui Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11238,51 +11238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresita C. Insausti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Morphology / Gallus gallus L J Morphol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 269, pp.1539-1551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11411,103 +11411,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contributions of organ shape and receptor arrangement to the design of cricket's cercal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Physiology A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 194, pp.653-663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11547,1677 +11547,1677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokinin-mediated leaf manipulation by a leafminer caterpillar.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Giron</w:t>
+                <w:t xml:space="preserve">Regional climate modulates the canopy mosaic of favourable and risky microclimates for insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Kaiser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Casas</w:t>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biol. Lett.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (3), pp.424-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2007.01231.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193394v1</w:t>
+                <w:t xml:space="preserve">hal-01189196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escape performance decreases with ontogeny in wild crickets.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Dangles</w:t>
+                <w:t xml:space="preserve">Dispersive and non-dispersive waves through plants: implications for arthropods vibratory communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pierre</w:t>
+                <w:t xml:space="preserve">C. Magal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christides J. P.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Casas</w:t>
+                <w:t xml:space="preserve">J. Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 210, pp.3165-3170</w:t>
+              <w:t xml:space="preserve">Proceedings Royal Soc. B.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 274, pp.1087-1092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322861v1</w:t>
+                <w:t xml:space="preserve">hal-00193622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional climate modulates the canopy mosaic of favourable and risky microclimates for insects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A neuroanatomical guide of the cercal scape system of the wood cricket.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Combes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérome Casas</w:t>
+                <w:t xml:space="preserve">Nsausti T.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazzari C.R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology A, 148(S1), 33. (Proceedings ICCPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 148 (S1), pp.33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189196v1</w:t>
+                <w:t xml:space="preserve">hal-00193615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive and non-dispersive waves through plants: implications for arthropods vibratory communication.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Escape performance decreases with ontogeny in wild crickets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christides J. P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Royal Soc. B.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 274, pp.1087-1092</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 210, pp.3165-3170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193622v1</w:t>
+                <w:t xml:space="preserve">hal-00322861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neuroanatomical guide of the cercal scape system of the wood cricket.</w:t>
+                <w:t xml:space="preserve">Orientation towards prey in antlions: efficient use of wave propagation in sand.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nsausti T.C.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lazzari C.R.</w:t>
+                <w:t xml:space="preserve">A. Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology A, 148(S1), 33. (Proceedings ICCPB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 148 (S1), pp.33</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 210, pp.3337-3343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193615v1</w:t>
+                <w:t xml:space="preserve">hal-00193685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation towards prey in antlions: efficient use of wave propagation in sand.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Fertin</w:t>
+                <w:t xml:space="preserve">Escape performance decreases during ontogeny in wild crickets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christides J.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 210, pp.3337-3343</w:t>
+              <w:t xml:space="preserve">Journal Exp. Biol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 210, pp.3165-3170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193685v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escape performance decreases during ontogeny in wild crickets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Pierre</w:t>
+                <w:t xml:space="preserve">Cytokinin-mediated leaf manipulation by a leafminer caterpillar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christides J.P.</w:t>
+                <w:t xml:space="preserve">N. Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Exp. Biol.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 210, pp.3165-3170</w:t>
+              <w:t xml:space="preserve">Biol. Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.340-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193436v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbivory mitigation through increased water-use efficiency in a leaf-mining moth-apple tree relationship, Plant, Cell and Environment, 29, 2238-2247.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+                <w:t xml:space="preserve">Textbook cricket goes to the field : the ecological scene of he neuroethological pay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ela Frak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Casas</w:t>
+                <w:t xml:space="preserve">I. Coolen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 29, pp.2238-2247</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 209, pp.393-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129211v1</w:t>
+                <w:t xml:space="preserve">hal-00080671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair canopy of cricket sensory system tuned to predator signals.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spider attack vs cricket's escape: velocity modes determine success. Animal 72, 603-610</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Caparroy</w:t>
+                <w:t xml:space="preserve">Christides J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 52, pp.897-904</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72, pp.603-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101505v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textbook cricket goes to the field : the ecological scene of he neuroethological pay.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutual eavesdropping through vibrations in a host-parasitoid interaction : from plant biomechanics to behavioural ecology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Coolen</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Magal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 209, pp.393-398</w:t>
+              <w:t xml:space="preserve">Insect Sounds and Communication, CRC Press USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, -, pp.263-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080671v1</w:t>
+                <w:t xml:space="preserve">hal-00101572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spider attack vs cricket's escape: velocity modes determine success. Animal 72, 603-610</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christides J.-P.</w:t>
+                <w:t xml:space="preserve">Efficiency of antlion trap construction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 72, pp.603-610</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 209, pp.3510-3515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101503v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual eavesdropping through vibrations in a host-parasitoid interaction : from plant biomechanics to behavioural ecology.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leafminer induced changes in leaf transmittance cause variations in insect respiration rates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Magal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Sounds and Communication, CRC Press USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, -, pp.263-271</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52, pp.194-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101572v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-flow sensitive hairs : boundary layers in oscillatory flows around arthropod appendages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Steinman</w:t>
+                <w:t xml:space="preserve">Multitrophoc biophysical budgets : thermal ecology of an intimate herbivore insect-plant interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 209, pp.4398-4408</w:t>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 76, pp.175-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109229v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of antlion trap construction.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Fertin</w:t>
+                <w:t xml:space="preserve">Air-flow sensitive hairs : boundary layers in oscillatory flows around arthropod appendages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Steinman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krijnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 209, pp.3510-3515</w:t>
+              <w:t xml:space="preserve">, 2006, 209, pp.4398-4408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101515v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leafminer induced changes in leaf transmittance cause variations in insect respiration rates.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Herbivory mitigation through increased water-use efficiency in a leaf-mining moth-apple tree relationship, Plant, Cell and Environment, 29, 2238-2247.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ela Frak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regnard J.L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 52, pp.194-201</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29, pp.2238-2247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080669v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitrophoc biophysical budgets : thermal ecology of an intimate herbivore insect-plant interaction.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+                <w:t xml:space="preserve">Hair canopy of cricket sensory system tuned to predator signals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Magal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caparroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological monographs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 76, pp.175-194</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52, pp.897-904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080674v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogeny of air-motion sensing in cricket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Magal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13268,103 +13268,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbivory mitigation through increased water-use efficiency in a leaf-mining moth-apple tree relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Frak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 29 (12), pp.2238-2247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13392,1141 +13392,1141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in morphology and performance of predator-sensing system in wild cricket populations.</w:t>
+                <w:t xml:space="preserve">Spider web designed for rare life-saving caches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dangle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Pierre</w:t>
+                <w:t xml:space="preserve">S. Venner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Casas</w:t>
+                <w:t xml:space="preserve">Jerome Casas Jerome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimantal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 208, pp.461-468</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272, pp.1587-1592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014359v1</w:t>
+                <w:t xml:space="preserve">hal-00194623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spider web designed for rare life-saving caches.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Casas Jerome</w:t>
+                <w:t xml:space="preserve">Social learning in non-colonial insects ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Coolen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 272, pp.1587-1592</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15, pp.1931-1935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194623v1</w:t>
+                <w:t xml:space="preserve">hal-00014361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social learning in non-colonial insects ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lifetime nutrient dynamics reveal simultaneous capital and income breeding in a parasitoid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mandonμf. Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 15, pp.1931-1935</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86, pp.545-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014361v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime nutrient dynamics reveal simultaneous capital and income breeding in a parasitoid.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social learning in non-colonial insects ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Coolen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 86, pp.545-554</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15, pp.1931-1935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014358v1</w:t>
+                <w:t xml:space="preserve">hal-00014117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific color sensitivities of prey and predator explain simultaneous crab-spider camouflage in two different visual systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16, pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social learning in non-colonial insects ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Dangles</w:t>
+                <w:t xml:space="preserve">Spider webs designed for rare but lifesaving catches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Venner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 15, pp.1931-1935</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272, pp.1587-1599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014117v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spider webs designed for rare but lifesaving catches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Venner</w:t>
+                <w:t xml:space="preserve">SPECIFIC COLOR SENSITIVITIES OF PREY AND PREDATOR EXPLAIN CAMOUFLAGE IN DIFFERENT VISUAL SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 272, pp.1587-1599</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16, pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014360v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECIFIC COLOR SENSITIVITIES OF PREY AND PREDATOR EXPLAIN CAMOUFLAGE IN DIFFERENT VISUAL SYSTEMS</w:t>
+                <w:t xml:space="preserve">Nutritional ecology of insect plant-interactions: persistent handicaps and the need for innovative approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Théry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Gomez</w:t>
+                <w:t xml:space="preserve">J. van Loon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 16, pp.25-29</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 108, pp.194-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161190v1</w:t>
+                <w:t xml:space="preserve">hal-00014355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional ecology of insect plant-interactions: persistent handicaps and the need for innovative approaches.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+                <w:t xml:space="preserve">Spider webs designed for rare but lifesaving catches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Venner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 108, pp.194-201</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272, pp.1587-1599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014355v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spider webs designed for rare but lifesaving catches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Venner</w:t>
+                <w:t xml:space="preserve">Spider webs designed for rare but life-saving catches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Venner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 272, pp.1587-1599</w:t>
+              <w:t xml:space="preserve">, 2005, 272, pp.1587-1592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136340v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spider webs designed for rare but life-saving catches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation in morphology and performance of predator-sensing system in wild cricket populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Magal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Venner</w:t>
+                <w:t xml:space="preserve">A. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 272, pp.1587-1592</w:t>
+              <w:t xml:space="preserve">Journal of Experimantal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 208, pp.461-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427824v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime gains of host-feeding in a synovigenic parasitic wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14567,389 +14567,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy dynamics in a parasitoid foraging in the wild</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Mothers reduce egg provisioning with age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (4), pp.273-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1461-0248.2003.00429.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680020v1</w:t>
+                <w:t xml:space="preserve">hal-02874718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy dynamics in a parasitoid foraging in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Driessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Driessen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Mandon</w:t>
+                <w:t xml:space="preserve">N. Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiaan Wielaard</w:t>
+                <w:t xml:space="preserve">S. Wielaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 72 (4), pp.691-697. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 72, pp.691-697</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362962v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mothers reduce egg provisioning with age</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Energy dynamics in a parasitoid foraging in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Driessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Wielaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1461-0248.2003.00429.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 72 (4), pp.691-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2656.2003.00740.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02874718v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physiology of host feeding in parasitic wasps: implications for survival</w:t>
               </w:r>
@@ -14961,51 +14961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15065,64 +15065,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predator and prey views of spider camouflage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 415 (6868), pp.133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15364,51 +15364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating physiology into parasitoid behavioral ecology: the allocation of nutritional resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Researches on Population Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 41 (1), pp.39-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15523,51 +15523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La strategie agroalimentaire de Cuba depuis 1959 et ses resultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 18, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15624,90 +15624,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures couplées de la topographie de l’interface et de la vitesse dans un écoulement en surface libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser (CFTL 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Vélocimétrie Laser (AFVL), Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15732,77 +15732,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid CMOS-RRAM Neurons with Intrinsic Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dalgaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Payvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara de Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15879,64 +15879,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokinin-mediated leaf manipulation by leafminer caterpillar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15968,299 +15968,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neuroanatomical guide of the cercal scape system of the wood cricket.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insect flow sensors as templates for MEMS design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress of Comparative Physiology and Biochemistry (ICCPB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, BAHIA, Brazil. pp.S33</w:t>
+              <w:t xml:space="preserve">Symposium "Flying Insects and Robots"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196049v1</w:t>
+                <w:t xml:space="preserve">hal-00198395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokinin-mediated leaf manipulation by leafminer caterpillar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Imbault</w:t>
+                <w:t xml:space="preserve">A neuroanatomical guide of the cercal scape system of the wood cricket.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inausti T.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon conference on Plant-Herbiuvore interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, VENTURA, United States. pp.340-343</w:t>
+              <w:t xml:space="preserve">7th International Congress of Comparative Physiology and Biochemistry (ICCPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, BAHIA, Brazil. pp.S33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198577v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect flow sensors as templates for MEMS design.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytokinin-mediated leaf manipulation by leafminer caterpillar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Flying Insects and Robots"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Gordon conference on Plant-Herbiuvore interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, VENTURA, United States. pp.340-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198395v1</w:t>
+                <w:t xml:space="preserve">hal-00198577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthropod flow sensing : when MEMS design learms from physical ecology ?</w:t>
               </w:r>
@@ -16505,51 +16505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monographies comparees des kolkhozes : une approche concrete de la complexite des problemes de l'agriculture sovietique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Labouesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16789,51 +16789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations, évolutions, métamorphoses. Actes des journées IUF 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pouderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires St-Etienne, pp.252, 2012, 978-2-86272-627-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16851,51 +16851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système national de recherche agricole du Congo : situation actuelle et propositions de stratégie pour le long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">127 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17025,396 +17025,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de développement de la recherche agronomique au Tchad. Tome 2 : Le plan national à long terme (1993-2002)</w:t>
+                <w:t xml:space="preserve">Mauritanie : revue du sous-secteur des formations rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bichara</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">FAO, 136 p., 1993</w:t>
+                <w:t xml:space="preserve">D. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yriarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FAO, 27 p., 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02848342v1</w:t>
+                <w:t xml:space="preserve">hal-02852435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauritanie : revue du sous-secteur des formations rurales</w:t>
+                <w:t xml:space="preserve">Les systèmes nationaux de recherche agronomique dans les pays de l'Afrique occidentale et centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kassapu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mwandemere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dazogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FAO, 227 p., 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Parker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02852435v1</w:t>
+                <w:t xml:space="preserve">hal-02849026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes nationaux de recherche agronomique dans les pays de l'Afrique occidentale et centrale</w:t>
+                <w:t xml:space="preserve">Burkina Faso : revue du sous-secteur de l'enseignement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kawalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FAO, 67 p., 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mwandemere</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02849026v1</w:t>
+                <w:t xml:space="preserve">hal-02850037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkina Faso : revue du sous-secteur de l'enseignement agricole</w:t>
+                <w:t xml:space="preserve">Programme de développement de la recherche agronomique au Tchad. Tome 2 : Le plan national à long terme (1993-2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FAO, 136 p., 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kawalec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02850037v1</w:t>
+                <w:t xml:space="preserve">hal-02848342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche agronomique dans la federation yougoslave : decentralisation et autogestion</w:t>
               </w:r>
@@ -17469,216 +17469,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au Ministere de l'Agriculture du Mali. Elaboration d'un plan national a long terme de recherche agronomique : premieres propositions en matiere de niveaux et d'allocation de ressources</w:t>
+                <w:t xml:space="preserve">Propositions d'un plan national a moyen terme de recherche agronomique [au Niger : methodes d'elaboration et principales caracteristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I. Soumana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toukoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">. International Service For National Agricultural Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISNAR, 27 p., 1989</w:t>
+              <w:t xml:space="preserve">ISNAR, 63 p., 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02853968v1</w:t>
+                <w:t xml:space="preserve">hal-02854450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositions d'un plan national a moyen terme de recherche agronomique [au Niger : methodes d'elaboration et principales caracteristiques</w:t>
+                <w:t xml:space="preserve">Rapport au Ministere de l'Agriculture du Mali. Elaboration d'un plan national a long terme de recherche agronomique : premieres propositions en matiere de niveaux et d'allocation de ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Soumana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">. International Service For National Agricultural Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISNAR, 27 p., 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Toukoua</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02854450v1</w:t>
+                <w:t xml:space="preserve">hal-02853968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de developpement de la recherche agronomique au Mali ; tome 1 : analyse du systeme national de recherche agronomique</w:t>
               </w:r>
@@ -17690,51 +17690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. International Service For National Agricultural Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">92 p., 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17853,51 +17853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. International Service For National Agricultural Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25 p., 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17909,203 +17909,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02854523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations on planning for NARS, National Agricultural Research System: presentation of concrete experiences in francophone Africa;1987 International Program Review</w:t>
+                <w:t xml:space="preserve">Programme de developpement de la recherche agronomique au Niger; tome 1: analyse du systeme national de la recherche agronomique; tome 2: proposition d'un plan a long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. International Service For National Agricultural Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">13 p., 1987</w:t>
+              <w:t xml:space="preserve">185 p., 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02853316v1</w:t>
+                <w:t xml:space="preserve">hal-02857072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de developpement de la recherche agronomique au Niger; tome 1: analyse du systeme national de la recherche agronomique; tome 2: proposition d'un plan a long terme</w:t>
+                <w:t xml:space="preserve">Considerations on planning for NARS, National Agricultural Research System: presentation of concrete experiences in francophone Africa;1987 International Program Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. International Service For National Agricultural Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">185 p., 1987</w:t>
+              <w:t xml:space="preserve">13 p., 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02857072v1</w:t>
+                <w:t xml:space="preserve">hal-02853316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breve presentation critique du systeme algerien de recherche agronomique: compte rendu de mission en Algerie du 8 au 15 mars 1987</w:t>
               </w:r>
@@ -18117,51 +18117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. International Service For National Agricultural Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6 p., 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18173,425 +18173,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02854414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some highlights on the Niger Agricultural Research System</w:t>
+                <w:t xml:space="preserve">Programme de developpement de la recherche agricole en Tunisie: propositions d'un programme national a long terme de recherche agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">25 p., 1986</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISNAR, 126 p., 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02854631v1</w:t>
+                <w:t xml:space="preserve">hal-02853955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiere approche des systemes agraires de la region de Colima (Mexique)</w:t>
+                <w:t xml:space="preserve">Programme de developpement de la recherche agricole en Tunisie. Le systeme national de recherche agricole: situation actuelle et propositions de reorganisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">50p., 1986</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rocheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISNAR, 76 p., 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02853832v1</w:t>
+                <w:t xml:space="preserve">hal-02853527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de developpement de la recherche agricole en Tunisie: propositions d'un programme national a long terme de recherche agricole</w:t>
+                <w:t xml:space="preserve">Introduction illustree aux processus de genese et diffusion du progres technique dans le tiers-monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ISNAR, 126 p., 1986</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">14 p., 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02853955v1</w:t>
+                <w:t xml:space="preserve">hal-02853692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de developpement de la recherche agricole en Tunisie. Le systeme national de recherche agricole: situation actuelle et propositions de reorganisation</w:t>
+                <w:t xml:space="preserve">La recherche agronomique francaise en Afrique subsaharienne francophone: a la croisee des chemins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ISNAR, 76 p., 1986</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 p., 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02853527v1</w:t>
+                <w:t xml:space="preserve">hal-02858025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction illustree aux processus de genese et diffusion du progres technique dans le tiers-monde</w:t>
+                <w:t xml:space="preserve">Premiere approche des systemes agraires de la region de Colima (Mexique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">14 p., 1986</w:t>
+              <w:t xml:space="preserve">50p., 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02853692v1</w:t>
+                <w:t xml:space="preserve">hal-02853832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche agronomique francaise en Afrique subsaharienne francophone: a la croisee des chemins</w:t>
+                <w:t xml:space="preserve">Some highlights on the Niger Agricultural Research System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">44 p., 1986</w:t>
+              <w:t xml:space="preserve">25 p., 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02858025v1</w:t>
+                <w:t xml:space="preserve">hal-02854631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Chine rurale responsabilisee. Decollectivisation et contractualisation cooperatives dans deux districts de Chine Populaire</w:t>
               </w:r>
@@ -18811,51 +18811,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and Physiological Colour Changes in the Animal Kingdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Figon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18896,382 +18896,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crickets as Bio-Inspiration for MEMSBasedFlow-Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gijs Krijnen</w:t>
+                <w:t xml:space="preserve">HAIR-BASED FLOW-SENSING INSPIRED BY THE CRICKET CERCAL SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krijnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmen Droogendijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad M. K. Dagamseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. K. Jaganatharaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crickets as Bio-Inspiration for MEMSBasedFlow-Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Handbook of Biomimetics and Bioinspiration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.861-887, 2014, 978-981-4354-92-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41446-6_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/9789814354936_0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084997v1</w:t>
+                <w:t xml:space="preserve">hal-01086923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HAIR-BASED FLOW-SENSING INSPIRED BY THE CRICKET CERCAL SYSTEM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Laser-Based Optical Methodsfor the Sensory Ecology of Flow Sensing:From Classical PIV to Micro-PIVand Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Biomimetics and Bioinspiration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.861-887, 2014, 978-981-4354-92-9. </w:t>
+              <w:t xml:space="preserve">Flow Sensing in Air and Water: Behavioral, Neural and Engineering Principles ..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-62, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789814354936_0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41446-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086923v1</w:t>
+                <w:t xml:space="preserve">hal-01085283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Based Optical Methodsfor the Sensory Ecology of Flow Sensing:From Classical PIV to Micro-PIVand Beyond</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Crickets as Bio-Inspiration for MEMSBasedFlow-Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gijs Krijnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmen Droogendijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad M. K. Dagamseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. K. Jaganatharaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Sensing in Air and Water: Behavioral, Neural and Engineering Principles ..</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.31-62, 2014, </w:t>
+              <w:t xml:space="preserve">Crickets as Bio-Inspiration for MEMSBasedFlow-Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41446-6_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41446-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01085283v1</w:t>
+                <w:t xml:space="preserve">hal-01084997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19502,51 +19502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic flow sensors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19644,77 +19644,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système national de la recherche agronomique du Niger : situation actuelle et stratégie pour le long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bankoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Toukoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Soumana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19788,51 +19788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dazogbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -19867,51 +19867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The national agricultural research systems of West and Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.N. Kassapu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20224,51 +20224,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85085E6C"/>
+    <w:nsid w:val="1EE89A34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20455,51 +20455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-casas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1666-295X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076102254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arthur Woods" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0420" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steinmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs Krijnen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lazzari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Homburger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pineirua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Speck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gallenm&#252;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iob/obaf025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.04340" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.284.05.fr.06-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Figon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-023-01431-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413675v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Alpern" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Gal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0216" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claverie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Buvat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icad010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pi&#241;eirua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Verbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.014903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Foster" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.241.02.fr.09-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jaffar Bandjee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac877a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mohebbi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schulz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsie Pos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mandel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icac006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03876229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zemb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Dufr&#234;che" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0110264" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Deravi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icab164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04901873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dalgaty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Miller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.612359" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icab045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Hurbain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103020118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108661" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141406" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02886293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Croix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud-Massuard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2020.103403" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.0c00892" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P Foster" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin G Anderson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-019-01133-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2020.x005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pi&#241;eirua" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iob/obz020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04591951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Payvand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Moro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys R B Ly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108663" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02333637v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12441" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02123696v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815828116" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arutkin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;cillia Cochard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.365" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02183819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Salvo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.09.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Quenta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3975" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573239v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-018-0963-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318839v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2018.08.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01354100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Zoroa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernandez-Saez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zoroa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0643" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578402v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Humeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.058003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710073v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Muller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.07.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Anderson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2017.06.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194895v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Madec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1093-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina-Rodriguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Gonzales" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13310" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738144v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresita C. Insausti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Launois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160295" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313558v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pincebourde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.07.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693533v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Leis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos H Pereira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.120816" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Llandres Lopez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo M. Marques" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Maino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Kearney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0976.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310784v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.05.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395126v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0744.1.sm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0861" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310892v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rouge" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12254" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK2VJF9B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312932v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Romain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mccauley" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-015-0265-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084967v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.0062" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310316v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1083" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084943v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Defrize" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez  L L a N D R E S" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12047" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BTD9J32T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312923v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0744.1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen Droogendijk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krijnen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/1/016001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310311v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Woods" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12288" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312951v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Verdeny-Vilalta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Aluja" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01557" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NGQHNKQ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310186v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mandon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.086470" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310309v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Anita" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqt011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310179v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bimbard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kolomenskiy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouteleux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Godoy-Diana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.084699" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939620v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morice" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/ict061" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858963v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0307-y" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRM28DDJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779242v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bathellier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich G. Barth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2011.0690" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779991v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica L. Morley" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.068940" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779238v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2011.11.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF9V1S40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746074v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanford" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Helmuth" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01785.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZMP0QQD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779498v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dupuy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pierre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christides" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Cummins" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.067405" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766770v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan I. Morehouse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12051" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779800v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/1540-9295-10.8.446" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779252v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20184.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PTQZ24L5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779996v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779993v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.02050.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310114v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Voise" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schindler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2010.0681" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642632v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Fokkink" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Timmer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2011.0154" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296512v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Brechb&#252;hl" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bacher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/ES11-00323.1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642647v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2010.12.001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL6JWJ8P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656958v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.03.020" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFCNDWVP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659197v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Warrant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.01.016" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ5KHGST-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657741v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550570v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1632" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550713v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.039743" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551319v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carita Lindstedt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Morehouse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Pakkanen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2010.01686.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550576v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Simpson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2806(10)38012-X" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550575v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-112408-085342" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551103v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Randlkofer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obermaier Elisabeth" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Meiners" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2010.01200.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9S1LDKXX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551113v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2009.0210" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550459v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Commin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.0214" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550573v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2010.0093" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412257v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412247v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vannier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delbecque" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441501v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2009.05.002" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW71MGX5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424989v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.06.031" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-245HG0SZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964725v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada J. Phattaralerphong" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0179.1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412236v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Irschick" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Chittka" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454763v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2008.0212" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293192v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002116" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315834v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.014043" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315832v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Magal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Cosner" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigui Ruan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqm011" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GJ0QSRF2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358588v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.10672" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321607v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315824v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-008-0339-x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-247RNTBQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193394v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaiser" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imbault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322861v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christides J. P." TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189196v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01231.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193622v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sueur" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193615v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsausti T.C." TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazzari C.R." TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193685v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fertin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193436v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christides J.P." TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129211v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regnard J.L." TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101505v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caparroy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080671v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coolen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101503v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ory" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christides J.-P." TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101572v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109229v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinman" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101515v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080669v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080674v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109228v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vannier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189199v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01598.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014359v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194623v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venner" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Casas Jerome" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014361v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014358v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon&#956;f. Vannier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poujol" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014353v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thery" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debut" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014117v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014360v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161190v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;ry" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014355v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Loon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136340v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427824v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874715v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6962.2004.00414.x" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680020v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Driessen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wielaard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02362962v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Driessen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Wielaard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2656.2003.00740.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874718v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.2003.00429.x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F66SRXM8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363049v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2002.00679.x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454768v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415133a" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363109v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1645" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363860v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1999.0759" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363864v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00011981" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5E27729478F089DDA00E30340B95184E6CFF73B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724931v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722579v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461305v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Braud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04797693v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Lama" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702603" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198572v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196049v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inausti T.C." TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzari" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198577v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198395v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198479v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198486v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015213v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oru" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Christides" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781953v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labouesse" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827552v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rieux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780399v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pouderon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839923v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839684v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binam-Biko&#239;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essomba-Bengono" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mbondji-Mbondji" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngou-Ngoupayou" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848342v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852435v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parker" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yriarte" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849026v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beye" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassapu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mwandemere" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dazogbo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850037v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kawalec" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847440v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plaza" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853968v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Service For National Agricultural Research" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854450v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soumana" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toukoua" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856400v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854051v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Conesa" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854523v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853316v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857072v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854414v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rocheteau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854631v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853832v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853955v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853527v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853692v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858025v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856270v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belloncle" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchisio" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Le Coz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855881v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conesa" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhoste" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02333664v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0028065" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084997v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad M. K. Dagamseh" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Jaganatharaja" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41446-6_17" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086923v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814354936_0031" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085283v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41446-6_2" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485801v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Boutroue" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Saulnier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874690v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertanne Visser" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780396v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9751-4_264" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843000v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bankoula" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oumarou" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852782v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Biko&#239;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nami" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850362v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Kassapu" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852489v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yao-Kouame" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Agbatou" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agnimel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Babacauh" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846370v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-casas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1666-295X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076102254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arthur Woods" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0420" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steinmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lazzari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs Krijnen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2946" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Homburger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pineirua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Speck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gallenm&#252;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iob/obaf025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.04340" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.284.05.fr.06-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413675v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Alpern" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Gal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0216" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claverie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Buvat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icad010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pi&#241;eirua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Verbe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.014903" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Foster" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.241.02.fr.09-2023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Figon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-023-01431-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mohebbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schulz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsie Pos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mandel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icac006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jaffar Bandjee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac877a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03876229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zemb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Dufr&#234;che" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0110264" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04901873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dalgaty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Miller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.612359" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319375v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icab045" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Hurbain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103020118" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108661" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Deravi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icab164" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141406" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02886293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Croix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud-Massuard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2020.103403" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P Foster" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin G Anderson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-019-01133-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924943v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.0c00892" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2020.x005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04591951v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Payvand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Moro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys R B Ly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108663" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02333637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12441" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02123696v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815828116" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378207v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pi&#241;eirua" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iob/obz020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573239v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-018-0963-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2018.08.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02183819v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Salvo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.09.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Quenta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3975" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arutkin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;cillia Cochard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.365" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710073v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Muller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.07.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578402v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Humeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.058003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01354100v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Zoroa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernandez-Saez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zoroa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0643" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Anderson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2017.06.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194895v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Madec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1093-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina-Rodriguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Gonzales" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13310" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738144v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresita C. Insausti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Launois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160295" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313558v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pincebourde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.07.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693533v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Leis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos H Pereira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.120816" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395126v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0744.1.sm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310784v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.05.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310729v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0861" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rouge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12254" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK2VJF9B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312932v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Romain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mccauley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-015-0265-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312733v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Llandres Lopez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo M. Marques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Maino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Kearney" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0976.1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310316v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1083" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Defrize" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez  L L a N D R E S" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BTD9J32T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.0062" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312923v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0744.1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen Droogendijk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krijnen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/1/016001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312951v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Verdeny-Vilalta" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Aluja" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01557" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NGQHNKQ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310311v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caillon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Woods" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12288" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939620v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morice" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/ict061" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310179v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bimbard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kolomenskiy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouteleux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Godoy-Diana" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.084699" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310309v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Anita" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqt011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858963v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0307-y" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRM28DDJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310186v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mandon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.086470" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779498v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dupuy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pierre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christides" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Cummins" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.067405" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766770v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan I. Morehouse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12051" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779252v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20184.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PTQZ24L5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779800v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/1540-9295-10.8.446" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779996v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779993v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.02050.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779991v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica L. Morley" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.068940" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779242v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bathellier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich G. Barth" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2011.0690" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779238v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2011.11.003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF9V1S40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746074v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanford" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Helmuth" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01785.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZMP0QQD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296512v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Brechb&#252;hl" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bacher" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/ES11-00323.1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642647v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2010.12.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL6JWJ8P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642632v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Fokkink" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Timmer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2011.0154" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656958v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.03.020" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFCNDWVP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659197v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Warrant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.01.016" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ5KHGST-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657741v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310114v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Voise" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schindler" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2010.0681" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550576v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Simpson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2806(10)38012-X" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550575v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-112408-085342" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551103v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Randlkofer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obermaier Elisabeth" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Meiners" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2010.01200.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9S1LDKXX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551113v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2009.0210" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551319v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carita Lindstedt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Morehouse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Pakkanen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2010.01686.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550459v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Commin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.0214" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550573v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2010.0093" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550713v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.039743" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550570v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1632" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412247v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vannier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delbecque" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424989v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.06.031" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-245HG0SZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441501v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2009.05.002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW71MGX5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412257v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964725v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada J. Phattaralerphong" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0179.1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412236v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Irschick" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Chittka" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454763v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2008.0212" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293192v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002116" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315834v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.014043" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315832v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Magal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Cosner" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigui Ruan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqm011" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GJ0QSRF2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358588v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.10672" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321607v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315824v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-008-0339-x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-247RNTBQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189196v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01231.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193622v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sueur" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193615v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsausti T.C." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazzari C.R." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322861v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christides J. P." TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193685v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fertin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193436v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christides J.P." TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193394v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaiser" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imbault" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080671v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coolen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101503v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ory" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christides J.-P." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101572v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101515v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080669v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080674v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109229v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinman" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129211v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regnard J.L." TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101505v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caparroy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109228v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vannier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189199v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01598.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194623v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venner" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Casas Jerome" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014361v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014358v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon&#956;f. Vannier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poujol" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014117v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014353v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thery" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debut" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014360v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161190v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;ry" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomez" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014355v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Loon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136340v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427824v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014359v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangle" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874715v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6962.2004.00414.x" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874718v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.2003.00429.x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F66SRXM8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680020v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Driessen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wielaard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02362962v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Driessen" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Wielaard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2656.2003.00740.x" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363049v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2002.00679.x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454768v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415133a" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363109v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1645" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363860v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1999.0759" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363864v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00011981" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5E27729478F089DDA00E30340B95184E6CFF73B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724931v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722579v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461305v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Braud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04797693v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Lama" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702603" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198572v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198395v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196049v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inausti T.C." TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzari" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198577v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198479v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198486v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015213v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oru" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Christides" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781953v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labouesse" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827552v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rieux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780399v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pouderon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839923v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839684v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binam-Biko&#239;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essomba-Bengono" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mbondji-Mbondji" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngou-Ngoupayou" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852435v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parker" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yriarte" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849026v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beye" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassapu" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mwandemere" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dazogbo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850037v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kawalec" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848342v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847440v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plaza" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854450v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soumana" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toukoua" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Service For National Agricultural Research" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853968v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856400v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854051v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Conesa" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854523v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857072v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853316v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854414v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rocheteau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853955v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853527v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853692v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858025v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853832v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854631v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856270v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belloncle" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchisio" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Le Coz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855881v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conesa" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhoste" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02333664v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0028065" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086923v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad M. K. Dagamseh" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Jaganatharaja" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814354936_0031" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085283v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41446-6_2" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084997v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41446-6_17" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485801v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Boutroue" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Saulnier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874690v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertanne Visser" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780396v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9751-4_264" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843000v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bankoula" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oumarou" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852782v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Biko&#239;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nami" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850362v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Kassapu" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852489v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yao-Kouame" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Agbatou" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agnimel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Babacauh" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846370v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>