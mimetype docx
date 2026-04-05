--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -252,291 +252,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-Guaranteed Attitude Tracking Control for RLV: A Finite-Time PPC Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prescribed Performance-Guaranteed Tracking Control: A Switched Positive System Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiyu Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongyi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (4), pp.5024 - 5034. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.2127-2132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3385740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3453088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561565v1</w:t>
+                <w:t xml:space="preserve">hal-04684610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescribed Performance-Guaranteed Tracking Control: A Switched Positive System Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Performance-Guaranteed Attitude Tracking Control for RLV: A Finite-Time PPC Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiyu Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinming Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
+                <w:t xml:space="preserve">Stephane Ygorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.2127-2132. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (4), pp.5024 - 5034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3453088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3385740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684610v1</w:t>
+                <w:t xml:space="preserve">hal-04561565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter identification and state estimation for a diabetic glucose‐insulin model via an adaptive observer</w:t>
               </w:r>
@@ -838,51 +838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongyi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (4), pp.6047 - 6055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1044,429 +1044,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Integration of an Islet-Based Biosensor in Closed-Loop Therapies for Patients With Type 1 Diabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control for systems with prescribed performance guarantees: An alternative interval theory-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianguo Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Olçomendy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emilie Puginier</w:t>
+                <w:t xml:space="preserve">Zheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.795225⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146, pp.110642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648913v1</w:t>
+                <w:t xml:space="preserve">hal-03814473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating an Islet-Based Biosensor in the Artificial Pancreas: In Silico Proof-of-Concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Towards the Integration of an Islet-Based Biosensor in Closed-Loop Therapies for Patients With Type 1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pirog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Lebreton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Cassany</w:t>
+                <w:t xml:space="preserve">Emilie Puginier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2021.3109096⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.795225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342685v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control for systems with prescribed performance guarantees: An alternative interval theory-based approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jianguo Guo</w:t>
+                <w:t xml:space="preserve">Integrating an Islet-Based Biosensor in the Artificial Pancreas: In Silico Proof-of-Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Olçomendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pirog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+                <w:t xml:space="preserve">Manon Jaffredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 146, pp.110642. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, IEEE Transactions on Biomedical Engineering, 69 (2), pp.899-909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2021.3109096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814473v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Mode Control with Application to Fault-Tolerant Control: Assessment and Open Problems</w:t>
               </w:r>
@@ -1491,51 +1491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (1-30), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1563,291 +1563,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output-Feedback Sliding-Mode Controller for Blood Glucose Regulation in Critically Ill Patients Affected by Type 1 Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Franco</w:t>
+                <w:t xml:space="preserve">A 6-DOF sliding mode fault tolerant control solution for in-orbit autonomous rendezvous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazmin Zenteno-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Dávila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2020.3046420⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.107050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2021.107050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109830v1</w:t>
+                <w:t xml:space="preserve">hal-03342621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 6-DOF sliding mode fault tolerant control solution for in-orbit autonomous rendezvous</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+                <w:t xml:space="preserve">Output-Feedback Sliding-Mode Controller for Blood Glucose Regulation in Critically Ill Patients Affected by Type 1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Dávila</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hector Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118, pp.107050. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (6), pp.2704-2711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2021.107050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2020.3046420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342621v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust fault accommodation strategy of the reentry vehicle: A disturbance estimate-triggered approach</w:t>
               </w:r>
@@ -1872,51 +1872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongyi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103, pp.2605-2625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1989,51 +1989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongyi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2222,51 +2222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2454,287 +2454,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling characterization-based robust attitude control scheme for hypersonic vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zongyi Guo</w:t>
+                <w:t xml:space="preserve">Analysis and design of second-order sliding-mode algorithms for quadrotor roll and pitch estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Zhou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 64 (8), pp.6350-6361. </w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (2), pp.495-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2017.2682031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2017.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492637v1</w:t>
+                <w:t xml:space="preserve">hal-01598881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and design of second-order sliding-mode algorithms for quadrotor roll and pitch estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling characterization-based robust attitude control scheme for hypersonic vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianguo Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71 (2), pp.495-512. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (8), pp.6350-6361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2017.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2017.2682031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598881v1</w:t>
+                <w:t xml:space="preserve">hal-01492637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A H∞/μ solution for microvibration mitigation in satellites: A case study</w:t>
               </w:r>
@@ -2746,51 +2746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2844,347 +2844,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical design considerations for successful industrial application of model-based fault detection techniques to aircraft systems</w:t>
+                <w:t xml:space="preserve">Parametric Approach to Fault Detection in Aircraft Control Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+                <w:t xml:space="preserve">Hervé Leberre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+                <w:t xml:space="preserve">Goupil Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goupil Philippe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2016.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (3), pp.846-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.C032596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385577v1</w:t>
+                <w:t xml:space="preserve">hal-01314770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Approach to Fault Detection in Aircraft Control Surfaces</w:t>
+                <w:t xml:space="preserve">Practical design considerations for successful industrial application of model-based fault detection techniques to aircraft systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Leberre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goupil Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Gheorghe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémy Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aircraft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53 (3), pp.846-855. </w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.224-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.C032596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314770v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output tracking of systems subjected to perturbations and a class of actuator faults based on HOSM observation and identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3257,64 +3257,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient management of a supervisory fault-tolerant control scheme based on dwell-time conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29, pp.123-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3373,77 +3373,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a non-homogeneous differentiator for actuator oscillatory failure case reconstruction in noisy environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3490,90 +3490,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinfinity/H- LPV solutions for fault detection of aircraft actuator faults: Bridging the gap between theory and practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (5), start page 649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3633,51 +3633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davila Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3750,51 +3750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,64 +3867,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor fault diagnosis using a non-homogeneous high-order sliding mode observer with application to a transport aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3984,90 +3984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-conservative $H_{-} / H_{\infty}$ solution for early and robust fault diagnosis in aircraft control surface servo-loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31, pp.183-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4107,321 +4107,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Approaches for Fast and Robust Fault Detection in Aircraft Control Surface Servo-loop: From theory to flight tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+                <w:t xml:space="preserve">Fault Detection and Isolation of Aircraft Air Data/Inertial system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Berdjag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCS.2013.2249417⟩</w:t>
+              <w:t xml:space="preserve">EUCASS Proceedings Series - Advances in AeroSpace Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.317-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eucass/201306317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801657v1</w:t>
+                <w:t xml:space="preserve">hal-00913429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection and Isolation of Aircraft Air Data/Inertial system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Model-Based Approaches for Fast and Robust Fault Detection in Aircraft Control Surface Servo-loop: From theory to flight tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS Proceedings Series - Advances in AeroSpace Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6, pp.317-332. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (3), pp.20 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/eucass/201306317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCS.2013.2249417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913429v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervisory Fault Tolerant Control with Mutual Performance Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (4), pp 251-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4467,90 +4467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuator fault detection in aircraft systems: Oscillatory Failure Case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (1), pp.180 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4596,64 +4596,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault diagnosis and monitoring of oscillatory failure case in aircraft inertial system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Berdjag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4725,77 +4725,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Solution to Robust and Early Detection of Control Surface Runaways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4859,51 +4859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Tolerant Flight Control: From Theory to Piloted Flight Simulator Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4950,64 +4950,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la gestion globale des interactions &amp;quot;commande - diagnostic&amp;quot; : Analyse et synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5079,51 +5079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Active Fault Tolerant Flight Control Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5161,64 +5161,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie pour la synthèse de systèmes de commande tolérants aux défauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5282,286 +5282,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Switching Prescribed Performance Control Approach for Attitude Control of RLVs with Finite-Time Convergence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jing Chang</w:t>
+                <w:t xml:space="preserve">Reachability under Bounded Variations for Safety in Control Loops with Reinforcement Learning enhancing Fault Accommodation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Nkaya-Nkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IFAC symposium on Automatic Control in Aerospace (ACA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Aug 2025, Harbin, China</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Ayia Napa, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175391v1</w:t>
+                <w:t xml:space="preserve">hal-05176192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability under Bounded Variations for Safety in Control Loops with Reinforcement Learning enhancing Fault Accommodation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Combastel</w:t>
+                <w:t xml:space="preserve">A Switching Prescribed Performance Control Approach for Attitude Control of RLVs with Finite-Time Convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2025, Ayia Napa, Cyprus</w:t>
+              <w:t xml:space="preserve">23rd IFAC symposium on Automatic Control in Aerospace (ACA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2025, Harbin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176192v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Safe Accommodation to Faults in Control Loops via Reinforcement Learning and Reachability under Bounded Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Nkaya-Nkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5612,109 +5612,109 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback on a cross-curricular health technology teaching for undergraduate students at the Bordeaux Institute of Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Cieslak</w:t>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Hallil</w:t>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Levi</w:t>
+                <w:t xml:space="preserve">Arnaud Pêcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pêcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Renaud</w:t>
+                <w:t xml:space="preserve">Stéphanie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Internet Based Control Education IBCE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ghent - Belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -5723,212 +5723,212 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Method for Early and Robust Detection of Oscillatory Failure Cases in Flight Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingfei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ossmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (SAFEPROCESS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-Informed Neural Networks-based Uncertainty Identification and Control for Closed-Loop Attitude Dynamics of Reentry Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruizhe Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyuan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5947,87 +5947,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International Conference on Control &amp; Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2024, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Detection of Oscillatory Failure Case for Fault-Tolerant Flight Control System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingfei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6068,87 +6068,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Interval Observer-based Fault Detection for a class of distributed measurement systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danxia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6176,476 +6176,476 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IEEE International Conference on Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2023, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight Control Reconfiguration in Oscillatory Failure Case Scenarios</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Harald Pfifer</w:t>
+                <w:t xml:space="preserve">Further results on ”non individualized” closed–loop for T1DM patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Ríos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">7th IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2023, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023996v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further results on ”non individualized” closed–loop for T1DM patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
+                <w:t xml:space="preserve">Flight Control Reconfiguration in Oscillatory Failure Case Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Weiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Biertümpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Pfifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Héctor Ríos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE Conference on Control Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Aug 2023, Bridgetown, Barbados</w:t>
+              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121546v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A H∞ Control Solution for Space Debris Removal Missions Using Robotic Arms: The ESA e.Deorbit Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Colmenarejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Ankersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th UKACC International Conference on Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2022, Plymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special IEEE CST session: Output-Feedback Sliding-Mode Controller for Blood Glucose Regulation in Critically Ill Patients affected by Type 1 Diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rios Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6664,212 +6664,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE Conference on Control Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Trieste, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous monitoring in-vivo with an islet-based microfluidic biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Puginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pirog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Raoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pirog</w:t>
+                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIABETOLOGIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Stockholm, France. pp.S362-S363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding-Mode Control for On-Orbit Rendezvous with a Fleeing Passive Target on a Circular Capture Trajectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6877,348 +6877,348 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Punta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th IEEE Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Reachable Set Techniques for Fault Recoverability Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Verhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Ankersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachable Tube Computation of Uncertain LTI Systems using Support Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Ankersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Verhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood Glucose Regulation in Patients with Type 1 Diabetes Mellitus: A Robust MRAC Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7227,373 +7227,373 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Control solution for Glycaemia Regulation of Type-1 Diabetes Mellitus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimación Adaptable para un Modelo Insulina-Glucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucik-Derigny</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberto Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Congreso Nacional De Control Automatico (CNCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Ciudad de Guanajuato, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157045v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimación Adaptable para un Modelo Insulina-Glucosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Robust Control solution for Glycaemia Regulation of Type-1 Diabetes Mellitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Franco</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Nacional De Control Automatico (CNCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Ciudad de Guanajuato, México</w:t>
+              <w:t xml:space="preserve">IEEE European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328023v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust H_{\infty} Control Approach for Blood Glucose Regulation in Type-1 Diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7602,123 +7602,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucik-Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Biological and Medical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Sep 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulación de Glucosa en la Sangre en Pacientes con Diabetes Mellitus Tipo 1: Un enfoque MRAC Robusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7727,288 +7727,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Nacional De Control Automatico (CNCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Ciudad de Guanajuato, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory tracking control for an AutoNOMO vehicle using a decoupling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonai Rosas-Vilchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adonai Rosas-Vilchis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luis Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE Mediterranean Conference on Control and Automation (MED'2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulación de Glucosa en la Sangre en Pacientes con Diabetes Mellitus Tipo 1 usando Control por Realimentación de Salida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8027,198 +8027,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27º Congreso Argentino Argentino de Control Automático</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metzler matrix-based switching control scheme for linear systems with prescribed performance guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongyi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianguo Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cooperative fault-tolerant control method for the coupled system based on interaction effect utilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8227,106 +8227,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongyi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Health-Aware Supervisory Control Framework with a Prognostic Decision-Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8355,182 +8355,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Diagnostics of Processes and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Zielona Góra, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to find the balance between teaching activities and theoretical/practical researches: an associate professor feedback of 10 years after his PhD thesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk to PhD students and researchers of Northwestern Polytechnical University, Institute of Precision Guidance and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of an artificial pancreas controller: an in silico methodology based on clinically-relevant criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pirog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick B Bornat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8549,872 +8549,872 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Super-Twisting Sliding Mode Control in a Backstepping Setup for Rendezvous with a Passive Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC Symposium on Automatic Control in Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a Supervisory Fault-Hiding Scheme in a Classical Guidance, Navigation and Control Setup: the e.Deorbit mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Colmenarejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno C. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IEEE International Conference on Control and Fault-Tolerant Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sliding Mode Control in a Backstepping Setup for Rendezvous Mission on a Circular Orbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference for Aeronautics and Aerospace Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13009/EUCASS2019-269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based fault diagnosis and tolerant control: the ESA’s e. Deorbit mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Colmenarejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Super‐Twisting Fault‐Tolerant Control Based on Dual‐Quaternion Formalism for Spacecraft Rendezvous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Workshop on Advanced Control and Diagnosis (ACD 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tracking Backstepping Sliding Mode Control for Spacecraft Rendezvous with a Passive Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IEEE UKACC International Conference on Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Learning Outcomes in Labview for Undergraduate Students with Lego Mindstorms NXT Kit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+                <w:t xml:space="preserve">Laurent Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SummerSim-SCSC 2018, Society for Modeling and Simulation (SCS) International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of a Prognostic Decision Making in a Fault Tolerant Control Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9430,155 +9430,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Switching Fault-Hiding Mechanism based on Virtual Actuators and Dwell-Time Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fault tolerant control scheme for the reentry vehicle with reduced control effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9607,437 +9607,437 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control Design in a Non-Smooth H_{\inftny} / µ Setting for Spacecraft Microvibration Attenuation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
+                <w:t xml:space="preserve">Turning theory to practice in model-based FDI: Successful application to new generation Airbus aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goupil Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International ESA Conference on Guidance, Navigation &amp; Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Space Agency, May 2017, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings of the 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491173v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning theory to practice in model-based FDI: Successful application to new generation Airbus aircraft</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dayre</w:t>
+                <w:t xml:space="preserve">Robust Control Design in a Non-Smooth H_{\inftny} / µ Setting for Spacecraft Microvibration Attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th International ESA Conference on Guidance, Navigation &amp; Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency, May 2017, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491164v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Compensability Criteria with Application to a Rendezvous Mission Around Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Workshop on Advanced Control and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadrotor attitude estimation with gyroscope bias reconstruction capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10065,303 +10065,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault tolerant attitude controller for a class of additive faults via High-Order Sliding Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYDRAULIC ACTUATOR FAULT DETECTION AND DIAGNOSIS: A ROBUST PARAMETRIC DECISION TEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goupil Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Aerospace Actuation Systems and Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Second-order Sliding Mode Observer for Quadrotor Attitude Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10389,974 +10389,974 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Three Differentiation Schemes for the Detection of Runaway Faults in Aircraft Control Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goupil Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 20th IFAC Symposium on Automatic Control in Aerospace,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Sherbrooke, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fault tolerant controller based on quasi-continuous high-order sliding mode technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Bejarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of sliding mode observers for quadrotor pitch/roll angle estimation via IMU measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Chang</w:t>
+                <w:t xml:space="preserve">LPV Control for Multi-harmonic Microvibration Attenuation: Application to High Stability Space Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jun Zhou</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Research, Education and Development of Unmanned Aerial Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250814v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV Control for Multi-harmonic Microvibration Attenuation: Application to High Stability Space Missions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sliding mode observers for fault estimation in multisensor avionic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davila Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Euro GNC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tououse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172281v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode observers for fault estimation in multisensor avionic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of sliding mode observers for quadrotor pitch/roll angle estimation via IMU measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro GNC 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Research, Education and Development of Unmanned Aerial Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RED-UAS.2015.7441032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275195v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault tolerant controller for a class of additive faults: a quasi-continuous high-order sliding mode approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Davila</w:t>
+                <w:t xml:space="preserve">Signal and model-based fault detection for aircraft systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goupil Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Workshop on Advanced Control and Diagnosis (ACD 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012005⟩</w:t>
+              <w:t xml:space="preserve">Preprints, 9th IFAC Symposium on Fault Detection, Supervision and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252225v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal and model-based fault detection for aircraft systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault tolerant controller for a class of additive faults: a quasi-continuous high-order sliding mode approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preprints, 9th IFAC Symposium on Fault Detection, Supervision and</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.673⟩</w:t>
+              <w:t xml:space="preserve">12th European Workshop on Advanced Control and Diagnosis (ACD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, -, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250782v1</w:t>
+                <w:t xml:space="preserve">hal-01252225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microvibration Attenuation based on H_inf /LPV Theory for High Stability Space Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11380,113 +11380,113 @@
               <w:t xml:space="preserve">12th European Workshop on Advanced Control and Diagnosis (ACD 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, -, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPV Control for Active Vibration Mitigation in High Stability Space Missions: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11501,113 +11501,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFAC Symposium on Robust Control Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Bratislava, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust output tracking of a 3DOF helicopter via high-order sliding mode observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11622,2375 +11622,2375 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Euro GNC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tououse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced distinguishability in Supervisory Fault Tolerant Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method for Actuator Lock-in-place Failure Detection in Aircraft Control Surface Servo-loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of abnormal aircraft control surface positions using a robust parametric test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd CEAS Specialist Conference on Guidance, Navigation &amp; Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced model-based Fault Detection and Diagnosis for civil aircraft structural design optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oscillatory Failure Case Detection for Aircraft using Non‐Homogeneous Differentiator in Noisy Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Control and Fault Tolerant Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">2nd CEAS Specialist Conference on Guidance, Navigation &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869248v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory Failure Case Detection for Aircraft using Non‐Homogeneous Differentiator in Noisy Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Advanced model-based Fault Detection and Diagnosis for civil aircraft structural design optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goupil</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd CEAS Specialist Conference on Guidance, Navigation &amp; Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Control and Fault Tolerant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787966v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active fault tolerant control with guaranteed global stability: Application to space missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efrain Alcorta Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIRBUS EFFORTS TOWARDS ADVANCED FAULT DIAGNOSIS FOR FLIGHT CONTROL SYSTEM ACTUATORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Recent Advances in Aerospace Actuation Systems and Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A LPV approach for early fault detection in aircraft control surfaces servo-loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Mexico. To appear</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervisory Fault Tolerant Control Scheme based on Bumpless scheme and Dwell-time Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Mexico. To appear</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INPUT ESTIMATION VIA SLIDING-MODE DIFFERENTIATION FOR EARLY OFC DETECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC SAFEPROCESS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervisory fault tolerant control based on dwell-time conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IFAC WC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hinf/H- approach for Fault Diagnosis in Electrical Aircraft Flight Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Workshop on Advanced Control and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection and Diagnosis in Electrical Aircraft Flight Control System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA conference GNC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, United States. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-based Solution to Robust and Early Detection of Control Surface Runaways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE AeroTech Congress &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection and Isolation of aircraft air data/inertial system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Berdjag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4TH EUROPEAN CONFERENCE FOR AEROSPACE SCIENCES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of aircraft control surface faults by dedicated Kalman filtering: runaways and jammings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Workshop on Advanced Control and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection and Isolation for Redundant Aircraft Sensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Supervisory Fault Tolerant Control Via Common Lyapunov Function Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goupil</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Control and Fault Tolerant Systems Nice, France, October 6-8,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Nice, France. pp.137-142</w:t>
+              <w:t xml:space="preserve">, 2010, Nice, France. pp.582-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526109v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution for management of fault diagnostic and fault tolerance performances in active FTC schemes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
+                <w:t xml:space="preserve">Fault Detection and Isolation for Redundant Aircraft Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Berdjag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Symposium on Automatic Control in Aerospace (ACA'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Japan</w:t>
+              <w:t xml:space="preserve">Conference on Control and Fault Tolerant Systems Nice, France, October 6-8,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nice, France. pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476290v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory Fault Tolerant Control Via Common Lyapunov Function Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A solution for management of fault diagnostic and fault tolerance performances in active FTC schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Control and Fault Tolerant Systems Nice, France, October 6-8,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nice, France. pp.582-587</w:t>
+              <w:t xml:space="preserve">18th IFAC Symposium on Automatic Control in Aerospace (ACA'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526099v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-based structures to Active Fault Tolerant Control Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control and Fault Tolerant Systems (SysTol'2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Fault Tolerant Control Systems: a Flight Simulator Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Fault Detection, Supervision and Safety of Technical Processes (SafeProcess 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Spain. A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF AN ON-BOARD FAULT TOLERANT CONTROL STRATEGY WITH APPLICATION TO THE GARTEUR AG16 BENCHMARK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14005,336 +14005,336 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC Symposium on Automatic Control in Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A METHODOLOGY FOR THE DESIGN OF ACTIVE FAULT TOLERANT CONTROL SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes (SAFEPROCESS'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie pour la synthèse de systèmes de commande tolérants aux défauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Architecture for Active Fault Tolerant Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internationnal Symposium on Control, Communications, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14344,152 +14344,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Diagnosis and Fault-Tolerant Control and Guidance for Aerospace Vehicles: From theory to application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer London Ltd, pp.216, 2013, Advances in Industrial Control, 978-1-4471-5312-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4471-5313-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14499,51 +14499,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood Glucose Regulation for Type 1 Diabetic Patients at Intensive Care Unit via Continuous Sliding-Mode Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14592,209 +14592,209 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucik-Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sliding-Mode Control and Variable-Structure Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 490, Springer International Publishing, pp.385-416, 2023, Studies in Systems, Decision and Control, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-37089-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Super-Twisting Fault-Tolerant Control Based on Dual-Quaternion Formalism for Spacecraft Rendezvous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazmín Zenteno Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Dávila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Workshop on Advanced Control and Diagnosis (ACD 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.257-278, 2022, Lecture Notes in Control and Information Sciences - Proceedings, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85318-1_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Health-Aware Supervisory Control Framework with a Prognostic Decision-Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14813,520 +14813,520 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Diagnostics of Processes and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 313, Springer, Cham, pp.3-16, 2021, Studies in Systems, Decision and Control, 978-3-030-58963-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58964-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbances Observer based Fault Tolerant Control for a Class of Additive Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends on Observer based Controller Design and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Output Tracking of a 3DOF Helicopter via High-Order Sliding Mode Observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Aerospace Guidance, Navigation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.67-80, 2015, Selected Papers of the Third CEAS Specialist Conference on Guidance, Navigation and Control held in Toulouse, Part I, 978-3-319-17517-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17518-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Mode Observers for Fault Estimation in Multisensor Avionics Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Aerospace Guidance, Navigation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.323-342, 2015, Selected Papers of the Third CEAS Specialist Conference on Guidance, Navigation and Control held in Toulouse, Part II, 978-3-319-17517-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17518-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FTC strategy for safe recovery against trimmable horizontal stabilizer failure with guaranteed nominal performance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fault Tolerant Flight Control: A Benchmark Challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.337-361, 2010, Lecture Notes in Control and Information Sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15336,327 +15336,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for detecting a failure on an aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Efimov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Goupil Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US010209162B2. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de détection d'une anomalie sur un aéronef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3007162 (B1). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and system for detecting jamming and/or uncontrolled movement of an aircraft control surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Gheorghe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goupil Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15668,231 +15668,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 9128482. 2015, numéro de dépôt: 14/186,109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for detecting the jamming of an aircraft control surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goupil Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 8755956. 2014, numero de dépôt: 13/671,964</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for detecting a failure on an aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15904,995 +15904,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 06510051. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method And system For Detecting jamming and/or uncontrolled movement of an aircraft control surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US Patent 20,140,236,396. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de détection d'une anomalie sur un aéronef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR20130055665. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and Device for detecting an uncontrolled movement of an aircraft control surface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Cieslak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Leberre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : 20,130,026,287. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method And Device For Detecting An Uncontrolled Movement Of An Aircraft Control Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Gheorghe</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP Patent 2551191 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de détection d'une position anormale d'une gouverne d'aéronef à l'aide d'un test paramétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR20130051502. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and Device for detecting the jamming of an aircraft control surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : United States Patent Application 20130116863. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de détection de l'embarquement d'une gouverne d'aéronef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Gheorghe</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR20110056900. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de détection du blocage d'une gouverne d'aéronef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Gheorghe</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR20110060156. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16902,100 +16902,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE ET SYNTHESE D'UNE ARCHITECTURE COOPERATIVE POUR LA COMMANDE TOLERANTE AUX DEFAUTS - APPLICATION A UN SYSTEME AERONAUTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Sciences et Technologies - Bordeaux I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00178592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17005,105 +17005,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la Commande Tolérante aux Défauts pour la Maitrise des Comportements Transitoires liés à une Accommodation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique. Université de Bordeaux, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02291436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId292"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17250,51 +17250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zequn Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Ding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyi Guo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JAEEEZ.ASENG-5016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561565v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyu Gu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ygorra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cieslak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3385740" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3453088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Franco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor R&#237;os" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ferreira de Loza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cassany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucik-Derigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faur&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lachevre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Ankersen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2023.3256976" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjie Hu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3171327" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104200v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106450" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ol&#231;omendy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pirog" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Puginier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.795225" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebreton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaffredo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3109096" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#236;n Zenteno Torres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Davila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/automation2010001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector R&#237;os" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3046420" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Zenteno-Torres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge D&#225;vila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2021.107050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06237-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996665v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.10.061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.03.058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNQMDL4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Preda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bennani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Falcoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4338" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zolghadri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2695164" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2682031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2017.09.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.03.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cieslak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goupil Philippe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dayre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.07.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leberre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Gheorghe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C032596" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.06.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2465" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FF23CK5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095741v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651814561091" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3157.2014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davila Jorge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cieslak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0226" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.12.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R2G6Z8W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2013.2249417" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913429v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201306317" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2296" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV3QJHN5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.04.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3H95ND7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725744v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.08.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z3GR17-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642785v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2011-01-2803" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476285v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0146" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.133-163" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BXHV9W7L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176192v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Nkaya-Nkaya" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176219v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04732271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cieslak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hallil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Levi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#234;cher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Yu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ossmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Yuan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyuan Cao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024017v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042975v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danxia Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weiser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Biert&#252;mpfel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Pfifer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618005v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Colmenarejo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688282v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ferreira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rios Hector" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814499v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poulletier de Gannes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaitan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658432v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Punta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Verhaegen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157064v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328014v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157045v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328023v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328008v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563067v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonai Rosas-Vilchis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguilar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563053v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908186v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908200v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B Bornat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132751v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186877v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno C. Santos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132888v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-269" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080225v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391669v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852224v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821823v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gonthier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802905v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491173v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491164v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618739v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280450v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306935v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385563v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.09.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304175v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bejarano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250814v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2015.7441032" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172281v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275195v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252225v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250782v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.673" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252220v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172263v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950278v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950287v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787981v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869248v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787966v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717725v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Alcorta Garcia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692404v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681979v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681981v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678397v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577084v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647033v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610244v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620909v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586708v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642792v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526109v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476290v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526099v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550461v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364979v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165051v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165032v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165057v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165040v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5313-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670725v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37089-2_15" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697590v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Zenteno Torres" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85318-1_16" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090065v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58964-6_1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068399v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151209v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151214v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_19" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321968v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056326v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342088v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275318v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275323v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016216v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342092v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Berre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869250v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995895v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796229v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801668v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825668v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617352v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642786v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178592v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02291436v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zequn Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Ding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyi Guo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JAEEEZ.ASENG-5016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyu Gu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cieslak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3453088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ygorra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3385740" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Franco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor R&#237;os" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ferreira de Loza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cassany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucik-Derigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faur&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lachevre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Ankersen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2023.3256976" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjie Hu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3171327" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104200v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106450" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110642" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ol&#231;omendy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pirog" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Puginier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.795225" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebreton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaffredo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3109096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#236;n Zenteno Torres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Davila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/automation2010001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Zenteno-Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge D&#225;vila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2021.107050" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector R&#237;os" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3046420" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06237-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996665v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.10.061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.03.058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNQMDL4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Preda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bennani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Falcoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4338" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zolghadri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2695164" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2017.09.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2682031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.03.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leberre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goupil Philippe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Gheorghe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C032596" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cieslak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dayre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.07.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.06.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2465" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FF23CK5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095741v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651814561091" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3157.2014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davila Jorge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cieslak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0226" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.12.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R2G6Z8W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201306317" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2013.2249417" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2296" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV3QJHN5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.04.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3H95ND7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725744v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.08.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z3GR17-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642785v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2011-01-2803" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476285v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0146" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.133-163" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BXHV9W7L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176192v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Nkaya-Nkaya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176219v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04732271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Yu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ossmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Yuan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyuan Cao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024017v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danxia Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121546v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weiser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Biert&#252;mpfel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Pfifer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Colmenarejo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688282v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ferreira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rios Hector" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poulletier de Gannes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaitan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Punta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Verhaegen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328023v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157045v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328008v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328022v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563067v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonai Rosas-Vilchis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguilar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972043v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563082v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563071v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563053v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908200v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B Bornat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132751v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno C. Santos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132888v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-269" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080225v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391669v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852224v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gonthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802905v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802904v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802901v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491164v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491173v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618739v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306943v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280450v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385563v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.09.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304175v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bejarano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172281v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275195v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250814v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2015.7441032" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.673" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252225v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252220v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172263v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275194v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950278v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950287v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787981v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787966v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869248v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717725v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Alcorta Garcia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692404v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681979v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681981v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678397v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577084v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647033v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610244v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586708v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642792v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526109v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476290v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550461v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364979v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165051v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165032v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165057v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869253v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5313-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670725v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37089-2_15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697590v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Zenteno Torres" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85318-1_16" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090065v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58964-6_1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068399v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151209v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151214v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_19" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321968v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056326v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342088v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275318v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275323v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016216v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342092v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Berre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869250v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995895v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796229v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801668v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825668v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617352v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642786v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178592v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02291436v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>