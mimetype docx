--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -118,425 +118,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Optimization for Multiple UAVs by Considering Constrained Effectiveness and Attitude Coupling Tracking</w:t>
+                <w:t xml:space="preserve">Performance-Guaranteed Attitude Tracking Control for RLV: A Finite-Time PPC Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zequn Liu</w:t>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Zhou</w:t>
+                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He Huang</w:t>
+                <w:t xml:space="preserve">Xiyu Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yixin Ding</w:t>
+                <w:t xml:space="preserve">Stephane Ygorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongyi Guo</w:t>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerospace Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (1), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (4), pp.5024 - 5034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JAEEEZ.ASENG-5016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3385740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245199v1</w:t>
+                <w:t xml:space="preserve">hal-04561565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescribed Performance-Guaranteed Tracking Control: A Switched Positive System Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiyu Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiyu Gu</w:t>
+                <w:t xml:space="preserve">Xinming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, pp.2127-2132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3453088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-Guaranteed Attitude Tracking Control for RLV: A Finite-Time PPC Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Formation Optimization for Multiple UAVs by Considering Constrained Effectiveness and Attitude Coupling Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zequn Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixin Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongyi Guo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (4), pp.5024 - 5034. </w:t>
+              <w:t xml:space="preserve">Journal of Aerospace Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3385740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/JAEEEZ.ASENG-5016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561565v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter identification and state estimation for a diabetic glucose‐insulin model via an adaptive observer</w:t>
               </w:r>
@@ -682,51 +682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lachevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -812,77 +812,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjie Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianguo Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongyi Guo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (4), pp.6047 - 6055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -942,77 +942,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjie Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianguo Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixin Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongyi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 123, pp.106450. </w:t>
@@ -1044,498 +1044,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control for systems with prescribed performance guarantees: An alternative interval theory-based approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the Integration of an Islet-Based Biosensor in Closed-Loop Therapies for Patients With Type 1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+                <w:t xml:space="preserve">Loïc Olçomendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pirog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Puginier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110642⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.795225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814473v1</w:t>
+                <w:t xml:space="preserve">hal-03648913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Integration of an Islet-Based Biosensor in Closed-Loop Therapies for Patients With Type 1 Diabetes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Integrating an Islet-Based Biosensor in the Artificial Pancreas: In Silico Proof-of-Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pirog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jaffredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cassany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Puginier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.795225⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, IEEE Transactions on Biomedical Engineering, 69 (2), pp.899-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2021.3109096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648913v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating an Islet-Based Biosensor in the Artificial Pancreas: In Silico Proof-of-Concept</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lebreton</w:t>
+                <w:t xml:space="preserve">Control for systems with prescribed performance guarantees: An alternative interval theory-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianguo Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Jaffredo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Cassany</w:t>
+                <w:t xml:space="preserve">Zheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, IEEE Transactions on Biomedical Engineering, 69 (2), pp.899-909. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146, pp.110642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2021.3109096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342685v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Mode Control with Application to Fault-Tolerant Control: Assessment and Open Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (1-30), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1569,77 +1569,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 6-DOF sliding mode fault tolerant control solution for in-orbit autonomous rendezvous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazmin Zenteno-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,77 +1846,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust fault accommodation strategy of the reentry vehicle: A disturbance estimate-triggered approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongyi Guo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103, pp.2605-2625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1963,77 +1963,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the synthesis of a sliding-mode-observer-based adaptive fault-tolerant flight control scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongyi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2080,64 +2080,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated guidance and control design for the hypersonic interceptor based on adaptive incremental backstepping technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2209,64 +2209,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust microvibration mitigation and pointing performance analysis for high stability spacecraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2339,77 +2339,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Step Approach for an Enhanced Quadrotor Attitude Estimation via IMU Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2454,343 +2454,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and design of second-order sliding-mode algorithms for quadrotor roll and pitch estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling characterization-based robust attitude control scheme for hypersonic vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianguo Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71 (2), pp.495-512. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (8), pp.6350-6361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2017.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2017.2682031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598881v1</w:t>
+                <w:t xml:space="preserve">hal-01492637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling characterization-based robust attitude control scheme for hypersonic vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis and design of second-order sliding-mode algorithms for quadrotor roll and pitch estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongyi Guo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Zhou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 64 (8), pp.6350-6361. </w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (2), pp.495-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2017.2682031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2017.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492637v1</w:t>
+                <w:t xml:space="preserve">hal-01598881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A H∞/μ solution for microvibration mitigation in satellites: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,51 +2902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goupil Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aircraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53 (3), pp.846-855. </w:t>
@@ -3140,51 +3140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3244,77 +3244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient management of a supervisory fault-tolerant control scheme based on dwell-time conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29, pp.123-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3360,90 +3360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a non-homogeneous differentiator for actuator oscillatory failure case reconstruction in noisy environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3490,64 +3490,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinfinity/H- LPV solutions for fault detection of aircraft actuator faults: Bridging the gap between theory and practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,64 +3620,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault tolerant controller for a class of additive faults: a quasi-continuous high-order sliding mode approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davila Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3718,330 +3718,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvibration Attenuation based on H∞/LPV Theory for High Stability Space Missions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sensor fault diagnosis using a non-homogeneous high-order sliding mode observer with application to a transport aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012026⟩</w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (4), pp.598-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2014.0226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629872v1</w:t>
+                <w:t xml:space="preserve">hal-01095769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor fault diagnosis using a non-homogeneous high-order sliding mode observer with application to a transport aircraft</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microvibration Attenuation based on H∞/LPV Theory for High Stability Space Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (4), pp.598-607. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2014.0226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095769v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-conservative $H_{-} / H_{\infty}$ solution for early and robust fault diagnosis in aircraft control surface servo-loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4107,321 +4107,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection and Isolation of Aircraft Air Data/Inertial system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Berdjag</w:t>
+                <w:t xml:space="preserve">Model-Based Approaches for Fast and Robust Fault Detection in Aircraft Control Surface Servo-loop: From theory to flight tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS Proceedings Series - Advances in AeroSpace Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/eucass/201306317⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (3), pp.20 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCS.2013.2249417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913429v1</w:t>
+                <w:t xml:space="preserve">hal-00801657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Approaches for Fast and Robust Fault Detection in Aircraft Control Surface Servo-loop: From theory to flight tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+                <w:t xml:space="preserve">Fault Detection and Isolation of Aircraft Air Data/Inertial system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Berdjag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (3), pp.20 - 84. </w:t>
+              <w:t xml:space="preserve">EUCASS Proceedings Series - Advances in AeroSpace Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.317-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCS.2013.2249417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/eucass/201306317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801657v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervisory Fault Tolerant Control with Mutual Performance Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (4), pp 251-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4506,51 +4506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (1), pp.180 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4596,51 +4596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault diagnosis and monitoring of oscillatory failure case in aircraft inertial system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Berdjag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4751,51 +4751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4846,64 +4846,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Tolerant Flight Control: From Theory to Piloted Flight Simulator Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4963,51 +4963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la gestion globale des interactions &amp;quot;commande - diagnostic&amp;quot; : Analyse et synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5066,64 +5066,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Active Fault Tolerant Flight Control Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5174,51 +5174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie pour la synthèse de systèmes de commande tolérants aux défauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5248,4580 +5248,4593 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (80)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability under Bounded Variations for Safety in Control Loops with Reinforcement Learning enhancing Fault Accommodation</w:t>
+                <w:t xml:space="preserve">Intermediate Observer-Based Fault Estimation for a Class of Linear Systems with Intermittent Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué Nkaya-Nkaya</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Guoning Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2025, Ayia Napa, Cyprus</w:t>
+              <w:t xml:space="preserve">IEEE European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176192v1</w:t>
+                <w:t xml:space="preserve">hal-05588185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Switching Prescribed Performance Control Approach for Attitude Control of RLVs with Finite-Time Convergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
+                <w:t xml:space="preserve">Reachability under Bounded Variations for Safety in Control Loops with Reinforcement Learning enhancing Fault Accommodation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Nkaya-Nkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongyi Guo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IFAC symposium on Automatic Control in Aerospace (ACA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Aug 2025, Harbin, China</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Ayia Napa, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175391v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Safe Accommodation to Faults in Control Loops via Reinforcement Learning and Reachability under Bounded Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Nkaya-Nkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IEEE International Conference on Robotics, Control and Automation Engineering (RCAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2025, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on a cross-curricular health technology teaching for undergraduate students at the Bordeaux Institute of Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Switching Prescribed Performance Control Approach for Attitude Control of RLVs with Finite-Time Convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Internet Based Control Education IBCE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ghent - Belgique, Belgium</w:t>
+              <w:t xml:space="preserve">23rd IFAC symposium on Automatic Control in Aerospace (ACA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2025, Harbin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732271v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Method for Early and Robust Detection of Oscillatory Failure Cases in Flight Control Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback on a cross-curricular health technology teaching for undergraduate students at the Bordeaux Institute of Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pêcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingfei Yu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (SAFEPROCESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy</w:t>
+              <w:t xml:space="preserve">4th Workshop on Internet Based Control Education IBCE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ghent - Belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562982v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Informed Neural Networks-based Uncertainty Identification and Control for Closed-Loop Attitude Dynamics of Reentry Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Integrated Method for Early and Robust Detection of Oscillatory Failure Cases in Flight Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingfei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruizhe Yuan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Ossmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Control &amp; Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2024, Reykjavík, Iceland</w:t>
+              <w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (SAFEPROCESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564498v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Detection of Oscillatory Failure Case for Fault-Tolerant Flight Control System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Weisheng Chen</w:t>
+                <w:t xml:space="preserve">Physics-Informed Neural Networks-based Uncertainty Identification and Control for Closed-Loop Attitude Dynamics of Reentry Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruizhe Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyuan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongyi Guo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">18th IEEE International Conference on Control &amp; Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024017v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Interval Observer-based Fault Detection for a class of distributed measurement systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danxia Li</w:t>
+                <w:t xml:space="preserve">Early Detection of Oscillatory Failure Case for Fault-Tolerant Flight Control System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingfei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2023, Beijing, China</w:t>
+              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042975v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further results on ”non individualized” closed–loop for T1DM patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Distributed Interval Observer-based Fault Detection for a class of distributed measurement systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danxia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Héctor Ríos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE Conference on Control Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Aug 2023, Bridgetown, Barbados</w:t>
+              <w:t xml:space="preserve">9th IEEE International Conference on Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2023, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121546v1</w:t>
+                <w:t xml:space="preserve">hal-04042975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flight Control Reconfiguration in Oscillatory Failure Case Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Weiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Biertümpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Pfifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A H∞ Control Solution for Space Debris Removal Missions Using Robotic Arms: The ESA e.Deorbit Case</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Further results on ”non individualized” closed–loop for T1DM patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Finn Ankersen</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Ríos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th UKACC International Conference on Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2022, Plymouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2023, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618005v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special IEEE CST session: Output-Feedback Sliding-Mode Controller for Blood Glucose Regulation in Critically Ill Patients affected by Type 1 Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Franco</w:t>
+                <w:t xml:space="preserve">A H∞ Control Solution for Space Debris Removal Missions Using Robotic Arms: The ESA e.Deorbit Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Ferreira</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pablo Colmenarejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Ankersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE Conference on Control Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Trieste, India</w:t>
+              <w:t xml:space="preserve">13th UKACC International Conference on Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2022, Plymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688282v1</w:t>
+                <w:t xml:space="preserve">hal-03618005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous monitoring in-vivo with an islet-based microfluidic biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Puginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pirog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Raoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pirog</w:t>
+                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIABETOLOGIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Stockholm, France. pp.S362-S363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding-Mode Control for On-Orbit Rendezvous with a Fleeing Passive Target on a Circular Capture Trajectory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+                <w:t xml:space="preserve">Special IEEE CST session: Output-Feedback Sliding-Mode Controller for Blood Glucose Regulation in Critically Ill Patients affected by Type 1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Punta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rios Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">6th IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Trieste, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658432v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Reachable Set Techniques for Fault Recoverability Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sliding-Mode Control for On-Orbit Rendezvous with a Fleeing Passive Target on a Circular Capture Trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatole Verhaegen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Finn Ankersen</w:t>
+                <w:t xml:space="preserve">Elisabetta Punta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">30th IEEE Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618006v1</w:t>
+                <w:t xml:space="preserve">hal-03658432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachable Tube Computation of Uncertain LTI Systems using Support Functions</w:t>
+                <w:t xml:space="preserve">A Survey on Reachable Set Techniques for Fault Recoverability Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Verhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Ankersen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anatole Verhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157064v1</w:t>
+                <w:t xml:space="preserve">hal-03618006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Glucose Regulation in Patients with Type 1 Diabetes Mellitus: A Robust MRAC Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reachable Tube Computation of Uncertain LTI Systems using Support Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Ankersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Verhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
+              <w:t xml:space="preserve">IEEE European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328014v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimación Adaptable para un Modelo Insulina-Glucosa</w:t>
+                <w:t xml:space="preserve">Blood Glucose Regulation in Patients with Type 1 Diabetes Mellitus: A Robust MRAC Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cassany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Nacional De Control Automatico (CNCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Ciudad de Guanajuato, México</w:t>
+              <w:t xml:space="preserve">60th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328023v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Control solution for Glycaemia Regulation of Type-1 Diabetes Mellitus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucik-Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust H_{\infty} Control Approach for Blood Glucose Regulation in Type-1 Diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucik-Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Biological and Medical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Sep 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulación de Glucosa en la Sangre en Pacientes con Diabetes Mellitus Tipo 1: Un enfoque MRAC Robusto</w:t>
+                <w:t xml:space="preserve">Estimación Adaptable para un Modelo Insulina-Glucosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Nacional De Control Automatico (CNCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Ciudad de Guanajuato, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328022v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory tracking control for an AutoNOMO vehicle using a decoupling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adonai Rosas-Vilchis</w:t>
+                <w:t xml:space="preserve">Regulación de Glucosa en la Sangre en Pacientes con Diabetes Mellitus Tipo 1: Un enfoque MRAC Robusto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE Mediterranean Conference on Control and Automation (MED'2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France</w:t>
+              <w:t xml:space="preserve">Congreso Nacional De Control Automatico (CNCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Ciudad de Guanajuato, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563067v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulación de Glucosa en la Sangre en Pacientes con Diabetes Mellitus Tipo 1 usando Control por Realimentación de Salida</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
+                <w:t xml:space="preserve">Metzler matrix-based switching control scheme for linear systems with prescribed performance guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianguo Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27º Congreso Argentino Argentino de Control Automático</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972043v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metzler matrix-based switching control scheme for linear systems with prescribed performance guarantees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cooperative fault-tolerant control method for the coupled system based on interaction effect utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zongyi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563082v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cooperative fault-tolerant control method for the coupled system based on interaction effect utilization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regulación de Glucosa en la Sangre en Pacientes con Diabetes Mellitus Tipo 1 usando Control por Realimentación de Salida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">27º Congreso Argentino Argentino de Control Automático</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563071v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Health-Aware Supervisory Control Framework with a Prognostic Decision-Making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Trajectory tracking control for an AutoNOMO vehicle using a decoupling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonai Rosas-Vilchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Diagnostics of Processes and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Zielona Góra, Poland</w:t>
+              <w:t xml:space="preserve">28th IEEE Mediterranean Conference on Control and Automation (MED'2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563053v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to find the balance between teaching activities and theoretical/practical researches: an associate professor feedback of 10 years after his PhD thesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hybrid Health-Aware Supervisory Control Framework with a Prognostic Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk to PhD students and researchers of Northwestern Polytechnical University, Institute of Precision Guidance and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Xi'an, China</w:t>
+              <w:t xml:space="preserve">14th International Conference on Diagnostics of Processes and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Zielona Góra, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908186v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of an artificial pancreas controller: an in silico methodology based on clinically-relevant criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pirog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick B Bornat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucik-Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Super-Twisting Sliding Mode Control in a Backstepping Setup for Rendezvous with a Passive Target</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How to find the balance between teaching activities and theoretical/practical researches: an associate professor feedback of 10 years after his PhD thesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC Symposium on Automatic Control in Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Invited talk to PhD students and researchers of Northwestern Polytechnical University, Institute of Precision Guidance and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132751v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a Supervisory Fault-Hiding Scheme in a Classical Guidance, Navigation and Control Setup: the e.Deorbit mission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Super-Twisting Sliding Mode Control in a Backstepping Setup for Rendezvous with a Passive Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Control and Fault-Tolerant Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">21st IFAC Symposium on Automatic Control in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186877v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sliding Mode Control in a Backstepping Setup for Rendezvous Mission on a Circular Orbit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Assessment of a Supervisory Fault-Hiding Scheme in a Classical Guidance, Navigation and Control Setup: the e.Deorbit mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Colmenarejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno C. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference for Aeronautics and Aerospace Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th IEEE International Conference on Control and Fault-Tolerant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132888v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based fault diagnosis and tolerant control: the ESA’s e. Deorbit mission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Sliding Mode Control in a Backstepping Setup for Rendezvous Mission on a Circular Orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Conference for Aeronautics and Aerospace Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2019-269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080225v1</w:t>
+                <w:t xml:space="preserve">hal-02132888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Super‐Twisting Fault‐Tolerant Control Based on Dual‐Quaternion Formalism for Spacecraft Rendezvous</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based fault diagnosis and tolerant control: the ESA’s e. Deorbit mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Colmenarejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Workshop on Advanced Control and Diagnosis (ACD 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391669v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tracking Backstepping Sliding Mode Control for Spacecraft Rendezvous with a Passive Target</w:t>
+                <w:t xml:space="preserve">A Super‐Twisting Fault‐Tolerant Control Based on Dual‐Quaternion Formalism for Spacecraft Rendezvous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE UKACC International Conference on Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">15th European Workshop on Advanced Control and Diagnosis (ACD 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852224v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Learning Outcomes in Labview for Undergraduate Students with Lego Mindstorms NXT Kit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
+                <w:t xml:space="preserve">A Tracking Backstepping Sliding Mode Control for Spacecraft Rendezvous with a Passive Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SummerSim-SCSC 2018, Society for Modeling and Simulation (SCS) International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12th IEEE UKACC International Conference on Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821823v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of a Prognostic Decision Making in a Fault Tolerant Control Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Improved Learning Outcomes in Labview for Undergraduate Students with Lego Mindstorms NXT Kit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">SummerSim-SCSC 2018, Society for Modeling and Simulation (SCS) International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802905v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Switching Fault-Hiding Mechanism based on Virtual Actuators and Dwell-Time Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Introduction of a Prognostic Decision Making in a Fault Tolerant Control Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802904v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fault tolerant control scheme for the reentry vehicle with reduced control effort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Switching Fault-Hiding Mechanism based on Virtual Actuators and Dwell-Time Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongyi Guo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+              <w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802901v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning theory to practice in model-based FDI: Successful application to new generation Airbus aircraft</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dayre</w:t>
+                <w:t xml:space="preserve">A fault tolerant control scheme for the reentry vehicle with reduced control effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve"> 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491164v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Control Design in a Non-Smooth H_{\inftny} / µ Setting for Spacecraft Microvibration Attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9836,1289 +9849,1267 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International ESA Conference on Guidance, Navigation &amp; Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Space Agency, May 2017, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Compensability Criteria with Application to a Rendezvous Mission Around Mars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jorge Davila</w:t>
+                <w:t xml:space="preserve">Turning theory to practice in model-based FDI: Successful application to new generation Airbus aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goupil Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Advanced Control and Diagnosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Proceedings of the 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618739v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrotor attitude estimation with gyroscope bias reconstruction capabilities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+                <w:t xml:space="preserve">Fault Compensability Criteria with Application to a Rendezvous Mission Around Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Advanced Control and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306942v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault tolerant attitude controller for a class of additive faults via High-Order Sliding Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDRAULIC ACTUATOR FAULT DETECTION AND DIAGNOSIS: A ROBUST PARAMETRIC DECISION TEST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goupil Philippe</w:t>
+                <w:t xml:space="preserve">Quadrotor attitude estimation with gyroscope bias reconstruction capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dayre</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Aerospace Actuation Systems and Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280450v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Second-order Sliding Mode Observer for Quadrotor Attitude Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Chang</w:t>
+                <w:t xml:space="preserve">HYDRAULIC ACTUATOR FAULT DETECTION AND DIAGNOSIS: A ROBUST PARAMETRIC DECISION TEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goupil Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jun Zhou</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
+              <w:t xml:space="preserve">Recent Advances in Aerospace Actuation Systems and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306935v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Three Differentiation Schemes for the Detection of Runaway Faults in Aircraft Control Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Second-order Sliding Mode Observer for Quadrotor Attitude Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dayre</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th IFAC Symposium on Automatic Control in Aerospace,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.09.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01385563v1</w:t>
+                <w:t xml:space="preserve">hal-01306935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fault tolerant controller based on quasi-continuous high-order sliding mode technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparative Study of Three Differentiation Schemes for the Detection of Runaway Faults in Aircraft Control Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Bejarano</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goupil Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 20th IFAC Symposium on Automatic Control in Aerospace,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Sherbrooke, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304175v1</w:t>
+                <w:t xml:space="preserve">hal-01385563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV Control for Multi-harmonic Microvibration Attenuation: Application to High Stability Space Missions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A fault tolerant controller based on quasi-continuous high-order sliding mode technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Bejarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172281v1</w:t>
+                <w:t xml:space="preserve">hal-01304175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode observers for fault estimation in multisensor avionic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">LPV Control for Multi-harmonic Microvibration Attenuation: Application to High Stability Space Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro GNC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tououse, France</w:t>
+              <w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275195v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of sliding mode observers for quadrotor pitch/roll angle estimation via IMU measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sliding mode observers for fault estimation in multisensor avionic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davila Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Research, Education and Development of Unmanned Aerial Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro GNC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tououse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RED-UAS.2015.7441032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01250814v1</w:t>
+                <w:t xml:space="preserve">hal-01275195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal and model-based fault detection for aircraft systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goupil Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11182,64 +11173,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault tolerant controller for a class of additive faults: a quasi-continuous high-order sliding mode approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11280,894 +11271,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvibration Attenuation based on H_inf /LPV Theory for High Stability Space Missions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Design of sliding mode observers for quadrotor pitch/roll angle estimation via IMU measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Workshop on Advanced Control and Diagnosis (ACD 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012026⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Research, Education and Development of Unmanned Aerial Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RED-UAS.2015.7441032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252220v1</w:t>
+                <w:t xml:space="preserve">hal-01250814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV Control for Active Vibration Mitigation in High Stability Space Missions: A Comparative Study</w:t>
+                <w:t xml:space="preserve">Microvibration Attenuation based on H_inf /LPV Theory for High Stability Space Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Falcoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Symposium on Robust Control Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Workshop on Advanced Control and Diagnosis (ACD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, -, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172263v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust output tracking of a 3DOF helicopter via high-order sliding mode observers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">LPV Control for Active Vibration Mitigation in High Stability Space Missions: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leonid Fridman</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Euro GNC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tououse, France</w:t>
+              <w:t xml:space="preserve">8th IFAC Symposium on Robust Control Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bratislava, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275194v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced distinguishability in Supervisory Fault Tolerant Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Robust output tracking of a 3DOF helicopter via high-order sliding mode observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve"> Euro GNC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tououse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950278v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Actuator Lock-in-place Failure Detection in Aircraft Control Surface Servo-loops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Enhanced distinguishability in Supervisory Fault Tolerant Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950287v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of abnormal aircraft control surface positions using a robust parametric test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Method for Actuator Lock-in-place Failure Detection in Aircraft Control Surface Servo-loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd CEAS Specialist Conference on Guidance, Navigation &amp; Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">IFAC World Congress'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787981v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory Failure Case Detection for Aircraft using Non‐Homogeneous Differentiator in Noisy Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of abnormal aircraft control surface positions using a robust parametric test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd CEAS Specialist Conference on Guidance, Navigation &amp; Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787966v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced model-based Fault Detection and Diagnosis for civil aircraft structural design optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12222,713 +12222,739 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Control and Fault Tolerant Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active fault tolerant control with guaranteed global stability: Application to space missions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Oscillatory Failure Case Detection for Aircraft using Non‐Homogeneous Differentiator in Noisy Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Efrain Alcorta Garcia</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Mexico</w:t>
+              <w:t xml:space="preserve">2nd CEAS Specialist Conference on Guidance, Navigation &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717725v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIRBUS EFFORTS TOWARDS ADVANCED FAULT DIAGNOSIS FOR FLIGHT CONTROL SYSTEM ACTUATORS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goupil</w:t>
+                <w:t xml:space="preserve">A LPV approach for early fault detection in aircraft control surfaces servo-loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Recent Advances in Aerospace Actuation Systems and Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Mexico. To appear</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692404v1</w:t>
+                <w:t xml:space="preserve">hal-00681979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LPV approach for early fault detection in aircraft control surfaces servo-loops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
+                <w:t xml:space="preserve">AIRBUS EFFORTS TOWARDS ADVANCED FAULT DIAGNOSIS FOR FLIGHT CONTROL SYSTEM ACTUATORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Mexico. To appear</w:t>
+              <w:t xml:space="preserve">International Conference on Recent Advances in Aerospace Actuation Systems and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681979v1</w:t>
+                <w:t xml:space="preserve">hal-00692404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory Fault Tolerant Control Scheme based on Bumpless scheme and Dwell-time Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Active fault tolerant control with guaranteed global stability: Application to space missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efrain Alcorta Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Mexico. To appear</w:t>
+              <w:t xml:space="preserve">, 2012, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681981v1</w:t>
+                <w:t xml:space="preserve">hal-00717725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INPUT ESTIMATION VIA SLIDING-MODE DIFFERENTIATION FOR EARLY OFC DETECTION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supervisory Fault Tolerant Control Scheme based on Bumpless scheme and Dwell-time Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henry David</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC SAFEPROCESS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Mexico</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Mexico. To appear</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678397v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory fault tolerant control based on dwell-time conditions</w:t>
+                <w:t xml:space="preserve">INPUT ESTIMATION VIA SLIDING-MODE DIFFERENTIATION FOR EARLY OFC DETECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IFAC WC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">IFAC SAFEPROCESS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577084v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hinf/H- approach for Fault Diagnosis in Electrical Aircraft Flight Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12956,635 +12982,635 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Workshop on Advanced Control and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection and Diagnosis in Electrical Aircraft Flight Control System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Supervisory fault tolerant control based on dwell-time conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA conference GNC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, United States. pp.NC</w:t>
+              <w:t xml:space="preserve">Proc. IFAC WC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610244v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-based Solution to Robust and Early Detection of Control Surface Runaways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault Detection and Diagnosis in Electrical Aircraft Flight Control System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE AeroTech Congress &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AIAA conference GNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, United States. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620909v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection and Isolation of aircraft air data/inertial system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Model-based Solution to Robust and Early Detection of Control Surface Runaways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4TH EUROPEAN CONFERENCE FOR AEROSPACE SCIENCES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Russia</w:t>
+              <w:t xml:space="preserve">SAE AeroTech Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586708v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of aircraft control surface faults by dedicated Kalman filtering: runaways and jammings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Workshop on Advanced Control and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory Fault Tolerant Control Via Common Lyapunov Function Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+                <w:t xml:space="preserve">Fault Detection and Isolation of aircraft air data/inertial system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Berdjag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Control and Fault Tolerant Systems Nice, France, October 6-8,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nice, France. pp.582-587</w:t>
+              <w:t xml:space="preserve">4TH EUROPEAN CONFERENCE FOR AEROSPACE SCIENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526099v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection and Isolation for Redundant Aircraft Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Berdjag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13612,729 +13638,824 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Control and Fault Tolerant Systems Nice, France, October 6-8,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nice, France. pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solution for management of fault diagnostic and fault tolerance performances in active FTC schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC Symposium on Automatic Control in Aerospace (ACA'2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based structures to Active Fault Tolerant Control Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supervisory Fault Tolerant Control Via Common Lyapunov Function Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and Fault Tolerant Systems (SysTol'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.NC</w:t>
+              <w:t xml:space="preserve">Conference on Control and Fault Tolerant Systems Nice, France, October 6-8,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nice, France. pp.582-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550461v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Fault Tolerant Control Systems: a Flight Simulator Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Observer-based structures to Active Fault Tolerant Control Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Fault Detection, Supervision and Safety of Technical Processes (SafeProcess 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Spain. A paraître</w:t>
+              <w:t xml:space="preserve">Control and Fault Tolerant Systems (SysTol'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364979v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF AN ON-BOARD FAULT TOLERANT CONTROL STRATEGY WITH APPLICATION TO THE GARTEUR AG16 BENCHMARK</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Design of Fault Tolerant Control Systems: a Flight Simulator Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Automatic Control in Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Symposium on Fault Detection, Supervision and Safety of Technical Processes (SafeProcess 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Spain. A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165051v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A METHODOLOGY FOR THE DESIGN OF ACTIVE FAULT TOLERANT CONTROL SYSTEMS</w:t>
+                <w:t xml:space="preserve">DEVELOPMENT OF AN ON-BOARD FAULT TOLERANT CONTROL STRATEGY WITH APPLICATION TO THE GARTEUR AG16 BENCHMARK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes (SAFEPROCESS'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, China</w:t>
+              <w:t xml:space="preserve">17th IFAC Symposium on Automatic Control in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165032v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthodologie pour la synthèse de systèmes de commande tolérants aux défauts</w:t>
+                <w:t xml:space="preserve">A METHODOLOGY FOR THE DESIGN OF ACTIVE FAULT TOLERANT CONTROL SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes (SAFEPROCESS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165057v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une méthodologie pour la synthèse de systèmes de commande tolérants aux défauts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIFA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Architecture for Active Fault Tolerant Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internationnal Symposium on Control, Communications, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14344,78 +14465,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Diagnosis and Fault-Tolerant Control and Guidance for Aerospace Vehicles: From theory to application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14426,70 +14547,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer London Ltd, pp.216, 2013, Advances in Industrial Control, 978-1-4471-5312-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4471-5313-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14499,51 +14620,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood Glucose Regulation for Type 1 Diabetic Patients at Intensive Care Unit via Continuous Sliding-Mode Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14592,741 +14713,741 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucik-Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sliding-Mode Control and Variable-Structure Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 490, Springer International Publishing, pp.385-416, 2023, Studies in Systems, Decision and Control, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-37089-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Super-Twisting Fault-Tolerant Control Based on Dual-Quaternion Formalism for Spacecraft Rendezvous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazmín Zenteno Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Dávila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Workshop on Advanced Control and Diagnosis (ACD 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.257-278, 2022, Lecture Notes in Control and Information Sciences - Proceedings, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85318-1_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Health-Aware Supervisory Control Framework with a Prognostic Decision-Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucik-Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Diagnostics of Processes and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 313, Springer, Cham, pp.3-16, 2021, Studies in Systems, Decision and Control, 978-3-030-58963-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58964-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbances Observer based Fault Tolerant Control for a Class of Additive Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends on Observer based Controller Design and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Output Tracking of a 3DOF Helicopter via High-Order Sliding Mode Observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Aerospace Guidance, Navigation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.67-80, 2015, Selected Papers of the Third CEAS Specialist Conference on Guidance, Navigation and Control held in Toulouse, Part I, 978-3-319-17517-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17518-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Mode Observers for Fault Estimation in Multisensor Avionics Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Aerospace Guidance, Navigation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.323-342, 2015, Selected Papers of the Third CEAS Specialist Conference on Guidance, Navigation and Control held in Toulouse, Part II, 978-3-319-17517-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17518-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FTC strategy for safe recovery against trimmable horizontal stabilizer failure with guaranteed nominal performance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fault Tolerant Flight Control: A Benchmark Challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.337-361, 2010, Lecture Notes in Control and Information Sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15336,78 +15457,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for detecting a failure on an aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15432,100 +15553,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Goupil Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US010209162B2. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de détection d'une anomalie sur un aéronef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15550,73 +15671,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3007162 (B1). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and system for detecting jamming and/or uncontrolled movement of an aircraft control surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15638,103 +15759,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goupil Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 9128482. 2015, numéro de dépôt: 14/186,109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for detecting the jamming of an aircraft control surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15743,116 +15864,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goupil Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 8755956. 2014, numero de dépôt: 13/671,964</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for detecting a failure on an aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15861,706 +15982,706 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 06510051. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method And system For Detecting jamming and/or uncontrolled movement of an aircraft control surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US Patent 20,140,236,396. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et dispositif de détection d'une anomalie sur un aéronef</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method And Device For Detecting An Uncontrolled Movement Of An Aircraft Control Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR20130055665. 2013</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP Patent 2551191 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869250v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and Device for detecting an uncontrolled movement of an aircraft control surface.</w:t>
+                <w:t xml:space="preserve">Procédé et dispositif de détection d'une position anormale d'une gouverne d'aéronef à l'aide d'un test paramétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patent n° : 20,130,026,287. 2013</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR20130051502. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995895v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method And Device For Detecting An Uncontrolled Movement Of An Aircraft Control Surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédé et dispositif de détection d'une anomalie sur un aéronef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP Patent 2551191 A1. 2013</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR20130055665. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796229v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et dispositif de détection d'une position anormale d'une gouverne d'aéronef à l'aide d'un test paramétrique</w:t>
+                <w:t xml:space="preserve">Method and Device for detecting an uncontrolled movement of an aircraft control surface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goupil</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leberre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR20130051502. 2013</w:t>
+              <w:t xml:space="preserve">Patent n° : 20,130,026,287. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801668v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and Device for detecting the jamming of an aircraft control surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16569,433 +16690,433 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : United States Patent Application 20130116863. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et dispositif de détection de l'embarquement d'une gouverne d'aéronef</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédé et dispositif de détection du blocage d'une gouverne d'aéronef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR20110056900. 2011</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR20110060156. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617352v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et dispositif de détection du blocage d'une gouverne d'aéronef</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédé et dispositif de détection de l'embarquement d'une gouverne d'aéronef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR20110060156. 2011</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR20110056900. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642786v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE ET SYNTHESE D'UNE ARCHITECTURE COOPERATIVE POUR LA COMMANDE TOLERANTE AUX DEFAUTS - APPLICATION A UN SYSTEME AERONAUTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Sciences et Technologies - Bordeaux I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00178592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17005,105 +17126,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la Commande Tolérante aux Défauts pour la Maitrise des Comportements Transitoires liés à une Accommodation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique. Université de Bordeaux, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02291436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId291"/>
+      <w:footerReference w:type="default" r:id="rId293"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17250,51 +17371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zequn Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Ding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyi Guo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JAEEEZ.ASENG-5016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyu Gu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cieslak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3453088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ygorra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3385740" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Franco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor R&#237;os" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ferreira de Loza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cassany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucik-Derigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faur&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lachevre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Ankersen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2023.3256976" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjie Hu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3171327" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104200v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106450" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110642" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ol&#231;omendy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pirog" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Puginier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.795225" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebreton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaffredo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3109096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#236;n Zenteno Torres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Davila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/automation2010001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Zenteno-Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge D&#225;vila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2021.107050" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector R&#237;os" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3046420" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06237-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996665v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.10.061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.03.058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNQMDL4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Preda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bennani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Falcoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4338" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zolghadri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2695164" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2017.09.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2682031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.03.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leberre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goupil Philippe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Gheorghe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C032596" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cieslak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dayre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.07.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.06.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2465" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FF23CK5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095741v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651814561091" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3157.2014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davila Jorge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cieslak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0226" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.12.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R2G6Z8W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201306317" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2013.2249417" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2296" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV3QJHN5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.04.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3H95ND7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725744v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.08.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z3GR17-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642785v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2011-01-2803" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476285v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0146" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.133-163" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BXHV9W7L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176192v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Nkaya-Nkaya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176219v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04732271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Yu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ossmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Yuan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyuan Cao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024017v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danxia Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121546v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weiser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Biert&#252;mpfel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Pfifer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Colmenarejo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688282v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ferreira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rios Hector" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poulletier de Gannes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaitan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Punta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Verhaegen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328023v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157045v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328008v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328022v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563067v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonai Rosas-Vilchis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguilar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972043v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563082v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563071v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563053v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908200v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B Bornat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132751v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno C. Santos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132888v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-269" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080225v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391669v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852224v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gonthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802905v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802904v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802901v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491164v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491173v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618739v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306943v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280450v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385563v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.09.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304175v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bejarano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172281v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275195v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250814v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2015.7441032" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.673" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252225v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252220v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172263v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275194v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950278v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950287v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787981v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787966v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869248v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717725v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Alcorta Garcia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692404v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681979v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681981v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678397v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577084v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647033v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610244v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586708v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642792v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526109v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476290v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550461v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364979v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165051v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165032v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165057v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869253v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5313-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670725v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37089-2_15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697590v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Zenteno Torres" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85318-1_16" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090065v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58964-6_1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068399v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151209v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151214v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_19" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321968v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056326v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342088v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275318v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275323v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016216v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342092v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Berre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869250v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995895v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796229v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801668v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825668v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617352v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642786v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178592v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02291436v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyi Guo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyu Gu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ygorra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cieslak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3385740" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3453088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zequn Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Ding" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JAEEEZ.ASENG-5016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Franco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor R&#237;os" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ferreira de Loza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cassany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucik-Derigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faur&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lachevre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Ankersen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2023.3256976" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjie Hu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3171327" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104200v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106450" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ol&#231;omendy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pirog" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Puginier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.795225" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebreton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaffredo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3109096" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#236;n Zenteno Torres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Davila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/automation2010001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Zenteno-Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge D&#225;vila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2021.107050" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector R&#237;os" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3046420" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06237-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996665v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.10.061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.03.058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNQMDL4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Preda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bennani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Falcoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4338" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zolghadri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2695164" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2682031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2017.09.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.03.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leberre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goupil Philippe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Gheorghe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C032596" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cieslak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dayre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.07.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.06.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2465" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FF23CK5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095741v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651814561091" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3157.2014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davila Jorge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0226" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629872v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cieslak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.12.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R2G6Z8W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2013.2249417" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913429v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201306317" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2296" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV3QJHN5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.04.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3H95ND7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725744v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.08.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z3GR17-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642785v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2011-01-2803" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476285v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0146" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.133-163" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BXHV9W7L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588185v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoning Ji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Nkaya-Nkaya" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176219v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175391v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04732271v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562982v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Yu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ossmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564498v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Yuan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyuan Cao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024017v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042975v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danxia Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weiser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Biert&#252;mpfel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Pfifer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618005v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Colmenarejo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814499v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poulletier de Gannes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaitan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ferreira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rios Hector" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658432v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Punta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Verhaegen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328014v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157045v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328008v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328023v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328022v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563071v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563067v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonai Rosas-Vilchis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguilar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908200v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B Bornat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132751v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186877v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branco" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno C. Santos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132888v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-269" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080225v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391669v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gonthier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802905v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491173v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491164v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618739v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306942v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306935v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385563v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.09.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304175v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bejarano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172281v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275195v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.673" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252225v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250814v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2015.7441032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172263v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950278v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787981v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787966v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681979v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692404v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717725v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Alcorta Garcia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681981v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678397v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647033v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577084v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610244v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620909v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642792v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586708v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526109v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526099v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550461v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364979v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165051v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165032v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165057v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165040v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869253v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5313-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670725v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37089-2_15" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697590v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Zenteno Torres" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85318-1_16" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090065v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58964-6_1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068399v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151209v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151214v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_19" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321968v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342088v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275318v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275323v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016216v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342092v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Berre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796229v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801668v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869250v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995895v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825668v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642786v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617352v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178592v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02291436v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>