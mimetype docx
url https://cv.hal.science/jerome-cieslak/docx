--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1563,291 +1563,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 6-DOF sliding mode fault tolerant control solution for in-orbit autonomous rendezvous</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
+                <w:t xml:space="preserve">Output-Feedback Sliding-Mode Controller for Blood Glucose Regulation in Critically Ill Patients Affected by Type 1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jazmin Zenteno-Torres</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hector Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2021.107050⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (6), pp.2704-2711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2020.3046420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342621v1</w:t>
+                <w:t xml:space="preserve">hal-03109830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output-Feedback Sliding-Mode Controller for Blood Glucose Regulation in Critically Ill Patients Affected by Type 1 Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Franco</w:t>
+                <w:t xml:space="preserve">A 6-DOF sliding mode fault tolerant control solution for in-orbit autonomous rendezvous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazmin Zenteno-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Ríos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorge Dávila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (6), pp.2704-2711. </w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.107050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2020.3046420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2021.107050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109830v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust fault accommodation strategy of the reentry vehicle: A disturbance estimate-triggered approach</w:t>
               </w:r>
@@ -3718,287 +3718,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor fault diagnosis using a non-homogeneous high-order sliding mode observer with application to a transport aircraft</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+                <w:t xml:space="preserve">Microvibration Attenuation based on H∞/LPV Theory for High Stability Space Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2014.0226⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095769v1</w:t>
+                <w:t xml:space="preserve">hal-01629872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvibration Attenuation based on H∞/LPV Theory for High Stability Space Missions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Cieslak</w:t>
+                <w:t xml:space="preserve">Sensor fault diagnosis using a non-homogeneous high-order sliding mode observer with application to a transport aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (4), pp.598-607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2014.0226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629872v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-conservative $H_{-} / H_{\infty}$ solution for early and robust fault diagnosis in aircraft control surface servo-loops</w:t>
               </w:r>
@@ -4364,51 +4364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervisory Fault Tolerant Control with Mutual Performance Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4846,51 +4846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Tolerant Flight Control: From Theory to Piloted Flight Simulator Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5066,51 +5066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Active Fault Tolerant Flight Control Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5248,2606 +5248,2572 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate Observer-Based Fault Estimation for a Class of Linear Systems with Intermittent Measurement</w:t>
+                <w:t xml:space="preserve">Black-Box Model Identification of Patients with Type 1 Diabetes for Short-Term Glucose Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoning Ji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jing Chang</w:t>
+                <w:t xml:space="preserve">Mohamed Abdeldjalil Maziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo S. Rivadeneira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2026, Reykjavík, Iceland</w:t>
+              <w:t xml:space="preserve">Congrés Annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05588185v1</w:t>
+                <w:t xml:space="preserve">hal-05611476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability under Bounded Variations for Safety in Control Loops with Reinforcement Learning enhancing Fault Accommodation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Safe Fault Accommodation via Constrained Reinforcement Learning and Zonotopic Reachability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Nkaya-Nkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2025, Ayia Napa, Cyprus</w:t>
+              <w:t xml:space="preserve">Congrés Annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176192v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Safe Accommodation to Faults in Control Loops via Reinforcement Learning and Reachability under Bounded Variations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jing Chang</w:t>
+                <w:t xml:space="preserve">Toward an Augmented Target-Controlled Infusion System for an Automated Anesthesia with Hypnosis and Analgesia Objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo S. Rivadeneira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Robotics, Control and Automation Engineering (RCAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2025, Xi'an, China</w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Control, Decision and Information Technologies (CODIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2026, Bari, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176219v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Switching Prescribed Performance Control Approach for Attitude Control of RLVs with Finite-Time Convergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermediate Observer-Based Fault Estimation for a Class of Linear Systems with Intermittent Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoning Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IFAC symposium on Automatic Control in Aerospace (ACA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Aug 2025, Harbin, China</w:t>
+              <w:t xml:space="preserve">IEEE European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175391v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on a cross-curricular health technology teaching for undergraduate students at the Bordeaux Institute of Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A switched structured-H∞/IQC closed-loop for adult T1DM patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pêcher</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Renaud</w:t>
+                <w:t xml:space="preserve">Bogdan Catargi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo S. Rivadeneira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Internet Based Control Education IBCE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ghent - Belgique, Belgium</w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Control, Decision and Information Technologies (CODIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2026, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732271v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Method for Early and Robust Detection of Oscillatory Failure Cases in Flight Control Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Weisheng Chen</w:t>
+                <w:t xml:space="preserve">Reachability under Bounded Variations for Safety in Control Loops with Reinforcement Learning enhancing Fault Accommodation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Nkaya-Nkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ossmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (SAFEPROCESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Ayia Napa, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562982v1</w:t>
+                <w:t xml:space="preserve">hal-05176192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Informed Neural Networks-based Uncertainty Identification and Control for Closed-Loop Attitude Dynamics of Reentry Vehicles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henry David</w:t>
+                <w:t xml:space="preserve">Toward a Safe Accommodation to Faults in Control Loops via Reinforcement Learning and Reachability under Bounded Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Nkaya-Nkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Control &amp; Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2024, Reykjavík, Iceland</w:t>
+              <w:t xml:space="preserve">8th IEEE International Conference on Robotics, Control and Automation Engineering (RCAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564498v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Detection of Oscillatory Failure Case for Fault-Tolerant Flight Control System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jingfei Yu</w:t>
+                <w:t xml:space="preserve">A Switching Prescribed Performance Control Approach for Attitude Control of RLVs with Finite-Time Convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">23rd IFAC symposium on Automatic Control in Aerospace (ACA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2025, Harbin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024017v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Interval Observer-based Fault Detection for a class of distributed measurement systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feedback on a cross-curricular health technology teaching for undergraduate students at the Bordeaux Institute of Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pêcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2023, Beijing, China</w:t>
+              <w:t xml:space="preserve">4th Workshop on Internet Based Control Education IBCE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ghent - Belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042975v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight Control Reconfiguration in Oscillatory Failure Case Scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">An Integrated Method for Early and Robust Detection of Oscillatory Failure Cases in Flight Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingfei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ossmann</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (SAFEPROCESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023996v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further results on ”non individualized” closed–loop for T1DM patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
+                <w:t xml:space="preserve">Physics-Informed Neural Networks-based Uncertainty Identification and Control for Closed-Loop Attitude Dynamics of Reentry Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruizhe Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyuan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE Conference on Control Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Aug 2023, Bridgetown, Barbados</w:t>
+              <w:t xml:space="preserve">18th IEEE International Conference on Control &amp; Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121546v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A H∞ Control Solution for Space Debris Removal Missions Using Robotic Arms: The ESA e.Deorbit Case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
+                <w:t xml:space="preserve">Early Detection of Oscillatory Failure Case for Fault-Tolerant Flight Control System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingfei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Finn Ankersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th UKACC International Conference on Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2022, Plymouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618005v1</w:t>
+                <w:t xml:space="preserve">hal-04024017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous monitoring in-vivo with an islet-based microfluidic biosensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Interval Observer-based Fault Detection for a class of distributed measurement systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danxia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIABETOLOGIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Stockholm, France. pp.S362-S363</w:t>
+              <w:t xml:space="preserve">9th IEEE International Conference on Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2023, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814499v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special IEEE CST session: Output-Feedback Sliding-Mode Controller for Blood Glucose Regulation in Critically Ill Patients affected by Type 1 Diabetes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flight Control Reconfiguration in Oscillatory Failure Case Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Weiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Biertümpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Pfifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE Conference on Control Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Trieste, India</w:t>
+              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688282v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding-Mode Control for On-Orbit Rendezvous with a Fleeing Passive Target on a Circular Capture Trajectory</w:t>
+                <w:t xml:space="preserve">Further results on ”non individualized” closed–loop for T1DM patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Punta</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Ríos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">7th IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2023, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658432v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Reachable Set Techniques for Fault Recoverability Assessment</w:t>
+                <w:t xml:space="preserve">A H∞ Control Solution for Space Debris Removal Missions Using Robotic Arms: The ESA e.Deorbit Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anatole Verhaegen</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Colmenarejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Ankersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">13th UKACC International Conference on Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2022, Plymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618006v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachable Tube Computation of Uncertain LTI Systems using Support Functions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Finn Ankersen</w:t>
+                <w:t xml:space="preserve">Continuous monitoring in-vivo with an islet-based microfluidic biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Puginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pirog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatole Verhaegen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Poulletier de Gannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">DIABETOLOGIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Stockholm, France. pp.S362-S363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157064v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Glucose Regulation in Patients with Type 1 Diabetes Mellitus: A Robust MRAC Approach</w:t>
+                <w:t xml:space="preserve">Special IEEE CST session: Output-Feedback Sliding-Mode Controller for Blood Glucose Regulation in Critically Ill Patients affected by Type 1 Diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rios Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
+              <w:t xml:space="preserve">6th IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Trieste, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328014v1</w:t>
+                <w:t xml:space="preserve">hal-03688282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Control solution for Glycaemia Regulation of Type-1 Diabetes Mellitus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
+                <w:t xml:space="preserve">Sliding-Mode Control for On-Orbit Rendezvous with a Fleeing Passive Target on a Circular Capture Trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Punta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">30th IEEE Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157045v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust H_{\infty} Control Approach for Blood Glucose Regulation in Type-1 Diabetes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
+                <w:t xml:space="preserve">A Survey on Reachable Set Techniques for Fault Recoverability Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Verhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Ankersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Biological and Medical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Sep 2021, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328008v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimación Adaptable para un Modelo Insulina-Glucosa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reachable Tube Computation of Uncertain LTI Systems using Support Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Ankersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Verhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Nacional De Control Automatico (CNCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Ciudad de Guanajuato, México</w:t>
+              <w:t xml:space="preserve">IEEE European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328023v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulación de Glucosa en la Sangre en Pacientes con Diabetes Mellitus Tipo 1: Un enfoque MRAC Robusto</w:t>
+                <w:t xml:space="preserve">Blood Glucose Regulation in Patients with Type 1 Diabetes Mellitus: A Robust MRAC Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Ríos</w:t>
@@ -7882,1344 +7848,1369 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Nacional De Control Automatico (CNCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Ciudad de Guanajuato, México</w:t>
+              <w:t xml:space="preserve">60th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328022v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metzler matrix-based switching control scheme for linear systems with prescribed performance guarantees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zongyi Guo</w:t>
+                <w:t xml:space="preserve">A Robust Control solution for Glycaemia Regulation of Type-1 Diabetes Mellitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IEEE European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563082v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cooperative fault-tolerant control method for the coupled system based on interaction effect utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Chang</w:t>
+                <w:t xml:space="preserve">A Robust H_{\infty} Control Approach for Blood Glucose Regulation in Type-1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">11th IFAC Symposium on Biological and Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Sep 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563071v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulación de Glucosa en la Sangre en Pacientes con Diabetes Mellitus Tipo 1 usando Control por Realimentación de Salida</w:t>
+                <w:t xml:space="preserve">Estimación Adaptable para un Modelo Insulina-Glucosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hector Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucik-Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27º Congreso Argentino Argentino de Control Automático</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Congreso Nacional De Control Automatico (CNCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Ciudad de Guanajuato, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972043v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory tracking control for an AutoNOMO vehicle using a decoupling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adonai Rosas-Vilchis</w:t>
+                <w:t xml:space="preserve">Regulación de Glucosa en la Sangre en Pacientes con Diabetes Mellitus Tipo 1: Un enfoque MRAC Robusto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE Mediterranean Conference on Control and Automation (MED'2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France</w:t>
+              <w:t xml:space="preserve">Congreso Nacional De Control Automatico (CNCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Ciudad de Guanajuato, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563067v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Health-Aware Supervisory Control Framework with a Prognostic Decision-Making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metzler matrix-based switching control scheme for linear systems with prescribed performance guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianguo Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Diagnostics of Processes and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Zielona Góra, Poland</w:t>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563053v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of an artificial pancreas controller: an in silico methodology based on clinically-relevant criteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick B Bornat</w:t>
+                <w:t xml:space="preserve">A cooperative fault-tolerant control method for the coupled system based on interaction effect utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908200v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to find the balance between teaching activities and theoretical/practical researches: an associate professor feedback of 10 years after his PhD thesis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regulación de Glucosa en la Sangre en Pacientes con Diabetes Mellitus Tipo 1 usando Control por Realimentación de Salida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk to PhD students and researchers of Northwestern Polytechnical University, Institute of Precision Guidance and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Xi'an, China</w:t>
+              <w:t xml:space="preserve">27º Congreso Argentino Argentino de Control Automático</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908186v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Super-Twisting Sliding Mode Control in a Backstepping Setup for Rendezvous with a Passive Target</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
+                <w:t xml:space="preserve">Trajectory tracking control for an AutoNOMO vehicle using a decoupling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonai Rosas-Vilchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC Symposium on Automatic Control in Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">28th IEEE Mediterranean Conference on Control and Automation (MED'2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132751v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a Supervisory Fault-Hiding Scheme in a Classical Guidance, Navigation and Control Setup: the e.Deorbit mission</w:t>
+                <w:t xml:space="preserve">Hybrid Health-Aware Supervisory Control Framework with a Prognostic Decision-Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Control and Fault-Tolerant Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">14th International Conference on Diagnostics of Processes and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Zielona Góra, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186877v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sliding Mode Control in a Backstepping Setup for Rendezvous Mission on a Circular Orbit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to find the balance between teaching activities and theoretical/practical researches: an associate professor feedback of 10 years after his PhD thesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference for Aeronautics and Aerospace Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Invited talk to PhD students and researchers of Northwestern Polytechnical University, Institute of Precision Guidance and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Xi'an, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13009/EUCASS2019-269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02132888v1</w:t>
+                <w:t xml:space="preserve">hal-02908186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based fault diagnosis and tolerant control: the ESA’s e. Deorbit mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
+                <w:t xml:space="preserve">Tuning of an artificial pancreas controller: an in silico methodology based on clinically-relevant criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Olçomendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pirog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick B Bornat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Branco</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">42nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080225v1</w:t>
+                <w:t xml:space="preserve">hal-02908200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Super‐Twisting Fault‐Tolerant Control Based on Dual‐Quaternion Formalism for Spacecraft Rendezvous</w:t>
+                <w:t xml:space="preserve">A Super-Twisting Sliding Mode Control in a Backstepping Setup for Rendezvous with a Passive Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
@@ -9237,5152 +9228,5627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Workshop on Advanced Control and Diagnosis (ACD 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">21st IFAC Symposium on Automatic Control in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391669v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tracking Backstepping Sliding Mode Control for Spacecraft Rendezvous with a Passive Target</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+                <w:t xml:space="preserve">Assessment of a Supervisory Fault-Hiding Scheme in a Classical Guidance, Navigation and Control Setup: the e.Deorbit mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Colmenarejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno C. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE UKACC International Conference on Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th IEEE International Conference on Control and Fault-Tolerant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852224v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Learning Outcomes in Labview for Undergraduate Students with Lego Mindstorms NXT Kit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Michel</w:t>
+                <w:t xml:space="preserve">A Sliding Mode Control in a Backstepping Setup for Rendezvous Mission on a Circular Orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SummerSim-SCSC 2018, Society for Modeling and Simulation (SCS) International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Conference for Aeronautics and Aerospace Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2019-269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821823v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of a Prognostic Decision Making in a Fault Tolerant Control Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based fault diagnosis and tolerant control: the ESA’s e. Deorbit mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Colmenarejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802905v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Switching Fault-Hiding Mechanism based on Virtual Actuators and Dwell-Time Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Super‐Twisting Fault‐Tolerant Control Based on Dual‐Quaternion Formalism for Spacecraft Rendezvous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">15th European Workshop on Advanced Control and Diagnosis (ACD 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802904v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fault tolerant control scheme for the reentry vehicle with reduced control effort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+                <w:t xml:space="preserve">A Tracking Backstepping Sliding Mode Control for Spacecraft Rendezvous with a Passive Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">12th IEEE UKACC International Conference on Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802901v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control Design in a Non-Smooth H_{\inftny} / µ Setting for Spacecraft Microvibration Attenuation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Preda</w:t>
+                <w:t xml:space="preserve">Improved Learning Outcomes in Labview for Undergraduate Students with Lego Mindstorms NXT Kit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International ESA Conference on Guidance, Navigation &amp; Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Space Agency, May 2017, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">SummerSim-SCSC 2018, Society for Modeling and Simulation (SCS) International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491173v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning theory to practice in model-based FDI: Successful application to new generation Airbus aircraft</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dayre</w:t>
+                <w:t xml:space="preserve">Introduction of a Prognostic Decision Making in a Fault Tolerant Control Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucik-Derigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491164v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Compensability Criteria with Application to a Rendezvous Mission Around Mars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Switching Fault-Hiding Mechanism based on Virtual Actuators and Dwell-Time Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Advanced Control and Diagnosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618739v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault tolerant attitude controller for a class of additive faults via High-Order Sliding Modes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
+                <w:t xml:space="preserve">A fault tolerant control scheme for the reentry vehicle with reduced control effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve"> 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306943v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrotor attitude estimation with gyroscope bias reconstruction capabilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jun Zhou</w:t>
+                <w:t xml:space="preserve">Robust Control Design in a Non-Smooth H_{\inftny} / µ Setting for Spacecraft Microvibration Attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">10th International ESA Conference on Guidance, Navigation &amp; Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency, May 2017, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306942v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDRAULIC ACTUATOR FAULT DETECTION AND DIAGNOSIS: A ROBUST PARAMETRIC DECISION TEST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turning theory to practice in model-based FDI: Successful application to new generation Airbus aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goupil Philippe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Aerospace Actuation Systems and Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280450v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Second-order Sliding Mode Observer for Quadrotor Attitude Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+                <w:t xml:space="preserve">Fault Compensability Criteria with Application to a Rendezvous Mission Around Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazmìn Zenteno Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Advanced Control and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306935v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Three Differentiation Schemes for the Detection of Runaway Faults in Aircraft Control Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault tolerant attitude controller for a class of additive faults via High-Order Sliding Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dayre</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th IFAC Symposium on Automatic Control in Aerospace,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385563v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fault tolerant controller based on quasi-continuous high-order sliding mode technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quadrotor attitude estimation with gyroscope bias reconstruction capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Bejarano</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2016, Boston, United States</w:t>
+              <w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304175v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV Control for Multi-harmonic Microvibration Attenuation: Application to High Stability Space Missions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
+                <w:t xml:space="preserve">HYDRAULIC ACTUATOR FAULT DETECTION AND DIAGNOSIS: A ROBUST PARAMETRIC DECISION TEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goupil Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Recent Advances in Aerospace Actuation Systems and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172281v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode observers for fault estimation in multisensor avionic systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Davila Jorge</w:t>
+                <w:t xml:space="preserve">Adaptive Second-order Sliding Mode Observer for Quadrotor Attitude Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro GNC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tououse, France</w:t>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275195v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal and model-based fault detection for aircraft systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study of Three Differentiation Schemes for the Detection of Runaway Faults in Aircraft Control Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goupil Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preprints, 9th IFAC Symposium on Fault Detection, Supervision and</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.673⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 20th IFAC Symposium on Automatic Control in Aerospace,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Sherbrooke, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250782v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault tolerant controller for a class of additive faults: a quasi-continuous high-order sliding mode approach</w:t>
+                <w:t xml:space="preserve">A fault tolerant controller based on quasi-continuous high-order sliding mode technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Bejarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Workshop on Advanced Control and Diagnosis (ACD 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2016, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252225v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of sliding mode observers for quadrotor pitch/roll angle estimation via IMU measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Chang</w:t>
+                <w:t xml:space="preserve">LPV Control for Multi-harmonic Microvibration Attenuation: Application to High Stability Space Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jun Zhou</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Research, Education and Development of Unmanned Aerial Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250814v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvibration Attenuation based on H_inf /LPV Theory for High Stability Space Missions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sliding mode observers for fault estimation in multisensor avionic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davila Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Workshop on Advanced Control and Diagnosis (ACD 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euro GNC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tououse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252220v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV Control for Active Vibration Mitigation in High Stability Space Missions: A Comparative Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+                <w:t xml:space="preserve">Signal and model-based fault detection for aircraft systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goupil Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Symposium on Robust Control Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preprints, 9th IFAC Symposium on Fault Detection, Supervision and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172263v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust output tracking of a 3DOF helicopter via high-order sliding mode observers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Ferreira</w:t>
+                <w:t xml:space="preserve">Fault tolerant controller for a class of additive faults: a quasi-continuous high-order sliding mode approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Euro GNC 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Workshop on Advanced Control and Diagnosis (ACD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, -, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275194v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced distinguishability in Supervisory Fault Tolerant Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of sliding mode observers for quadrotor pitch/roll angle estimation via IMU measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Research, Education and Development of Unmanned Aerial Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RED-UAS.2015.7441032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950278v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Actuator Lock-in-place Failure Detection in Aircraft Control Surface Servo-loops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microvibration Attenuation based on H_inf /LPV Theory for High Stability Space Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Workshop on Advanced Control and Diagnosis (ACD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, -, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950287v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of abnormal aircraft control surface positions using a robust parametric test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+                <w:t xml:space="preserve">LPV Control for Active Vibration Mitigation in High Stability Space Missions: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd CEAS Specialist Conference on Guidance, Navigation &amp; Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">8th IFAC Symposium on Robust Control Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bratislava, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787981v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced model-based Fault Detection and Diagnosis for civil aircraft structural design optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goupil</w:t>
+                <w:t xml:space="preserve">Robust output tracking of a 3DOF helicopter via high-order sliding mode observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dayre</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Control and Fault Tolerant Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nice, France</w:t>
+              <w:t xml:space="preserve"> Euro GNC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tououse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869248v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory Failure Case Detection for Aircraft using Non‐Homogeneous Differentiator in Noisy Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+                <w:t xml:space="preserve">Enhanced distinguishability in Supervisory Fault Tolerant Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd CEAS Specialist Conference on Guidance, Navigation &amp; Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">IFAC World Congress'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787966v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LPV approach for early fault detection in aircraft control surfaces servo-loops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
+                <w:t xml:space="preserve">A Method for Actuator Lock-in-place Failure Detection in Aircraft Control Surface Servo-loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Mexico. To appear</w:t>
+              <w:t xml:space="preserve">IFAC World Congress'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681979v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIRBUS EFFORTS TOWARDS ADVANCED FAULT DIAGNOSIS FOR FLIGHT CONTROL SYSTEM ACTUATORS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of abnormal aircraft control surface positions using a robust parametric test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Recent Advances in Aerospace Actuation Systems and Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2nd CEAS Specialist Conference on Guidance, Navigation &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692404v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active fault tolerant control with guaranteed global stability: Application to space missions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Efrain Alcorta Garcia</w:t>
+                <w:t xml:space="preserve">Advanced model-based Fault Detection and Diagnosis for civil aircraft structural design optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Mexico</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Control and Fault Tolerant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717725v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory Fault Tolerant Control Scheme based on Bumpless scheme and Dwell-time Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Cieslak</w:t>
+                <w:t xml:space="preserve">Oscillatory Failure Case Detection for Aircraft using Non‐Homogeneous Differentiator in Noisy Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Mexico. To appear</w:t>
+              <w:t xml:space="preserve">2nd CEAS Specialist Conference on Guidance, Navigation &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681981v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INPUT ESTIMATION VIA SLIDING-MODE DIFFERENTIATION FOR EARLY OFC DETECTION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A LPV approach for early fault detection in aircraft control surfaces servo-loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henry David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC SAFEPROCESS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Mexico</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Mexico. To appear</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678397v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hinf/H- approach for Fault Diagnosis in Electrical Aircraft Flight Control Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
+                <w:t xml:space="preserve">AIRBUS EFFORTS TOWARDS ADVANCED FAULT DIAGNOSIS FOR FLIGHT CONTROL SYSTEM ACTUATORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Workshop on Advanced Control and Diagnosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">International Conference on Recent Advances in Aerospace Actuation Systems and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647033v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory fault tolerant control based on dwell-time conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active fault tolerant control with guaranteed global stability: Application to space missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efrain Alcorta Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IFAC WC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577084v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection and Diagnosis in Electrical Aircraft Flight Control System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supervisory Fault Tolerant Control Scheme based on Bumpless scheme and Dwell-time Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA conference GNC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, United States. pp.NC</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Mexico. To appear</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610244v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-based Solution to Robust and Early Detection of Control Surface Runaways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INPUT ESTIMATION VIA SLIDING-MODE DIFFERENTIATION FOR EARLY OFC DETECTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE AeroTech Congress &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IFAC SAFEPROCESS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620909v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection of aircraft control surface faults by dedicated Kalman filtering: runaways and jammings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+                <w:t xml:space="preserve">A Hinf/H- approach for Fault Diagnosis in Electrical Aircraft Flight Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Workshop on Advanced Control and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642792v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection and Isolation of aircraft air data/inertial system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+                <w:t xml:space="preserve">Supervisory fault tolerant control based on dwell-time conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4TH EUROPEAN CONFERENCE FOR AEROSPACE SCIENCES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Russia</w:t>
+              <w:t xml:space="preserve">Proc. IFAC WC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586708v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection and Isolation for Redundant Aircraft Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Berdjag</w:t>
+                <w:t xml:space="preserve">Fault Detection and Diagnosis in Electrical Aircraft Flight Control System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goupil</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Control and Fault Tolerant Systems Nice, France, October 6-8,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nice, France. pp.137-142</w:t>
+              <w:t xml:space="preserve">AIAA conference GNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, United States. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526109v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution for management of fault diagnostic and fault tolerance performances in active FTC schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Cieslak</w:t>
+                <w:t xml:space="preserve">A Model-based Solution to Robust and Early Detection of Control Surface Runaways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Symposium on Automatic Control in Aerospace (ACA'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Japan</w:t>
+              <w:t xml:space="preserve">SAE AeroTech Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476290v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory Fault Tolerant Control Via Common Lyapunov Function Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+                <w:t xml:space="preserve">Fault Detection and Isolation of aircraft air data/inertial system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Berdjag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Control and Fault Tolerant Systems Nice, France, October 6-8,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nice, France. pp.582-587</w:t>
+              <w:t xml:space="preserve">4TH EUROPEAN CONFERENCE FOR AEROSPACE SCIENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526099v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based structures to Active Fault Tolerant Control Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+                <w:t xml:space="preserve">Early detection of aircraft control surface faults by dedicated Kalman filtering: runaways and jammings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and Fault Tolerant Systems (SysTol'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.NC</w:t>
+              <w:t xml:space="preserve">9th European Workshop on Advanced Control and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550461v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Fault Tolerant Control Systems: a Flight Simulator Experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Henry</w:t>
+                <w:t xml:space="preserve">Fault Detection and Isolation for Redundant Aircraft Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Berdjag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Fault Detection, Supervision and Safety of Technical Processes (SafeProcess 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Spain. A paraître</w:t>
+              <w:t xml:space="preserve">Conference on Control and Fault Tolerant Systems Nice, France, October 6-8,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nice, France. pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364979v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF AN ON-BOARD FAULT TOLERANT CONTROL STRATEGY WITH APPLICATION TO THE GARTEUR AG16 BENCHMARK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+                <w:t xml:space="preserve">A solution for management of fault diagnostic and fault tolerance performances in active FTC schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Automatic Control in Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th IFAC Symposium on Automatic Control in Aerospace (ACA'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165051v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A METHODOLOGY FOR THE DESIGN OF ACTIVE FAULT TOLERANT CONTROL SYSTEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supervisory Fault Tolerant Control Via Common Lyapunov Function Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes (SAFEPROCESS'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, China</w:t>
+              <w:t xml:space="preserve">Conference on Control and Fault Tolerant Systems Nice, France, October 6-8,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nice, France. pp.582-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165032v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthodologie pour la synthèse de systèmes de commande tolérants aux défauts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+                <w:t xml:space="preserve">Observer-based structures to Active Fault Tolerant Control Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Control and Fault Tolerant Systems (SysTol'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165057v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of Fault Tolerant Control Systems: a Flight Simulator Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on Fault Detection, Supervision and Safety of Technical Processes (SafeProcess 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Spain. A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEVELOPMENT OF AN ON-BOARD FAULT TOLERANT CONTROL STRATEGY WITH APPLICATION TO THE GARTEUR AG16 BENCHMARK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th IFAC Symposium on Automatic Control in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A METHODOLOGY FOR THE DESIGN OF ACTIVE FAULT TOLERANT CONTROL SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes (SAFEPROCESS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthodologie pour la synthèse de systèmes de commande tolérants aux défauts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIFA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Architecture for Active Fault Tolerant Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14411,51 +14877,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internationnal Symposium on Control, Communications, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14465,51 +14931,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Diagnosis and Fault-Tolerant Control and Guidance for Aerospace Vehicles: From theory to application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14547,70 +15013,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer London Ltd, pp.216, 2013, Advances in Industrial Control, 978-1-4471-5312-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4471-5313-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14620,51 +15086,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood Glucose Regulation for Type 1 Diabetic Patients at Intensive Care Unit via Continuous Sliding-Mode Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14713,209 +15179,209 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucik-Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sliding-Mode Control and Variable-Structure Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 490, Springer International Publishing, pp.385-416, 2023, Studies in Systems, Decision and Control, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-37089-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Super-Twisting Fault-Tolerant Control Based on Dual-Quaternion Formalism for Spacecraft Rendezvous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazmín Zenteno Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Dávila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Workshop on Advanced Control and Diagnosis (ACD 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.257-278, 2022, Lecture Notes in Control and Information Sciences - Proceedings, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85318-1_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Health-Aware Supervisory Control Framework with a Prognostic Decision-Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14934,92 +15400,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Diagnostics of Processes and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 313, Springer, Cham, pp.3-16, 2021, Studies in Systems, Decision and Control, 978-3-030-58963-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58964-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbances Observer based Fault Tolerant Control for a Class of Additive Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15048,73 +15514,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends on Observer based Controller Design and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Output Tracking of a 3DOF Helicopter via High-Order Sliding Mode Observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15159,92 +15625,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Aerospace Guidance, Navigation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.67-80, 2015, Selected Papers of the Third CEAS Specialist Conference on Guidance, Navigation and Control held in Toulouse, Part I, 978-3-319-17517-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17518-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Mode Observers for Fault Estimation in Multisensor Avionics Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15289,106 +15755,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Aerospace Guidance, Navigation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.323-342, 2015, Selected Papers of the Third CEAS Specialist Conference on Guidance, Navigation and Control held in Toulouse, Part II, 978-3-319-17517-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17518-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FTC strategy for safe recovery against trimmable horizontal stabilizer failure with guaranteed nominal performance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15403,51 +15869,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fault Tolerant Flight Control: A Benchmark Challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.337-361, 2010, Lecture Notes in Control and Information Sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15457,51 +15923,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for detecting a failure on an aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15553,73 +16019,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Goupil Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US010209162B2. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de détection d'une anomalie sur un aéronef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15671,73 +16137,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3007162 (B1). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and system for detecting jamming and/or uncontrolled movement of an aircraft control surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15789,73 +16255,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 9128482. 2015, numéro de dépôt: 14/186,109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for detecting the jamming of an aircraft control surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15907,73 +16373,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Goupil Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 8755956. 2014, numero de dépôt: 13/671,964</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for detecting a failure on an aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16025,73 +16491,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 06510051. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method And system For Detecting jamming and/or uncontrolled movement of an aircraft control surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16113,103 +16579,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US Patent 20,140,236,396. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method And Device For Detecting An Uncontrolled Movement Of An Aircraft Control Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16261,73 +16727,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP Patent 2551191 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de détection d'une position anormale d'une gouverne d'aéronef à l'aide d'un test paramétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16379,73 +16845,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR20130051502. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de détection d'une anomalie sur un aéronef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16497,73 +16963,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR20130055665. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and Device for detecting an uncontrolled movement of an aircraft control surface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16615,73 +17081,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leberre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : 20,130,026,287. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and Device for detecting the jamming of an aircraft control surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16690,433 +17156,433 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : United States Patent Application 20130116863. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et dispositif de détection du blocage d'une gouverne d'aéronef</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédé et dispositif de détection de l'embarquement d'une gouverne d'aéronef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR20110060156. 2011</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR20110056900. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642786v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et dispositif de détection de l'embarquement d'une gouverne d'aéronef</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédé et dispositif de détection du blocage d'une gouverne d'aéronef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR20110056900. 2011</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR20110060156. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617352v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE ET SYNTHESE D'UNE ARCHITECTURE COOPERATIVE POUR LA COMMANDE TOLERANTE AUX DEFAUTS - APPLICATION A UN SYSTEME AERONAUTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Sciences et Technologies - Bordeaux I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00178592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17126,105 +17592,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la Commande Tolérante aux Défauts pour la Maitrise des Comportements Transitoires liés à une Accommodation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cieslak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique. Université de Bordeaux, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02291436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId293"/>
+      <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17371,51 +17837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyi Guo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyu Gu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ygorra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cieslak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3385740" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3453088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zequn Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Ding" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JAEEEZ.ASENG-5016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Franco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor R&#237;os" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ferreira de Loza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cassany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucik-Derigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faur&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lachevre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Ankersen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2023.3256976" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjie Hu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3171327" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104200v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106450" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ol&#231;omendy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pirog" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Puginier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.795225" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebreton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaffredo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3109096" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#236;n Zenteno Torres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Davila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/automation2010001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Zenteno-Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge D&#225;vila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2021.107050" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector R&#237;os" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3046420" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06237-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996665v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.10.061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.03.058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNQMDL4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Preda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bennani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Falcoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4338" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zolghadri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2695164" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2682031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2017.09.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.03.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leberre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goupil Philippe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Gheorghe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C032596" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cieslak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dayre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.07.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.06.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2465" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FF23CK5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095741v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651814561091" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3157.2014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davila Jorge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0226" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629872v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cieslak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.12.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R2G6Z8W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2013.2249417" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913429v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201306317" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2296" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV3QJHN5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.04.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3H95ND7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725744v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.08.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z3GR17-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642785v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2011-01-2803" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476285v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0146" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.133-163" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BXHV9W7L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588185v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoning Ji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Nkaya-Nkaya" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176219v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175391v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04732271v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562982v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Yu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ossmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564498v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Yuan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyuan Cao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024017v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042975v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danxia Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weiser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Biert&#252;mpfel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Pfifer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618005v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Colmenarejo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814499v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poulletier de Gannes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaitan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ferreira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rios Hector" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658432v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Punta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Verhaegen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328014v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157045v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328008v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328023v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328022v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563071v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563067v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonai Rosas-Vilchis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguilar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908200v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B Bornat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132751v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186877v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branco" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno C. Santos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132888v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-269" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080225v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391669v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gonthier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802905v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491173v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491164v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618739v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306942v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306935v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385563v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.09.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304175v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bejarano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172281v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275195v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.673" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252225v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250814v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2015.7441032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172263v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950278v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787981v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787966v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681979v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692404v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717725v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Alcorta Garcia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681981v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678397v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647033v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577084v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610244v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620909v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642792v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586708v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526109v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526099v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550461v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364979v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165051v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165032v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165057v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165040v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869253v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5313-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670725v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37089-2_15" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697590v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Zenteno Torres" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85318-1_16" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090065v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58964-6_1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068399v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151209v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151214v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_19" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321968v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342088v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275318v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275323v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016216v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342092v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Berre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796229v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801668v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869250v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995895v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825668v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642786v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617352v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178592v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02291436v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyi Guo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyu Gu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ygorra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cieslak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3385740" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3453088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zequn Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Ding" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JAEEEZ.ASENG-5016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Franco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor R&#237;os" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ferreira de Loza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cassany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucik-Derigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faur&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lachevre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Ankersen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2023.3256976" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjie Hu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3171327" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104200v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106450" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ol&#231;omendy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pirog" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Puginier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.795225" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebreton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaffredo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3109096" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#236;n Zenteno Torres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Davila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/automation2010001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector R&#237;os" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3046420" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Zenteno-Torres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge D&#225;vila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2021.107050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06237-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996665v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.10.061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.03.058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNQMDL4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Preda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bennani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Falcoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4338" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zolghadri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2695164" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2682031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2017.09.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.03.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leberre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goupil Philippe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Gheorghe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C032596" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cieslak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dayre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.07.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.06.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2465" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FF23CK5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095741v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651814561091" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3157.2014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davila Jorge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cieslak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0226" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.12.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R2G6Z8W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2013.2249417" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913429v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201306317" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2296" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV3QJHN5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.04.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3H95ND7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725744v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.08.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z3GR17-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642785v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2011-01-2803" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476285v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0146" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.133-163" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BXHV9W7L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdeldjalil Maziz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S. Rivadeneira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Nkaya-Nkaya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611638v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588185v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoning Ji" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611630v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Catargi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176192v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04732271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562982v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Yu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ossmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564498v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Yuan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyuan Cao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024017v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042975v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danxia Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023996v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weiser" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Biert&#252;mpfel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Pfifer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121546v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618005v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Colmenarejo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poulletier de Gannes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaitan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ferreira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rios Hector" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658432v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Punta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618006v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Verhaegen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157064v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157045v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328008v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328023v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563082v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563071v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972043v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563067v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonai Rosas-Vilchis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguilar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563053v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908200v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B Bornat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132751v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186877v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno C. Santos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132888v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-269" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080225v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391669v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821823v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gonthier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802905v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491173v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491164v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618739v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306942v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280450v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306935v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385563v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.09.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304175v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bejarano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172281v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275195v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250782v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.673" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252225v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2015.7441032" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275194v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950278v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950287v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787981v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869248v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787966v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681979v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692404v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717725v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Alcorta Garcia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678397v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577084v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610244v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620909v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586708v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642792v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526109v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476290v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550461v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364979v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165051v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165032v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165057v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165040v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869253v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5313-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670725v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37089-2_15" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697590v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Zenteno Torres" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85318-1_16" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090065v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58964-6_1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068399v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151209v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151214v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_19" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321968v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056326v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342088v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275318v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275323v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016216v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342092v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Berre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796229v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801668v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869250v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995895v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825668v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617352v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642786v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178592v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02291436v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>