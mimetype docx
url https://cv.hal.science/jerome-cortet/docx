--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1631,278 +1631,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecomorphosis in European Collembola: A review in the context of trait-based ecology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why phylogenetic signal of traits is important in ecosystems: uniformity of a plant trait increases soil fauna, but only in a phylogenetically uniform vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Henning Krogh</w:t>
+                <w:t xml:space="preserve">Freerk Molleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104692⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202, pp.175-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-023-05384-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836313v1</w:t>
+                <w:t xml:space="preserve">hal-04104102v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why phylogenetic signal of traits is important in ecosystems: uniformity of a plant trait increases soil fauna, but only in a phylogenetically uniform vegetation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+                <w:t xml:space="preserve">Ecomorphosis in European Collembola: A review in the context of trait-based ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénola Pérès</w:t>
+                <w:t xml:space="preserve">Paul Henning Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 202, pp.175-191. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182, pp.104692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-023-05384-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104102v3</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité des sols, un bien commun au service de tous</w:t>
               </w:r>
@@ -2111,286 +2111,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t>
+                <w:t xml:space="preserve">Coexistence and Succession of Spontaneous and Planted Vegetation on Extensive Mediterranean Green Roofs: Impacts on Soil, Seed Banks, and Mesofauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Imbert</w:t>
+                <w:t xml:space="preserve">Christel Vidaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+                <w:t xml:space="preserve">Anaïs Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ortega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+                <w:t xml:space="preserve">Carmen van Mechelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Auclerc</w:t>
+                <w:t xml:space="preserve">Tania de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (9), pp.1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land12091726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236772v2</w:t>
+                <w:t xml:space="preserve">hal-04196626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence and Succession of Spontaneous and Planted Vegetation on Extensive Mediterranean Green Roofs: Impacts on Soil, Seed Banks, and Mesofauna</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Jouet</w:t>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen van Mechelen</w:t>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania de Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.383-401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196626v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally invariant metabolism but density-diversity mismatch in springtails</w:t>
               </w:r>
@@ -2627,77 +2627,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities of Collembola show functional resilience in a long-term field experiment simulating climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henning Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2999,51 +2999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A common framework for developing robust soil fauna classifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3630,51 +3630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early colonization of constructed technosol by microarthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,64 +3937,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henning Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.630919. </w:t>
@@ -4071,51 +4071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Baldantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4166,77 +4166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le RMQS comme support de suivi de la biodiversité des sols : Les programmes passés, présents et futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4367,260 +4367,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How agroforestry systems influence soil fauna and their functions - a review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sols aux bons soins des collemboles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620104v1</w:t>
+                <w:t xml:space="preserve">hal-04920033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols aux bons soins des collemboles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How agroforestry systems influence soil fauna and their functions - a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Martin-Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 453 (1-2), pp.29-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-019-04322-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04920033v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early colonisation of constructed technosols by macro-invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5147,51 +5147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5255,77 +5255,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific body size variability in soil organisms at a European scale: implications for functional biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henning Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5670,77 +5670,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayuri Kiyota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henning Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 584-585, pp.614-621. </w:t>
@@ -6062,51 +6062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of functional and taxonomic collembolan community structure to site management in Mediterranean urban and surrounding areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6208,51 +6208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of the influence of the urban environment on collembolan communities in soils using taxonomy- and trait-based approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6348,307 +6348,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technosol composition affects &amp;lt;em&amp;gt;Lumbricus terrestris&amp;lt;/em&amp;gt; surface cast composition and production</w:t>
+                <w:t xml:space="preserve">A thesaurus for soil invertebrate trait-based approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 67, pp.238-247. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e108985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630588v1</w:t>
+                <w:t xml:space="preserve">hal-01075572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thesaurus for soil invertebrate trait-based approaches</w:t>
+                <w:t xml:space="preserve">Technosol composition affects &amp;lt;em&amp;gt;Lumbricus terrestris&amp;lt;/em&amp;gt; surface cast composition and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.238-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01075572v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current use of and future needs for soil invertebrate functional traits in community ecology</w:t>
               </w:r>
@@ -6673,64 +6673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (3), pp.194-206. </w:t>
@@ -7303,64 +7303,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of agricultural practices on soil biota: a regional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7583,51 +7583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of biodiversity in soil quality monitoring: Baselines for microbial and soil fauna parameters for different land-use types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7723,286 +7723,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological functioning of PAH-polluted and thermal desorption-treated soils assessed by fauna and microbial bioindicators</w:t>
+                <w:t xml:space="preserve">Using data mining to predict soil quality after application of biosolids in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Criquet</w:t>
+                <w:t xml:space="preserve">Dragi Kocev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa Biaz</w:t>
+                <w:t xml:space="preserve">Caroline Ducobu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Calvert</w:t>
+                <w:t xml:space="preserve">Saso Dzeroski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.1972-1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jeq2011.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486340v1</w:t>
+                <w:t xml:space="preserve">hal-02643395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using data mining to predict soil quality after application of biosolids in agriculture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological functioning of PAH-polluted and thermal desorption-treated soils assessed by fauna and microbial bioindicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ducobu</w:t>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saso Dzeroski</w:t>
+                <w:t xml:space="preserve">S. Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Debeljak</w:t>
+                <w:t xml:space="preserve">Asmaa Biaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162, pp.896-907</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643395v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ assessment of phytotechnologies for multicontaminated soil management</w:t>
               </w:r>
@@ -8122,64 +8122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8591,51 +8591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Znidarsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 51, pp.239-250. </w:t>
@@ -8685,51 +8685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical classification of environmental factors and agricultural practices affecting soil fauna under cropping systems using Bt maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8737,51 +8737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjan Demsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul.H. Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saso Dzeroski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 51 (3), pp.229-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8967,611 +8967,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure and effects assessments of Bt-maize on non-target organisms (gastropods, microarthropods, mycorrhizal fungi) in microcosms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship Between Testate Amoeba (Protist) Communities and Atmospheric Heavy Metals Accumulated in Barbula indica (Bryophyta) in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina. E. Kramarz</w:t>
+                <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Binet</w:t>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Caul</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (1), pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-006-9108-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486306v1</w:t>
+                <w:t xml:space="preserve">hal-00382582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Testate Amoeba (Protist) Communities and Atmospheric Heavy Metals Accumulated in Barbula indica (Bryophyta) in Vietnam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
+                <w:t xml:space="preserve">Exposure and effects assessments of Bt-maize on non-target organisms (gastropods, microarthropods, mycorrhizal fungi) in microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Bernard</w:t>
+                <w:t xml:space="preserve">Paulina. E. Kramarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Sandra Caul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 53 (1), pp.53-65. </w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (3), pp.185-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-006-9108-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382582v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and microfaunal community structure in cropping systems with genetically modified plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of laboratory, glasshouse and field scale experiments in understanding the interactions between genetically modified crops and soil ecosystems: A review of the ECOGEN project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Nicholas E Birch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan S. Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Caul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars H. Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 51, pp.195-206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.002⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 51 (3), pp.251-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486264v1</w:t>
+                <w:t xml:space="preserve">hal-01486258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of laboratory, glasshouse and field scale experiments in understanding the interactions between genetically modified crops and soil ecosystems: A review of the ECOGEN project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial and microfaunal community structure in cropping systems with genetically modified plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan S. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Caul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A.Nicholas E Birch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lars H. Heckmann</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 51 (3), pp.251-260. </w:t>
+              <w:t xml:space="preserve">, 2007, 51, pp.195-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486258v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses by earthworms to reduced tillage in herbicide tolerant maize and Bt maize cropping systems</w:t>
               </w:r>
@@ -9609,51 +9609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damjan Demsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Bohanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 51 (3), pp.219-227. </w:t>
@@ -9716,64 +9716,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Microbial and Faunal Community Responses to Bt Maize and Insecticide in Two Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Caul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicholas E. Birch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10269,295 +10269,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial and faunal community responses to Bt Maize and insecticide in two soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decomposition processes under Bt (Bacillus thuringiensis) maize: Results of a multi-site experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan, S. Griffiths</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Mathias N Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Caul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charles Scrimgeour</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2134/jeq2005.0344⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (1), pp.195-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486333v1</w:t>
+                <w:t xml:space="preserve">hal-03218784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition processes under Bt (Bacillus thuringiensis) maize: Results of a multi-site experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil microbial and faunal community responses to Bt Maize and insecticide in two soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias N Andersen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Bryan, S. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Caul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Joffre</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nicolas E. Birch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Scrimgeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.04.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (3), pp.734-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jeq2005.0344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218784v1</w:t>
+                <w:t xml:space="preserve">hal-01486333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sewage sludge effects on mesofauna and Cork oak (Quercus suber L.) leaves decomposition in a Mediterranean forest firebreak</w:t>
               </w:r>
@@ -10975,51 +10975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Elmholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henning Krogh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 37 (5), pp.302-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11796,77 +11796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook to establish a large-scale soil biodiversity monitoring: the French experience of the RMQS-Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11956,51 +11956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vidal-Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12442,527 +12442,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+                <w:t xml:space="preserve">AGRO-ECO SOL, un outil de diagnostic des fonctions du sol et de conseil basé sur des bioindicateurs - schéma général d’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Souder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Valé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+                <w:t xml:space="preserve">Florent Chlebowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2022 du RMT Bouclage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754849v1</w:t>
+                <w:t xml:space="preserve">hal-03676343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGRO-ECO SOL, un outil de diagnostic des fonctions du sol et de conseil basé sur des bioindicateurs - schéma général d’interprétation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Valé</w:t>
+                <w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Chlebowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐alain Maron</w:t>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2022 du RMT Bouclage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Beauvais, France</w:t>
+              <w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676343v1</w:t>
+                <w:t xml:space="preserve">hal-03754849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">A soil biodiversity survey coupled with the national soil quality monitoring network?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Auclerc</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.46-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576185v1</w:t>
+                <w:t xml:space="preserve">hal-03576462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A soil biodiversity survey coupled with the national soil quality monitoring network?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.46-52</w:t>
+              <w:t xml:space="preserve">Eurosoil 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576462v1</w:t>
+                <w:t xml:space="preserve">hal-03576185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large database on functional traits for soil ecologists: BETSI</w:t>
               </w:r>
@@ -12974,64 +12974,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaumelle Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13099,51 +13099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Souder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Valé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13487,51 +13487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13612,51 +13612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13943,51 +13943,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioindicators: how soil properties influence their responses and to select them in function of the site issues?</w:t>
+                <w:t xml:space="preserve">Soil bioindicators: how to select them in function of the site issues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
@@ -14022,97 +14022,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. European SETAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">13th International AquaConSoil Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209261v1</w:t>
+                <w:t xml:space="preserve">hal-01628847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioindicators: how to select them in function of the site issues?</w:t>
+                <w:t xml:space="preserve">Soil bioindicators: how soil properties influence their responses and to select them in function of the site issues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
@@ -14147,73 +14147,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International AquaConSoil Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">25. European SETAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628847v1</w:t>
+                <w:t xml:space="preserve">hal-01209261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et fonctionnement d’un Technosol construit utilisé dans la restauration de friches industrielles : principaux résultats issus du programme Biotechnosol.</w:t>
               </w:r>
@@ -14432,51 +14432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14682,51 +14682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14801,277 +14801,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early colonisation of a constructed Technosol by soil organisms after industrial site reclamation</w:t>
+                <w:t xml:space="preserve">Long Term Effects of Biosolid Applications on Soil Biological Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Charissou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
+                <w:t xml:space="preserve">Fabien Abonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Corbel</w:t>
+                <w:t xml:space="preserve">Jean-Claude Bégin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA) of International Union of Soil Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Torun, Poland. 151 p</w:t>
+              <w:t xml:space="preserve">15. Conférence Internationale RAMIRAN. Recycling of organic residues for agriculture: from waste management to ecosystem services. RAMIRAN 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748977v1</w:t>
+                <w:t xml:space="preserve">hal-02747123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Term Effects of Biosolid Applications on Soil Biological Parameters</w:t>
+                <w:t xml:space="preserve">Early colonisation of a constructed Technosol by soil organisms after industrial site reclamation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Abonnel</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Bégin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Béguet</w:t>
+                <w:t xml:space="preserve">Anne-Marie Charissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bouchard</w:t>
+                <w:t xml:space="preserve">Sylvain Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Conférence Internationale RAMIRAN. Recycling of organic residues for agriculture: from waste management to ecosystem services. RAMIRAN 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t>
+              <w:t xml:space="preserve">7. International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA) of International Union of Soil Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torun, Poland. 151 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747123v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t>
               </w:r>
@@ -15083,77 +15083,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t>
@@ -15307,77 +15307,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15445,51 +15445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and impact of the multi-contamination (PAHs, Heavy Metals) of an industrial soil under natural and plant assisted attenuation and the same soil after remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15551,359 +15551,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure utilisation des traits fonctionnels des invertébrés du sol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">La refonctionnalisation écologique des sols par la revégétalisation : une autre manière d’utiliser le végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Deharveng</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Phytotechnologies appliquées aux sites pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747132v1</w:t>
+                <w:t xml:space="preserve">hal-02749653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La refonctionnalisation écologique des sols par la revégétalisation : une autre manière d’utiliser le végétal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Vers une meilleure utilisation des traits fonctionnels des invertébrés du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Deharveng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytotechnologies appliquées aux sites pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France. 115 p</w:t>
+              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749653v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A guideline for the development of an integrated and dynamic model of soil-plant system evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies Eurosoil 2012: soil science for the benefit of mankind and environment.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p</w:t>
@@ -15958,77 +15958,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Charissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
@@ -16057,103 +16057,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épandages de déchets modifient-ils la qualité biologique des sols agricoles à long terme ? Résultats du programme VADEBIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Abonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bégin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Béguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etudes des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 445 p</w:t>
@@ -16195,77 +16195,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure utilisation des traits fonctionnels des invertébrés du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16307,77 +16307,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Bioindicator Program first results on soil fauna–based tools for soil monitoring, characterization and risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16609,51 +16609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA 6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Marrakech, Morocco</w:t>
@@ -16676,480 +16676,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil invertebrates, the poor cousin of TERA?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le génie pédologique au service d’une refonctionnalisation écologique d’espaces urbains dégradés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Watteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. SETAC Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Milan, Italy</w:t>
+              <w:t xml:space="preserve">6. Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804460v1</w:t>
+                <w:t xml:space="preserve">hal-02749907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le génie pédologique au service d’une refonctionnalisation écologique d’espaces urbains dégradés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil invertebrates, the poor cousin of TERA?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">21. SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749907v1</w:t>
+                <w:t xml:space="preserve">hal-02804460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate and environmental impact of multipollution within a long term study in lysimeter plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t>
+              <w:t xml:space="preserve">Ecotrons &amp; Lysimeters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192423v1</w:t>
+                <w:t xml:space="preserve">hal-02756841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate and environmental impact of multipollution within a long term study in lysimeter plots</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotrons &amp; Lysimeters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque de la SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756841v1</w:t>
+                <w:t xml:space="preserve">hal-01192423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BioTechnoSol project: Biological dynamics and functioning of a constructed Technosol at the field scale</w:t>
               </w:r>
@@ -17161,77 +17161,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Charissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t>
@@ -17260,51 +17260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de traits biologiques des invertébrés en écotoxicologie des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17368,51 +17368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traits biologiques de la macrofaune des sols : un outil pour l’évaluation de la restauration des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17476,51 +17476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of different soil fauna and microflora groups in the monitoring of soil biodiversity: RMQS-Biodiv, a French pilot area experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17601,64 +17601,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedures and protocol for soil biodiversity monitoring : ‘RMQS-Biodiv', a french pilot area experience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17726,64 +17726,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to manage and analyse a large biodiversity data set: the case of the regional ‘RMQS Biodiv' experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17864,51 +17864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of different soil fauna and microflora groups in the monitoring of soil biodiversity: RMQS-Biodiv, a french Pilote area experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17976,51 +17976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedures and protocol for soil biodiversity monitoring: “RMQS-Biodiv”, a French Pilot area experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18284,77 +18284,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Firenze, Italy. , 2024</w:t>
@@ -18508,103 +18508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appoline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
@@ -18659,77 +18659,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henning Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEBIS 5. Traits Ecologiques et Biologiques des organIsmes des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. , 2016</w:t>
@@ -18784,77 +18784,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henning Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, </w:t>
@@ -19011,359 +19011,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et perspectives de l’encadrement réglementaire des pratiques de construction de sol pour réhabiliter des sites dégradés.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Pedogenesis in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guimont</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">20. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486446v1</w:t>
+                <w:t xml:space="preserve">hal-01189992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Pedogenesis in the Anthropocene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan et perspectives de l’encadrement réglementaire des pratiques de construction de sol pour réhabiliter des sites dégradés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Watteau</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gossiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189992v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling pedogenesis in the anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUITMA 7. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Torun, Poland. Polish Society of Soil Science, 151 p., 2013, Soils of Urban, Industrial, Traffic, Mining and Military Areas: SUITMA 7, Toruń, 16-20 September 2013 : Abstracts</w:t>
@@ -19392,90 +19392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19543,64 +19543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanités et Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Nancy, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19619,441 +19619,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two earthworms from two ecological groups on organic matter dynamics of a constructed Technosol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BETSI, a complete framework for studying soil invertebrate functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International colloqium of soil zoology</w:t>
+              <w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811508v1</w:t>
+                <w:t xml:space="preserve">hal-01628842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BETSI, a complete framework for studying soil invertebrate functional traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+                <w:t xml:space="preserve">Ecological functioning of multicontaminated soils: a leaf litter decomposition experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t>
+              <w:t xml:space="preserve">Congrès Contaminated Site Management in Europe - Sustainable Approaches to Remediation of Contaminated Land in Europe (CSME - SARCLE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628842v1</w:t>
+                <w:t xml:space="preserve">hal-03186897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological functioning of multicontaminated soils: a leaf litter decomposition experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of two earthworms from two ecological groups on organic matter dynamics of a constructed Technosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Contaminated Site Management in Europe - Sustainable Approaches to Remediation of Contaminated Land in Europe (CSME - SARCLE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">XVI International colloqium of soil zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186897v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis of soil thin sections to predict the evolution of a constructed Technosol’s structure: quantification of descriptors of porosity and aggregation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20134,51 +20134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture: the main factor of soil microarthropods decline in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20216,77 +20216,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy for the survey of urban garden soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20335,273 +20335,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of biological activity on soil structure by the combined analysis of soil thin sections and 0-20 µm soil fraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Watteau</w:t>
+                <w:t xml:space="preserve">A 3D multi-scale virtual structure to model and simulate concurrent processes of soil evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Villemin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
+              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p., 2012, 4th International Congress. Eurosoil 2012. Soil Science for the Benefit of Mankind and Environment. Fiera del Levante, Bari Italy, 2-6 july 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486388v1</w:t>
+                <w:t xml:space="preserve">hal-01190362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D multi-scale virtual structure to model and simulate concurrent processes of soil evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
+                <w:t xml:space="preserve">Impact of biological activity on soil structure by the combined analysis of soil thin sections and 0-20 µm soil fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cambier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Geneviève Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bégin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p., 2012, 4th International Congress. Eurosoil 2012. Soil Science for the Benefit of Mankind and Environment. Fiera del Levante, Bari Italy, 2-6 july 2012</w:t>
+              <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190362v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which strategy for a survey of garden soils?</w:t>
               </w:r>
@@ -20626,64 +20626,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saso Dzeroski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Marrakech, Morocco. 2011</w:t>
@@ -20712,51 +20712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil macrofauna biological traits to monitor soil restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20820,77 +20820,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil macrofauna biological traits to monitor soil restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20922,333 +20922,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversified forest ecosystems can grow on Industrial waste residues: evidence from multiproxy approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
+                <w:t xml:space="preserve">SWORM : Un outil pour la modélisation du système complexe sol-macrofaune. Vers une application pour l'optimisation des techniques de réhabilitation de sol par construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU European Geosciences Union, General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. 2010</w:t>
+              <w:t xml:space="preserve">1. Conférence Modélisation Mathématique et Informatique des Systèmes Complexes CoMMISCo’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bondy, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486399v1</w:t>
+                <w:t xml:space="preserve">hal-02756702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWORM : Un outil pour la modélisation du système complexe sol-macrofaune. Vers une application pour l'optimisation des techniques de réhabilitation de sol par construction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Diversified forest ecosystems can grow on Industrial waste residues: evidence from multiproxy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Conférence Modélisation Mathématique et Informatique des Systèmes Complexes CoMMISCo’10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bondy, France. 2010</w:t>
+              <w:t xml:space="preserve">EGU European Geosciences Union, General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756702v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21589,51 +21589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols au coeur de la zone critique - 6 - écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, volume 6, Chapitre 6, ISTE Editions, pp.105-117, 2018, Collection Système Terre - Environnement - Série Les sols, 9781784053840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21658,64 +21658,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’apport de composts sur la biodiversité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21835,51 +21835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22571,51 +22571,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7FF05DD"/>
+    <w:nsid w:val="A6BABCA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22802,51 +22802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-cortet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7410-8626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151835969" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Abraham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bahri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105751" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Russell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Naudts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A Soudzilovskaia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri&#231; &#199;ak&#305;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105710" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Potapov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Eydoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105602" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Carvalho Gomes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Mautuit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez March&#225;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lucas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103620" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton M Potapov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Wen Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia V Striuchkova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha M Alatalo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alexandre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02784-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Oriol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aranda-Delgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103477" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327803v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henning Krogh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104692" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104102v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freerk Molleman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05384-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Donhauser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Mikola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davey Jones" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Eder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196626v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen van Mechelen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12091726" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979986v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Babenko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36216-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J. Raymond-L&#233;onard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tanya Handa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103495" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584318v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150789" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Kouakou Kouakou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeo Kolo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13100892" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Tsiafouli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Russell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so94iss3id307" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760474v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Winter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guidoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Castaldini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.850272" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03798850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Sun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Barnes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G Brown" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so94iss1id178" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deremiens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grisard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106174" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02784-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.630919" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bellino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Baldantoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920027v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620104v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Martin-Chave" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04322-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019968v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2142-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172511v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Magnus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-00843-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.08.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959662v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1064229318100149" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(18)60022-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857292v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13194" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Maistro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Strumia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.08.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994216v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.03.022" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507698v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayuri Kiyota" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.086" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234389v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S2HLMSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260994v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Denise Chenot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.035" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2015.07.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PKT69K5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639646v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Arena" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goudon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.02.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWZ5GXF4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630588v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Watteau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.039" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F581S102-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075572v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108985" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.03.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198683v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uroz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bispo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56266" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601314v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#233;mie Candice Cebron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56560" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486361v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cheynier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.03.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-531NW9SG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869859v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Ruiz-Camacho" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.08.026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650449v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0563-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC071327B48BCF755250027B3605FA10F4A636C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704897v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2011.11.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0RXSNG9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486340v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Criquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643395v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragi Kocev" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ducobu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso Dzeroski" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Debeljak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0155" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486337v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.568546" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486286v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Neumann Andersen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.04.007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZQ6D6W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486311v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Griffiths" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caul" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thompson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Hackett" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9609-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TH44R362-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486263v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Griffiths" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Znidarsic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.03.006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTN8SVHV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486255v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjan Demsar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul.H. Krogh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.009" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M73Z602H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375002v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan S. Griffiths" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Demsar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias N. Andersen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J26NBX16-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486306v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina. E. Kramarz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caul" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.005" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8MRQR7K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382582v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Viet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. D. Mitchell" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9108-y" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFZCS96V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486264v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Thompson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Nicholas E Birch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.002" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQFSFVSB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486258v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars H. Heckmann" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.008" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9P2JS6Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486259v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RXR4JPG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215807v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicholas E. Birch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Scrimgeour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2005.0344" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451825v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Petit" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-005-0059-0" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSKCM5TL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218735v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Elmholt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-173R.1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPKZSR4D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569771v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdy El Zemrany" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peter Lutz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.11.025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J37MR3QD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486333v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan, S. Griffiths" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas E. Birch" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218784v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias N Andersen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.04.025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451824v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2005.0441" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218706v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. S Griffiths" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N.E. N E Birch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scrimgeour" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-1093-2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9P2B15T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218695v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Renaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poinsot-Balaguer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2004.07.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218658v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-003-0597-2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D71N5N4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218304v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ronce" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beaufreton" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(02)01152-4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218293v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gillon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(02)01156-1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218275v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poinsot-Balaguer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/s99-055" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217681v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gomot-de Vauflerl" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gomot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Texier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)00116-3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWP84RRB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218669v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(98)80047-7" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/250D13DEB36281EA7A428A5632404466F98C63EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873716v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483463v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761548v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting&#8208;wen Chen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty Berg" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844546v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Souder" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676343v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581637v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumelle L&#233;a" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497004v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030638v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beaumelle" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bligth" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781520v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615069v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laporte" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614434v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33252.37768" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607983v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619000v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628847v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486439v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744170v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Joimel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748977v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Charissou" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Corbel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747123v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Abonnel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouchard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749410v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748737v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caupert" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747132v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749653v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laurent" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000693v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189709v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748369v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749770v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189714v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190276v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745306v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804460v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749907v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192423v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756841v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192421v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812213v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750841v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406475v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385960v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400807v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellido" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191128v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754678v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mercier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204370v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louann Girard" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204385v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627527v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Poin&#231;ot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Buitrago" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624913v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624911v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11717.45280" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486442v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486446v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gossiaux" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189992v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744527v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805135v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811508v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628842v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186897v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744551v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou-Salifou Jangorzo" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749981v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746974v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486388v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Villemin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190362v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486386v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812159v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750966v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486399v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756702v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192399v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486374v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920080v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810429v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791646v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591#" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352957v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05380400v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Podesta" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1332/9782759223947/les-sols" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-cortet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7410-8626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151835969" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Abraham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bahri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105751" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Russell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Naudts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A Soudzilovskaia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri&#231; &#199;ak&#305;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105710" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Potapov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Eydoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105602" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Carvalho Gomes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Mautuit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez March&#225;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lucas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103620" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton M Potapov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Wen Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia V Striuchkova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha M Alatalo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alexandre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02784-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Oriol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aranda-Delgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103477" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327803v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104102v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freerk Molleman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05384-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henning Krogh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104692" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Donhauser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Mikola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davey Jones" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Eder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen van Mechelen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12091726" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979986v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Babenko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36216-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J. Raymond-L&#233;onard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tanya Handa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103495" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584318v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150789" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Kouakou Kouakou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeo Kolo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13100892" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Tsiafouli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Russell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so94iss3id307" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760474v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Winter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guidoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Castaldini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.850272" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03798850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Sun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Barnes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G Brown" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so94iss1id178" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deremiens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grisard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106174" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02784-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.630919" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bellino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Baldantoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920027v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920033v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620104v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Martin-Chave" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04322-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019968v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2142-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172511v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Magnus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-00843-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.08.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959662v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1064229318100149" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(18)60022-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857292v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13194" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Maistro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Strumia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.08.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994216v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.03.022" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507698v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayuri Kiyota" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.086" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234389v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S2HLMSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260994v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Denise Chenot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.035" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2015.07.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PKT69K5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639646v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Arena" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goudon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.02.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWZ5GXF4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075572v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108985" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630588v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Watteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.039" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F581S102-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.03.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198683v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uroz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bispo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56266" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601314v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#233;mie Candice Cebron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56560" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486361v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cheynier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.03.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-531NW9SG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869859v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Ruiz-Camacho" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.08.026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650449v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0563-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC071327B48BCF755250027B3605FA10F4A636C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704897v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2011.11.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0RXSNG9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643395v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragi Kocev" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ducobu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso Dzeroski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Debeljak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0155" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486340v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Criquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486337v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.568546" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486286v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Neumann Andersen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.04.007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZQ6D6W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486311v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Griffiths" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caul" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thompson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Hackett" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9609-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TH44R362-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486263v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Griffiths" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Znidarsic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.03.006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTN8SVHV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486255v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjan Demsar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul.H. Krogh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.009" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M73Z602H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375002v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan S. Griffiths" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Demsar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias N. Andersen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J26NBX16-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382582v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Viet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. D. Mitchell" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9108-y" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFZCS96V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486306v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina. E. Kramarz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caul" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8MRQR7K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486258v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Nicholas E Birch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Thompson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars H. Heckmann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9P2JS6Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486264v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.002" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQFSFVSB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486259v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RXR4JPG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215807v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicholas E. Birch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Scrimgeour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2005.0344" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451825v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Petit" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-005-0059-0" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSKCM5TL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218735v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Elmholt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-173R.1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPKZSR4D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569771v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdy El Zemrany" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peter Lutz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.11.025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J37MR3QD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218784v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias N Andersen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.04.025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486333v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan, S. Griffiths" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas E. Birch" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451824v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2005.0441" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218706v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. S Griffiths" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N.E. N E Birch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scrimgeour" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-1093-2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9P2B15T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218695v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Renaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poinsot-Balaguer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2004.07.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218658v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-003-0597-2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D71N5N4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218304v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ronce" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beaufreton" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(02)01152-4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218293v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gillon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(02)01156-1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218275v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poinsot-Balaguer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/s99-055" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217681v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gomot-de Vauflerl" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gomot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Texier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)00116-3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWP84RRB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218669v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(98)80047-7" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/250D13DEB36281EA7A428A5632404466F98C63EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873716v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483463v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761548v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting&#8208;wen Chen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty Berg" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844546v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Souder" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676343v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581637v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumelle L&#233;a" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497004v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030638v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beaumelle" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bligth" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781520v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615069v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laporte" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614434v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33252.37768" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607983v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619000v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628847v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486439v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744170v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Joimel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747123v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Abonnel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouchard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748977v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Charissou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Corbel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749410v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748737v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caupert" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749653v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laurent" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747132v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000693v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189709v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748369v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749770v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189714v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190276v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745306v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749907v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804460v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756841v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192423v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192421v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812213v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750841v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406475v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385960v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400807v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellido" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191128v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754678v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mercier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204370v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louann Girard" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204385v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627527v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Poin&#231;ot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Buitrago" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624913v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624911v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11717.45280" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486442v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189992v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486446v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gossiaux" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744527v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805135v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628842v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186897v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811508v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744551v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou-Salifou Jangorzo" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749981v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746974v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190362v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486388v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Villemin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486386v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812159v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750966v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756702v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486399v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192399v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486374v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920080v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810429v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791646v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591#" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352957v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05380400v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Podesta" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1332/9782759223947/les-sols" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>