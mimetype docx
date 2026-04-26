--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -732,563 +732,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving factors of earthworm communities in Mediterranean urban parks</w:t>
+                <w:t xml:space="preserve">On soil districts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Eydoux</w:t>
+                <w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas de Carvalho Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 202, pp.105602. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 452, pp.117065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691562v1</w:t>
+                <w:t xml:space="preserve">hal-04775128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On soil districts</w:t>
+                <w:t xml:space="preserve">Driving factors of earthworm communities in Mediterranean urban parks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t>
+                <w:t xml:space="preserve">Louise Eydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Courteille</w:t>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas de Carvalho Gomes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alan Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 452, pp.117065. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.105602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775128v1</w:t>
+                <w:t xml:space="preserve">hal-04691562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of genetic diversity and phylogeographic pattern in urban earthworms</w:t>
+                <w:t xml:space="preserve">Global fine-resolution data on springtail abundance and community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Mautuit</w:t>
+                <w:t xml:space="preserve">Anton M Potapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Fernández Marchán</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Barantal</w:t>
+                <w:t xml:space="preserve">Ting-Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Brand</w:t>
+                <w:t xml:space="preserve">Anastasia V Striuchkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Lucas</w:t>
+                <w:t xml:space="preserve">Juha M Alatalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2024.103620⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02784-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691566v1</w:t>
+                <w:t xml:space="preserve">hal-04373947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global fine-resolution data on springtail abundance and community structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental drivers of genetic diversity and phylogeographic pattern in urban earthworms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting-Wen Chen</w:t>
+                <w:t xml:space="preserve">Ambre Mautuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia V Striuchkova</w:t>
+                <w:t xml:space="preserve">Daniel Fernández Marchán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juha M Alatalo</w:t>
+                <w:t xml:space="preserve">Matthias Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Alexandre</w:t>
+                <w:t xml:space="preserve">Annick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.22. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121, pp.103620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02784-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2024.103620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04373947v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic identification of Collembola with deep learning techniques</w:t>
               </w:r>
@@ -1631,373 +1631,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why phylogenetic signal of traits is important in ecosystems: uniformity of a plant trait increases soil fauna, but only in a phylogenetically uniform vegetation</w:t>
+                <w:t xml:space="preserve">La biodiversité des sols, un bien commun au service de tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freerk Molleman</w:t>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rossignol</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Gers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.75-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104102v3</w:t>
+                <w:t xml:space="preserve">hal-03981787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecomorphosis in European Collembola: A review in the context of trait-based ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henning Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 182, pp.104692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité des sols, un bien commun au service de tous</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why phylogenetic signal of traits is important in ecosystems: uniformity of a plant trait increases soil fauna, but only in a phylogenetically uniform vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freerk Molleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202, pp.175-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-023-05384-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981787v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104102v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting DNA from soil or directly from isolated nematodes indicate dissimilar community structure for Europe-wide forest soils</w:t>
               </w:r>
@@ -2111,286 +2111,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence and Succession of Spontaneous and Planted Vegetation on Extensive Mediterranean Green Roofs: Impacts on Soil, Seed Banks, and Mesofauna</w:t>
+                <w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Vidaller</w:t>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Jouet</w:t>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen van Mechelen</w:t>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania de Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.383-401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196626v1</w:t>
+                <w:t xml:space="preserve">hal-04236772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coexistence and Succession of Spontaneous and Planted Vegetation on Extensive Mediterranean Green Roofs: Impacts on Soil, Seed Banks, and Mesofauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vidaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Imbert</w:t>
+                <w:t xml:space="preserve">Anaïs Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+                <w:t xml:space="preserve">Carmen van Mechelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ortega</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Auclerc</w:t>
+                <w:t xml:space="preserve">Tania de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (9), pp.1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land12091726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236772v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally invariant metabolism but density-diversity mismatch in springtails</w:t>
               </w:r>
@@ -2608,1073 +2608,1073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communities of Collembola show functional resilience in a long-term field experiment simulating climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">Fostering the use of soil invertebrate traits to restore ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Klaus Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2022.150789⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424, pp.116019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584318v1</w:t>
+                <w:t xml:space="preserve">hal-03706128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Trait-Based Approaches to Assess the Response of Epedaphic Collembola to Organic Matter Management Practices: A Case Study in a Rubber Plantation in South-Eastern Côte d’Ivoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">A common framework for developing robust soil fauna classifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeo Kolo</w:t>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J.I. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Brauman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain A. Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.892. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 426, pp.116073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects13100892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012067v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering the use of soil invertebrate traits to restore ecosystem functioning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Trait-Based Approaches to Assess the Response of Epedaphic Collembola to Organic Matter Management Practices: A Case Study in a Rubber Plantation in South-Eastern Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Beaumelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Barantal</w:t>
+                <w:t xml:space="preserve">Aymard Kouakou Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yeo Kolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116019⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects13100892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706128v1</w:t>
+                <w:t xml:space="preserve">hal-04012067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A common framework for developing robust soil fauna classifications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A call for collaboration to create the European Atlas of Soil Fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain A. Brauman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria A Tsiafouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Russell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116073⟩</w:t>
+              <w:t xml:space="preserve">Soil Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (3), pp.175-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25674/so94iss3id307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749556v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A call for collaboration to create the European Atlas of Soil Fauna</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversité et structure physique des sols : une vision spatialisée du fonctionnement des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Russell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Organisms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.153-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920074v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et structure physique des sols : une vision spatialisée du fonctionnement des sols</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vineyard Management and Its Impacts on Soil Biodiversity, Functions, and Ecosystem Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Trap</w:t>
+                <w:t xml:space="preserve">Silvia Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Guidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Castaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.850272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.850272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744198v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineyard Management and Its Impacts on Soil Biodiversity, Functions, and Ecosystem Services</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annegret Nicolai</w:t>
+                <w:t xml:space="preserve">Global monitoring of soil animal communities using a common methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton M Potapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Castaldini</w:t>
+                <w:t xml:space="preserve">Xin Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J I Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George G Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.850272⟩</w:t>
+              <w:t xml:space="preserve">Soil Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (1), pp.55-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25674/so94iss1id178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760474v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global monitoring of soil animal communities using a common methodology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria J I Briones</w:t>
+                <w:t xml:space="preserve">Communities of Collembola show functional resilience in a long-term field experiment simulating climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henning Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George G Brown</w:t>
+                <w:t xml:space="preserve">Klaus Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Organisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 94 (1), pp.55-68. </w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90, pp.150789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25674/so94iss1id178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2022.150789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798850v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early colonization of constructed technosol by microarthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,64 +3937,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henning Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.630919. </w:t>
@@ -4026,286 +4026,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Patterns and Scales of Collembola Taxonomic and Functional Diversity in Urban Parks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Le RMQS comme support de suivi de la biodiversité des sols : Les programmes passés, présents et futurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1), pp.193-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920009v1</w:t>
+                <w:t xml:space="preserve">hal-03484172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le RMQS comme support de suivi de la biodiversité des sols : Les programmes passés, présents et futurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Spatial Patterns and Scales of Collembola Taxonomic and Functional Diversity in Urban Parks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Bellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Baldantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (23), pp.13029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su132313029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484172v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faune du sol pour évaluer l'impact des pratiques agricoles et la santé des sols</w:t>
               </w:r>
@@ -4481,51 +4481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Martin-Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4570,762 +4570,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early colonisation of constructed technosols by macro-invertebrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">Contrasting homogenization patterns of plant and collembolan communities in urban vegetable gardens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Séré</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noëlie Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Magnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-018-2142-9⟩</w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (3), pp.553-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-019-00843-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019968v1</w:t>
+                <w:t xml:space="preserve">hal-02172511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting homogenization patterns of plant and collembolan communities in urban vegetable gardens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noëlie Maurel</w:t>
+                <w:t xml:space="preserve">Early colonisation of constructed technosols by macro-invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Magnus</w:t>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Machon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (3), pp.553-566. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.3193-3203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11252-019-00843-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-018-2142-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172511v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and activity of soil fauna in an industrial settling pond managed by natural attenuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Geogenic Lead on Fungal and Collembolan Communities in Garden Topsoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermine Huot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">Hervé Capiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Watteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.08.020⟩</w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.215-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0160(18)60022-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972737v1</w:t>
+                <w:t xml:space="preserve">hal-01783981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Changes in Soil Nematodes in the First Years after Technosol Construction for the Remediation of an Industrial Wasteland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and activity of soil fauna in an industrial settling pond managed by natural attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villenave</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jimenez</w:t>
+                <w:t xml:space="preserve">V. Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Chemistry / Agrokhimiya</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (10), pp.1266-1273. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.34-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1064229318100149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959662v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Geogenic Lead on Fungal and Collembolan Communities in Garden Topsoil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid Changes in Soil Nematodes in the First Years after Technosol Construction for the Remediation of an Industrial Wasteland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Capiaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">C. Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+                <w:t xml:space="preserve">A. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (2), pp.215-226. </w:t>
+              <w:t xml:space="preserve">Agricultural Chemistry / Agrokhimiya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (10), pp.1266-1273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1002-0160(18)60022-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1064229318100149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01783981v1</w:t>
+                <w:t xml:space="preserve">hal-01959662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific body size variability in soil organisms at a European scale: implications for functional biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henning Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5389,77 +5389,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of urban park landscapes on soil Collembola diversity : A Mediterranean case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Maistro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Baldantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Strumia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5504,635 +5504,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collembolan Biodiversity in Mediterranean Urban Parks: Impact of History, Urbanization, Management and Soil Characteristics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Bellino</w:t>
+                <w:t xml:space="preserve">Urban and industrial land uses have a higher soil biological quality than expected from physicochemical quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dubs</w:t>
+                <w:t xml:space="preserve">Sayuri Kiyota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henning Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119, pp.428-437. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 584-585, pp.614-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.03.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.01.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994216v1</w:t>
+                <w:t xml:space="preserve">hal-01507698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban and industrial land uses have a higher soil biological quality than expected from physicochemical quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">Collembolan Biodiversity in Mediterranean Urban Parks: Impact of History, Urbanization, Management and Soil Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Baldantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Bellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayuri Kiyota</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Henning Krogh</w:t>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 584-585, pp.614-621. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.428-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.01.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507698v1</w:t>
+                <w:t xml:space="preserve">hal-03994216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling pedogenesis of technosols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physico-chemical characteristics of topsoil for contrasted forest, agricultural, urban and industrial land uses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leguédois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hermine Huot</w:t>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.08.008⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234389v1</w:t>
+                <w:t xml:space="preserve">hal-01260994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical characteristics of topsoil for contrasted forest, agricultural, urban and industrial land uses in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Joimel</w:t>
+                <w:t xml:space="preserve">Modelling pedogenesis of technosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 262, pp.199-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.12.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01260994v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of functional and taxonomic collembolan community structure to site management in Mediterranean urban and surrounding areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6202,721 +6202,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the influence of the urban environment on collembolan communities in soils using taxonomy- and trait-based approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">A thesaurus for soil invertebrate trait-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Arena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Rakoto</w:t>
+                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.02.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e108985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639646v1</w:t>
+                <w:t xml:space="preserve">hal-01075572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thesaurus for soil invertebrate trait-based approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">An assessment of the influence of the urban environment on collembolan communities in soils using taxonomy- and trait-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.48 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01075572v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technosol composition affects &amp;lt;em&amp;gt;Lumbricus terrestris&amp;lt;/em&amp;gt; surface cast composition and production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pey</w:t>
+                <w:t xml:space="preserve">Highlights on progress in forest soil biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.039⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hors série (2014), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/56266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630588v1</w:t>
+                <w:t xml:space="preserve">hal-01198683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current use of and future needs for soil invertebrate functional traits in community ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (3), pp.194-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.baae.2014.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlights on progress in forest soil biology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bispo</w:t>
+                <w:t xml:space="preserve">Technosol composition affects &amp;lt;em&amp;gt;Lumbricus terrestris&amp;lt;/em&amp;gt; surface cast composition and production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Buée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">Françoise F. Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.238-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/56266⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01198683v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu des avancées dans le domaine de la biologie des sols forestiers</w:t>
               </w:r>
@@ -6928,51 +6928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Noémie Candice Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7062,77 +7062,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 202-203, pp.103-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7303,64 +7303,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of agricultural practices on soil biota: a regional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7583,51 +7583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of biodiversity in soil quality monitoring: Baselines for microbial and soil fauna parameters for different land-use types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7895,291 +7895,312 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Criquet</w:t>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Biaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 162, pp.896-907</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 162 (9), pp.896-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ assessment of phytotechnologies for multicontaminated soil management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (1), pp.245-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15226514.2011.568546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8211,2085 +8232,2085 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Bt-maize material on the life cycle of the land snail Cantareus aspersus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Neumann Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (3), pp.236-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2009.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial and faunal responses to herbicide tolerant maize and herbicide in two soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Thompson</w:t>
+                <w:t xml:space="preserve">Bryan S Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Hackett</w:t>
+                <w:t xml:space="preserve">Sandra Caul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine A. Hackett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 308 (1-2), pp.93-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-008-9609-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative multi-attribute model for assessing the impact of cropping systems on soil quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Evaluation of effects of transgenic Bt maize on microarthropods in a European multi-site experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan S. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Bohanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marko Debeljak</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damjan Demsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias N. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 51, pp.239-250. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.03.006⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 51 (3), pp.207-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486263v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical classification of environmental factors and agricultural practices affecting soil fauna under cropping systems using Bt maize</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marko Debeljak</w:t>
+                <w:t xml:space="preserve">Exposure and effects assessments of Bt-maize on non-target organisms (gastropods, microarthropods, mycorrhizal fungi) in microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina. E. Kramarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Caul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 51 (3), pp.229-238. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 51 (3), pp.185-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01486255v1</w:t>
+                <w:t xml:space="preserve">hal-01486306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of effects of transgenic Bt maize on microarthropods in a European multi-site experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship Between Testate Amoeba (Protist) Communities and Atmospheric Heavy Metals Accumulated in Barbula indica (Bryophyta) in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathias N. Andersen</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.001⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (1), pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-006-9108-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375002v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Testate Amoeba (Protist) Communities and Atmospheric Heavy Metals Accumulated in Barbula indica (Bryophyta) in Vietnam</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
+                <w:t xml:space="preserve">Microbial and microfaunal community structure in cropping systems with genetically modified plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan S. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Caul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Nicholas E Birch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-006-9108-y⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51, pp.195-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382582v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure and effects assessments of Bt-maize on non-target organisms (gastropods, microarthropods, mycorrhizal fungi) in microcosms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulina. E. Kramarz</w:t>
+                <w:t xml:space="preserve">The role of laboratory, glasshouse and field scale experiments in understanding the interactions between genetically modified crops and soil ecosystems: A review of the ECOGEN project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Nicholas E Birch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan S. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Caul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Binet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Caul</w:t>
+                <w:t xml:space="preserve">Lars H. Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 51 (3), pp.185-194. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 51 (3), pp.251-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486306v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of laboratory, glasshouse and field scale experiments in understanding the interactions between genetically modified crops and soil ecosystems: A review of the ECOGEN project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses by earthworms to reduced tillage in herbicide tolerant maize and Bt maize cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul.H. Krogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.Nicholas E Birch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lars H. Heckmann</w:t>
+                <w:t xml:space="preserve">Bryan Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damjan Demsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Bohanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 51 (3), pp.251-260. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.008⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 51 (3), pp.219-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486258v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and microfaunal community structure in cropping systems with genetically modified plants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Thompson</w:t>
+                <w:t xml:space="preserve">A qualitative multi-attribute model for assessing the impact of cropping systems on soil quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Bohanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.Nicholas E Birch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">Bryan Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Znidarsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 51, pp.195-206. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 51, pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486264v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses by earthworms to reduced tillage in herbicide tolerant maize and Bt maize cropping systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Hierarchical classification of environmental factors and agricultural practices affecting soil fauna under cropping systems using Bt maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Debeljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjan Demsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul.H. Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saso Dzeroski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 51 (3), pp.219-227. </w:t>
+              <w:t xml:space="preserve">, 2007, 51 (3), pp.229-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486259v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Microbial and Faunal Community Responses to Bt Maize and Insecticide in Two Soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Thompson</w:t>
+                <w:t xml:space="preserve">Effects of sewage sludge and copper enrichment on both soil mesofauna community and decomposition of oak leaves (Quercus suber) in a mesocosm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nicholas E. Birch</w:t>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Scrimgeour</w:t>
+                <w:t xml:space="preserve">Richard Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2134/jeq2005.0344⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (1), pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-005-0059-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215807v1</w:t>
+                <w:t xml:space="preserve">hal-01451825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sewage sludge and copper enrichment on both soil mesofauna community and decomposition of oak leaves (Quercus suber) in a mesocosm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Joffre</w:t>
+                <w:t xml:space="preserve">Soil Microbial and Faunal Community Responses to Bt Maize and Insecticide in Two Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Caul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Le Petit</w:t>
+                <w:t xml:space="preserve">A. Nicholas E. Birch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Scrimgeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-005-0059-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (3), pp.734-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jeq2005.0344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01451825v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTERSPECIFIC RELATIONSHIPS AMONG SOIL INVERTEBRATES INFLUENCE POLLUTANT EFFECTS OF PHENANTHRENE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field survival of the phytostimulator Azospirillum lipoferum CRT1 and functional impact on maize crop, biodegradation of crop residues, and soil faunal indicators in a context of decreasing nitrogen fertilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Elmholt</w:t>
+                <w:t xml:space="preserve">Hamdy El Zemrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">M. Peter Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+                <w:t xml:space="preserve">A. Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/05-173R.1⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (7), pp.1712-1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218735v1</w:t>
+                <w:t xml:space="preserve">hal-02569771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field survival of the phytostimulator Azospirillum lipoferum CRT1 and functional impact on maize crop, biodegradation of crop residues, and soil faunal indicators in a context of decreasing nitrogen fertilisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Cortet</w:t>
+                <w:t xml:space="preserve">INTERSPECIFIC RELATIONSHIPS AMONG SOIL INVERTEBRATES INFLUENCE POLLUTANT EFFECTS OF PHENANTHRENE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Peter Lutz</w:t>
+                <w:t xml:space="preserve">Susanne Elmholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chabert</w:t>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 38 (7), pp.1712-1726. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (1), pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.11.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1897/05-173R.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569771v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition processes under Bt (Bacillus thuringiensis) maize: Results of a multi-site experiment</w:t>
               </w:r>
@@ -10301,77 +10322,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias N Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Caul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (1), pp.195-199. </w:t>
@@ -10422,117 +10443,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial and faunal community responses to Bt Maize and insecticide in two soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan, S. Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Caul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicolas E. Birch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Scrimgeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 35 (3), pp.734-741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2134/jeq2005.0344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486333v1</w:t>
@@ -10569,64 +10590,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10686,998 +10707,998 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of soil microbial community structure, protozoa and nematodes in field plots of conventional and genetically modified maize expressing the Bacillus thuringiensis CryIAb toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. S Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Caul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N.E. N E Birch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Scrimgeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 275 (1-2), pp.135-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-005-1093-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of four soil maintenance practices on Collembola communities in a Mediterranean vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Poinsot-Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 48 (5-6), pp.623-630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pedobi.2004.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing species and trophic diversity of mesofauna affects fungal biomass, mesofauna community structure and organic matter decomposition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Elmholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henning Krogh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 37 (5), pp.302-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00374-003-0597-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of different agricultural practices on the biodiversity of microarthropod communities in arable crop systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ronce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Poinsot-Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beaufreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38 (3-4), pp.239-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1164-5563(02)01152-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pesticides on organic matter recycling and microarthropods in a maize field: use and discussion of the litterbag methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Poinsot-Balaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38 (3-4), pp.261-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1164-5563(02)01156-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de produits phytopharmaceutiques sur les microarthropodes du sol en culture de maïs irrigué: approche fonctionnelle par la méthode des sacs de litière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Poinsot-Balaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 80 (2), pp.237-249. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4141/s99-055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of invertebrate soil fauna in monitoring pollutant effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gomot-de Vauflerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Poinsot-Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 35 (3), pp.115-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1164-5563(00)00116-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collembola populations under sclerophyllous coppices in Provence (France): comparison between two types of vegetation, Quercus ilex L. and Quercus coccifera L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Poinsot-Balaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 19 (5), pp.413-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1146-609X(98)80047-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11687,1088 +11708,1088 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALE : active learning extension for object detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées - Rennes [INSA Rennes], Nov 2024, Rennes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handbook to establish a large-scale soil biodiversity monitoring: the French experience of the RMQS-Biodiversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+                <w:t xml:space="preserve">An innovative site sampling strategy to assess urban soil biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vidal-Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16392⟩</w:t>
+              <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Angers, France. pp.213-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143929v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative site sampling strategy to assess urban soil biodiversity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Barantal</w:t>
+                <w:t xml:space="preserve">Functional Traits Inform Ecological Processes Underlying Global Collembola Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting‐wen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matty Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Deharveng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. Global Soil Biodiversity Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GSBI, Global Soil Biodiversity Initiative, Mar 2023, Dublin, Ireland. pp.abstract no 240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483463v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Traits Inform Ecological Processes Underlying Global Collembola Diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Deharveng</w:t>
+                <w:t xml:space="preserve">Handbook to establish a large-scale soil biodiversity monitoring: the French experience of the RMQS-Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Global Soil Biodiversity Conference 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761548v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BISES project: towards a better understanding of urban soil biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2-GfÖ-EEF joint meeting, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Reims, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18067.25124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agro-Eco Sol, un outil de diagnostic des fonctions du sol basé sur des bioindicateurs bioindicateurs - Structure et règles générales d’interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Souder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Valé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Phloème 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arvalis, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGRO-ECO SOL, un outil de diagnostic des fonctions du sol et de conseil basé sur des bioindicateurs - schéma général d’interprétation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐alain Maron</w:t>
+                <w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2022 du RMT Bouclage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Beauvais, France</w:t>
+              <w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676343v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+                <w:t xml:space="preserve">AGRO-ECO SOL, un outil de diagnostic des fonctions du sol et de conseil basé sur des bioindicateurs - schéma général d’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Souder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Valé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chlebowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2022 du RMT Bouclage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754849v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A soil biodiversity survey coupled with the national soil quality monitoring network?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12787,2235 +12808,2235 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.46-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large database on functional traits for soil ecologists: BETSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaumelle Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.523-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agro-Eco Sol, un outil de diagnostic des fonctions du sol basé sur des bioindicateurs ; structure et règles générales d’interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Souder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Valé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres Comifer-Gemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comifer-Gemas, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Functional Traits of Soil Organisms in Ecological Engineering to restore sustainable SUITMA: A Promising Approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bligth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seoul University, Jun 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le service d’Observation Pollution en aval des anciens sites miniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des dix ans de l’OSU OREME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedbacks of a couple of eco-informatic tools for soil inverterbrate functional traits: an example of interoperability by semantic data integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le partenariat avec les écologistes : principaux problèmes, ressources et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayuri Kiyota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Colloquium on Soil Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t>
+              <w:t xml:space="preserve">Colloque Franco-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615069v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedbacks of a couple of eco-informatic tools for soil inverterbrate functional traits: an example of interoperability by semantic data integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of microarthropods communities in topsoil across various forest, agricultural, urban and industrial land uses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayuri Kiyota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17. International Colloquium on Soil Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614434v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partenariat avec les écologistes : principaux problèmes, ressources et limites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feedbacks of a couple of eco-informatic tools for soil inverterbrate functional traits: an example of interoperability by semantic data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Franco-américain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">17. International Colloquium on Soil Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607983v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of microarthropods communities in topsoil across various forest, agricultural, urban and industrial land uses in France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feedbacks of a couple of eco-informatic tools for soil inverterbrate functional traits: an example of interoperability by semantic data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Colloquium on Soil Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.33252.37768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619000v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioindicators: how to select them in function of the site issues?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Soil bioindicators: how soil properties influence their responses and to select them in function of the site issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International AquaConSoil Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">25. European SETAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628847v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioindicators: how soil properties influence their responses and to select them in function of the site issues?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Soil bioindicators: how to select them in function of the site issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. European SETAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">13th International AquaConSoil Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209261v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et fonctionnement d’un Technosol construit utilisé dans la restauration de friches industrielles : principaux résultats issus du programme Biotechnosol.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sols de jardins potagers : des caractéristiques intermédiaires entre sols agricoles et SUITMAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes rencontres nationales de la Recherche sur les sites et sols pollués, journées techniques nationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA., Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486439v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de l'état biologique des sols : Guide de sélection selon le type d’application et/ou la problématique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grand</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209260v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversité et fonctionnement d’un Technosol construit utilisé dans la restauration de friches industrielles : principaux résultats issus du programme Biotechnosol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">3èmes rencontres nationales de la Recherche sur les sites et sols pollués, journées techniques nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA., Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209256v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols de jardins potagers : des caractéristiques intermédiaires entre sols agricoles et SUITMAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
+                <w:t xml:space="preserve">Les indicateurs de l'état biologique des sols : Guide de sélection selon le type d’application et/ou la problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744170v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES) "Le sol en héritage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Étude du Sol (AFES), Jun 2014, Le Bourget du Lac, France. 382 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Term Effects of Biosolid Applications on Soil Biological Parameters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Béguet</w:t>
+                <w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bouchard</w:t>
+                <w:t xml:space="preserve">Isabelle Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Conférence Internationale RAMIRAN. Recycling of organic residues for agriculture: from waste management to ecosystem services. RAMIRAN 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t>
+              <w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747123v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early colonisation of a constructed Technosol by soil organisms after industrial site reclamation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Charissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15051,2627 +15072,2627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">Long Term Effects of Biosolid Applications on Soil Biological Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gattin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+                <w:t xml:space="preserve">Fabien Abonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bégin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">15. Conférence Internationale RAMIRAN. Recycling of organic residues for agriculture: from waste management to ecosystem services. RAMIRAN 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606698v1</w:t>
+                <w:t xml:space="preserve">hal-02747123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de bioindicateurs en fonction de l’occupation d’un sol agricole haut-normand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+                <w:t xml:space="preserve">Vers une meilleure utilisation des traits fonctionnels des invertébrés du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Deharveng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749410v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">La refonctionnalisation écologique des sols par la revégétalisation : une autre manière d’utiliser le végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Phytotechnologies appliquées aux sites pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190831v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate and impact of the multi-contamination (PAHs, Heavy Metals) of an industrial soil under natural and plant assisted attenuation and the same soil after remediation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+                <w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international conference 2012.Contaminated Site Management in Europe CSME. Sustainable Approaches to Remediation of Contaminated Land in Europe SARCLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748737v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La refonctionnalisation écologique des sols par la revégétalisation : une autre manière d’utiliser le végétal</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate and impact of the multi-contamination (PAHs, Heavy Metals) of an industrial soil under natural and plant assisted attenuation and the same soil after remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytotechnologies appliquées aux sites pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France. 115 p</w:t>
+              <w:t xml:space="preserve">The international conference 2012.Contaminated Site Management in Europe CSME. Sustainable Approaches to Remediation of Contaminated Land in Europe SARCLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749653v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure utilisation des traits fonctionnels des invertébrés du sol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Deharveng</w:t>
+                <w:t xml:space="preserve">Early colonization of a constructed Technosol by soil organisms after industrial site rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Béguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Charissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747132v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A guideline for the development of an integrated and dynamic model of soil-plant system evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies Eurosoil 2012: soil science for the benefit of mankind and environment.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early colonization of a constructed Technosol by soil organisms after industrial site rehabilitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Corbel</w:t>
+                <w:t xml:space="preserve">Les épandages de déchets modifient-ils la qualité biologique des sols agricoles à long terme ? Résultats du programme VADEBIO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Abonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bégin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">11. Journées d'Etudes des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France. 445 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189709v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les épandages de déchets modifient-ils la qualité biologique des sols agricoles à long terme ? Résultats du programme VADEBIO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une meilleure utilisation des traits fonctionnels des invertébrés du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bouchard</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées d'Etudes des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France. 445 p</w:t>
+              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748369v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure utilisation des traits fonctionnels des invertébrés du sol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Étude de bioindicateurs en fonction de l’occupation d’un sol agricole haut-normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749770v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Bioindicator Program first results on soil fauna–based tools for soil monitoring, characterization and risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Milan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’impact à long terme de boues STEP sur les microorganismes du sol : zoom sur l’abondance et l’activité de la communauté microbienne dégradant l’atrazine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Morel</w:t>
+                <w:t xml:space="preserve">Biological diversity and function of a multi-contaminated (PAHs, heavy metals) industrial soil under natural and plant assisted attenuation and the same soil after remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. séminaire d'Ecotoxicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Microbiologie du Sol et de l'Environnement (1229)., Nov 2011, Saint Lager, France. 133 p</w:t>
+              <w:t xml:space="preserve">6. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190276v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological diversity and function of a multi-contaminated (PAHs, heavy metals) industrial soil under natural and plant assisted attenuation and the same soil after remediation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">Évaluation de l’impact à long terme de boues STEP sur les microorganismes du sol : zoom sur l’abondance et l’activité de la communauté microbienne dégradant l’atrazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">4. séminaire d'Ecotoxicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Microbiologie du Sol et de l'Environnement (1229)., Nov 2011, Saint Lager, France. 133 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745306v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génie pédologique au service d’une refonctionnalisation écologique d’espaces urbains dégradés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Schwartz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres du Végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil invertebrates, the poor cousin of TERA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate and environmental impact of multipollution within a long term study in lysimeter plots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Utilisation de traits biologiques des invertébrés en écotoxicologie des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotrons &amp; Lysimeters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Ecotoxicologie" de la FIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756841v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">The BioTechnoSol project: Biological dynamics and functioning of a constructed Technosol at the field scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Béguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Charissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t>
+              <w:t xml:space="preserve">19th World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192423v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BioTechnoSol project: Biological dynamics and functioning of a constructed Technosol at the field scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les traits biologiques de la macrofaune des sols : un outil pour l’évaluation de la restauration des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Colloque de la SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192421v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de traits biologiques des invertébrés en écotoxicologie des sols</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Fate and environmental impact of multipollution within a long term study in lysimeter plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Ecotoxicologie" de la FIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecotrons &amp; Lysimeters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812213v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traits biologiques de la macrofaune des sols : un outil pour l’évaluation de la restauration des sols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750841v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of different soil fauna and microflora groups in the monitoring of soil biodiversity: RMQS-Biodiv, a French pilot area experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mateille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Colloquium on Soil Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Curritba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedures and protocol for soil biodiversity monitoring : ‘RMQS-Biodiv', a french pilot area experience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17690,895 +17711,895 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to manage and analyse a large biodiversity data set: the case of the regional ‘RMQS Biodiv' experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bellido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of different soil fauna and microflora groups in the monitoring of soil biodiversity: RMQS-Biodiv, a french Pilote area experience</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Procedures and protocol for soil biodiversity monitoring: “RMQS-Biodiv”, a French Pilot area experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). Vienna, AUT., Aug 2008, Vienne, Austria. 402 p</w:t>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191128v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedures and protocol for soil biodiversity monitoring: “RMQS-Biodiv”, a French Pilot area experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Relevance of different soil fauna and microflora groups in the monitoring of soil biodiversity: RMQS-Biodiv, a french Pilote area experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bispo</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). Vienna, AUT., Aug 2008, Vienne, Austria. 402 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754678v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le RMQS-Biodiversité : une grande avancée pour la connaissance de la biodiversité des sols de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées d’Étude des Sols (JES 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Genève, Suisse. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last step before the implementation of a comprehensive monitoring of soil biodiversity for French soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Firenze, Italy. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Network of scientific and technical expertise on soil: Feedback from a hub to stimulate interactions between experts, decision makers and local authorities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Poinçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Firenze, Italy. , 2024, Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18597,332 +18618,332 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collembolan trait patterns with climate modifications along a European gradient: the VULCAN case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henning Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEBIS 5. Traits Ecologiques et Biologiques des organIsmes des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.11717.45280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624913v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collembolan trait patterns with climate modifications along a European gradient: the VULCAN case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henning Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TEBIS 5. Traits Ecologiques et Biologiques des organIsmes des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. , 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624911v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources and distribution of heavy metals and polycyclic aromatic hydrocarbon (PAH) contents in French urban vegetable garden soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18931,1720 +18952,1720 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Pedogenesis in the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et perspectives de l’encadrement réglementaire des pratiques de construction de sol pour réhabiliter des sites dégradés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling pedogenesis in the anthropocene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t>
+                <w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 7. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Torun, Poland. Polish Society of Soil Science, 151 p., 2013, Soils of Urban, Industrial, Traffic, Mining and Military Areas: SUITMA 7, Toruń, 16-20 September 2013 : Abstracts</w:t>
+              <w:t xml:space="preserve">12. International UFZ-Deltarees Conference on Groundwater-Soil-Systems and Water Resource Management - AguaConSoil 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744527v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gattin</w:t>
+                <w:t xml:space="preserve">Modelling pedogenesis in the anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International UFZ-Deltarees Conference on Groundwater-Soil-Systems and Water Resource Management - AguaConSoil 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">SUITMA 7. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torun, Poland. Polish Society of Soil Science, 151 p., 2013, Soils of Urban, Industrial, Traffic, Mining and Military Areas: SUITMA 7, Toruń, 16-20 September 2013 : Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747596v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols de jardins, supports de biodiversité et d'une agriculture urbaine intensive</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BETSI, a complete framework for studying soil invertebrate functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanités et Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Nancy, France. 2012</w:t>
+              <w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805135v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BETSI, a complete framework for studying soil invertebrate functional traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+                <w:t xml:space="preserve">Ecological functioning of multicontaminated soils: a leaf litter decomposition experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t>
+              <w:t xml:space="preserve">Congrès Contaminated Site Management in Europe - Sustainable Approaches to Remediation of Contaminated Land in Europe (CSME - SARCLE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628842v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological functioning of multicontaminated soils: a leaf litter decomposition experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sols de jardins, supports de biodiversité et d'une agriculture urbaine intensive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Contaminated Site Management in Europe - Sustainable Approaches to Remediation of Contaminated Land in Europe (CSME - SARCLE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Urbanités et Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Nancy, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186897v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two earthworms from two ecological groups on organic matter dynamics of a constructed Technosol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pey</w:t>
+                <w:t xml:space="preserve">Image analysis of soil thin sections to predict the evolution of a constructed Technosol’s structure: quantification of descriptors of porosity and aggregation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Casel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International colloqium of soil zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t>
+              <w:t xml:space="preserve">Soil micromorphology: a journey from soils genesis to new interdisciplinary advancements. Eurosoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811508v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis of soil thin sections to predict the evolution of a constructed Technosol’s structure: quantification of descriptors of porosity and aggregation.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculture: the main factor of soil microarthropods decline in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil micromorphology: a journey from soils genesis to new interdisciplinary advancements. Eurosoil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
+              <w:t xml:space="preserve">16. International Colloquium on Soil Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744551v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture: the main factor of soil microarthropods decline in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of two earthworms from two ecological groups on organic matter dynamics of a constructed Technosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guenola Pérès</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Colloquium on Soil Zoology</w:t>
+              <w:t xml:space="preserve">XVI International colloqium of soil zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749981v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy for the survey of urban garden soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. , Geophysical Research Abstracts, 14, 2012, 9th EGU General Assembly</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D multi-scale virtual structure to model and simulate concurrent processes of soil evolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Impact of biological activity on soil structure by the combined analysis of soil thin sections and 0-20 µm soil fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bégin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p., 2012, 4th International Congress. Eurosoil 2012. Soil Science for the Benefit of Mankind and Environment. Fiera del Levante, Bari Italy, 2-6 july 2012</w:t>
+              <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190362v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of biological activity on soil structure by the combined analysis of soil thin sections and 0-20 µm soil fraction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+                <w:t xml:space="preserve">A 3D multi-scale virtual structure to model and simulate concurrent processes of soil evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
+              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p., 2012, 4th International Congress. Eurosoil 2012. Soil Science for the Benefit of Mankind and Environment. Fiera del Levante, Bari Italy, 2-6 july 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486388v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which strategy for a survey of garden soils?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20676,763 +20697,763 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Marrakech, Morocco. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil macrofauna biological traits to monitor soil restoration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SWORM : Un outil pour la modélisation du système complexe sol-macrofaune. Vers une application pour l'optimisation des techniques de réhabilitation de sol par construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t>
+              <w:t xml:space="preserve">1. Conférence Modélisation Mathématique et Informatique des Systèmes Complexes CoMMISCo’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bondy, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812159v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil macrofauna biological traits to monitor soil restoration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
+                <w:t xml:space="preserve">Diversified forest ecosystems can grow on Industrial waste residues: evidence from multiproxy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t>
+              <w:t xml:space="preserve">EGU European Geosciences Union, General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750966v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWORM : Un outil pour la modélisation du système complexe sol-macrofaune. Vers une application pour l'optimisation des techniques de réhabilitation de sol par construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+                <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Conférence Modélisation Mathématique et Informatique des Systèmes Complexes CoMMISCo’10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bondy, France. 2010</w:t>
+              <w:t xml:space="preserve">Colloque de la SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Versailles, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756702v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversified forest ecosystems can grow on Industrial waste residues: evidence from multiproxy approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Soil macrofauna biological traits to monitor soil restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU European Geosciences Union, General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. 2010</w:t>
+              <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486399v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Soil macrofauna biological traits to monitor soil restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Versailles, France. 2010</w:t>
+              <w:t xml:space="preserve">SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192399v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and functional play of soil fauna in a waste-constructed soil in industrial environment: contribution of the modelization of the evolution of a Technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Colloquium on Soil Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Curitiba, Brazil. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21442,91 +21463,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planète Collemboles: La vie secrète des Sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 978-2-36662-161-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21536,688 +21557,847 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faune du sol - Déterminants de la structure des communautés et impacts sur le fonctionnement du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols au coeur de la zone critique - 6 - écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, volume 6, Chapitre 6, ISTE Editions, pp.105-117, 2018, Collection Système Terre - Environnement - Série Les sols, 9781784053840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’apport de composts sur la biodiversité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traitement par compostage des déchets organiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.664, 2018, Tec &amp; Doc (Lavoisier), 9782743023591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedological engineering for brownfield reclamation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils within cities : global approaches to their sustainable management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schweizerbart Science Pub., pp.152-158, 2017, 978-3-510-65411-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration des sols : panorama, limites et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Podesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgis Sapijanskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soubelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Bispo; Camille Guellier; Edith Martin; Jurgis Sapijanskas; Hélène Soubelet; Claire Chenu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols : intégrer leur multifonctionnalité pour une gestion durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.333-363, 2016, Savoir faire (ISSN 1952-1251), 978-2-7592-2392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directive européenne sur les sols : pourquoi les suivis par ADN environnemental ne suffiront pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Poinçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.mykfwuncc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations méthodologiques pour le montage de projets collaboratifs entre auteurs de la Recherche et des Territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Raous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22227,283 +22407,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pari Scientifique Numérisol 2011-2012 - rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moitrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId618"/>
+      <w:footerReference w:type="default" r:id="rId622"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22571,51 +22751,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6BABCA9"/>
+    <w:nsid w:val="712660AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22802,51 +22982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-cortet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7410-8626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151835969" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Abraham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bahri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105751" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Russell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Naudts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A Soudzilovskaia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri&#231; &#199;ak&#305;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105710" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Potapov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Eydoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105602" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Carvalho Gomes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Mautuit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez March&#225;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lucas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103620" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton M Potapov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Wen Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia V Striuchkova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha M Alatalo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alexandre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02784-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Oriol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aranda-Delgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103477" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327803v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104102v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freerk Molleman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05384-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henning Krogh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104692" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Donhauser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Mikola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davey Jones" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Eder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen van Mechelen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12091726" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979986v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Babenko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36216-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J. Raymond-L&#233;onard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tanya Handa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103495" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584318v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150789" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Kouakou Kouakou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeo Kolo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13100892" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Tsiafouli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Russell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so94iss3id307" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760474v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Winter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guidoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Castaldini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.850272" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03798850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Sun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Barnes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G Brown" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so94iss1id178" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deremiens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grisard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106174" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02784-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.630919" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bellino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Baldantoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920027v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920033v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620104v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Martin-Chave" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04322-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019968v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2142-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172511v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Magnus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-00843-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.08.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959662v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1064229318100149" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(18)60022-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857292v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13194" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Maistro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Strumia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.08.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994216v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.03.022" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507698v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayuri Kiyota" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.086" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234389v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S2HLMSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260994v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Denise Chenot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.035" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2015.07.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PKT69K5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639646v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Arena" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goudon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.02.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWZ5GXF4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075572v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108985" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630588v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Watteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.039" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F581S102-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.03.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198683v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uroz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bispo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56266" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601314v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#233;mie Candice Cebron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56560" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486361v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cheynier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.03.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-531NW9SG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869859v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Ruiz-Camacho" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.08.026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650449v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0563-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC071327B48BCF755250027B3605FA10F4A636C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704897v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2011.11.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0RXSNG9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643395v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragi Kocev" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ducobu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso Dzeroski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Debeljak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0155" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486340v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Criquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486337v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.568546" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486286v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Neumann Andersen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.04.007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZQ6D6W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486311v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Griffiths" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caul" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thompson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Hackett" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9609-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TH44R362-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486263v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Griffiths" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Znidarsic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.03.006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTN8SVHV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486255v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjan Demsar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul.H. Krogh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.009" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M73Z602H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375002v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan S. Griffiths" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Demsar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias N. Andersen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J26NBX16-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382582v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Viet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. D. Mitchell" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9108-y" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFZCS96V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486306v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina. E. Kramarz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caul" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8MRQR7K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486258v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Nicholas E Birch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Thompson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars H. Heckmann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9P2JS6Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486264v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.002" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQFSFVSB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486259v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RXR4JPG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215807v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicholas E. Birch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Scrimgeour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2005.0344" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451825v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Petit" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-005-0059-0" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSKCM5TL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218735v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Elmholt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-173R.1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPKZSR4D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569771v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdy El Zemrany" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peter Lutz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.11.025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J37MR3QD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218784v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias N Andersen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.04.025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486333v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan, S. Griffiths" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas E. Birch" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451824v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2005.0441" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218706v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. S Griffiths" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N.E. N E Birch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scrimgeour" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-1093-2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9P2B15T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218695v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Renaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poinsot-Balaguer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2004.07.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218658v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-003-0597-2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D71N5N4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218304v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ronce" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beaufreton" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(02)01152-4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218293v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gillon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(02)01156-1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218275v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poinsot-Balaguer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/s99-055" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217681v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gomot-de Vauflerl" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gomot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Texier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)00116-3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWP84RRB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218669v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(98)80047-7" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/250D13DEB36281EA7A428A5632404466F98C63EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873716v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483463v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761548v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting&#8208;wen Chen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty Berg" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844546v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Souder" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676343v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581637v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumelle L&#233;a" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497004v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030638v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beaumelle" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bligth" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781520v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615069v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laporte" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614434v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33252.37768" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607983v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619000v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628847v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486439v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744170v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Joimel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747123v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Abonnel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouchard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748977v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Charissou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Corbel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749410v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748737v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caupert" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749653v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laurent" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747132v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000693v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189709v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748369v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749770v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189714v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190276v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745306v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749907v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804460v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756841v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192423v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192421v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812213v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750841v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406475v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385960v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400807v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellido" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191128v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754678v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mercier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204370v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louann Girard" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204385v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627527v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Poin&#231;ot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Buitrago" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624913v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624911v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11717.45280" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486442v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189992v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486446v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gossiaux" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744527v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805135v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628842v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186897v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811508v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744551v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou-Salifou Jangorzo" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749981v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746974v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190362v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486388v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Villemin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486386v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812159v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750966v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756702v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486399v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192399v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486374v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920080v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810429v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791646v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591#" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352957v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05380400v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Podesta" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1332/9782759223947/les-sols" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-cortet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7410-8626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151835969" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Abraham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bahri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105751" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Russell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Naudts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A Soudzilovskaia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri&#231; &#199;ak&#305;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105710" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Potapov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Carvalho Gomes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Eydoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105602" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373947v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton M Potapov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Wen Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia V Striuchkova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha M Alatalo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alexandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02784-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Mautuit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez March&#225;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lucas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103620" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Oriol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aranda-Delgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103477" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327803v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henning Krogh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104692" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104102v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freerk Molleman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05384-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Donhauser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Mikola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davey Jones" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Eder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196626v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Jouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen van Mechelen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12091726" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979986v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Babenko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36216-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J. Raymond-L&#233;onard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tanya Handa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103495" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Kouakou Kouakou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeo Kolo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13100892" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920074v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Tsiafouli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Russell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so94iss3id307" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Winter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guidoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Castaldini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.850272" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03798850v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Sun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Barnes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G Brown" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so94iss1id178" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584318v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150789" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deremiens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grisard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106174" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02784-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.630919" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920009v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bellino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Baldantoni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920027v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920033v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620104v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Martin-Chave" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04322-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172511v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Magnus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-00843-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019968v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2142-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783981v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(18)60022-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972737v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.08.020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959662v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1064229318100149" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857292v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13194" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Maistro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Strumia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.08.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507698v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayuri Kiyota" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.086" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994216v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.03.022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260994v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Denise Chenot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.035" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234389v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S2HLMSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2015.07.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PKT69K5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075572v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108985" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639646v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Arena" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goudon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.02.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWZ5GXF4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198683v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uroz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bispo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56266" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.03.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630588v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Watteau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.039" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F581S102-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601314v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#233;mie Candice Cebron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56560" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486361v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cheynier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.03.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-531NW9SG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869859v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Ruiz-Camacho" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.08.026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650449v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0563-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC071327B48BCF755250027B3605FA10F4A636C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704897v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2011.11.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0RXSNG9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643395v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragi Kocev" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ducobu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso Dzeroski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Debeljak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0155" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486340v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.02.011" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4DJWB8H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486337v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.568546" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486286v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Neumann Andersen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.04.007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZQ6D6W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486311v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan S Griffiths" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caul" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Thompson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Hackett" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9609-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TH44R362-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375002v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan S. Griffiths" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Demsar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias N. Andersen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J26NBX16-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486306v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina. E. Kramarz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8MRQR7K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382582v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Viet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. D. Mitchell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9108-y" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFZCS96V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486264v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Nicholas E Birch" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQFSFVSB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486258v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars H. Heckmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.008" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9P2JS6Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486259v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul.H. Krogh" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Griffiths" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.003" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RXR4JPG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486263v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Znidarsic" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.03.006" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTN8SVHV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486255v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjan Demsar" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.009" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M73Z602H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451825v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Petit" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-005-0059-0" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSKCM5TL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215807v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicholas E. Birch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Scrimgeour" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2005.0344" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569771v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdy El Zemrany" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peter Lutz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.11.025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J37MR3QD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218735v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Elmholt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-173R.1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPKZSR4D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218784v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias N Andersen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.04.025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486333v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan, S. Griffiths" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas E. Birch" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451824v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2005.0441" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218706v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. S Griffiths" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caul" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thompson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N.E. N E Birch" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scrimgeour" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-1093-2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9P2B15T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218695v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Renaud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poinsot-Balaguer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2004.07.002" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218658v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-003-0597-2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D71N5N4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218304v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ronce" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beaufreton" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(02)01152-4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218293v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gillon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(02)01156-1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218275v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poinsot-Balaguer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/s99-055" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217681v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gomot-de Vauflerl" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gomot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Texier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)00116-3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWP84RRB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218669v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(98)80047-7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/250D13DEB36281EA7A428A5632404466F98C63EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873716v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483463v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761548v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting&#8208;wen Chen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty Berg" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844546v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Souder" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676343v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581637v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumelle L&#233;a" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497004v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030638v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beaumelle" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bligth" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781520v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607983v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619000v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615069v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laporte" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614434v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33252.37768" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628847v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744170v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Joimel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486439v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748977v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Charissou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Corbel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747123v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Abonnel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouchard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747132v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749653v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laurent" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748737v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caupert" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189709v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000693v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748369v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749770v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749410v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189714v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745306v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190276v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749907v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804460v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812213v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192421v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750841v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756841v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192423v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406475v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385960v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400807v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellido" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754678v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mercier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191128v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204370v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louann Girard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204385v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627527v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Poin&#231;ot" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Buitrago" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624911v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11717.45280" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624913v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486442v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189992v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486446v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gossiaux" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744527v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628842v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186897v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805135v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744551v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou-Salifou Jangorzo" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749981v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811508v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746974v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486388v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Villemin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190362v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486386v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756702v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486399v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192399v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750966v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812159v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486374v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920080v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810429v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791646v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591#" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352957v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05380400v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Podesta" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1332/9782759223947/les-sols" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601906v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mykfwuncc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>