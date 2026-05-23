--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">195096948</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=Yh5O03kAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">D-2070-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -261,3869 +282,3869 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards robust probabilistic maps in Deep Brain Stimulation: exploring the impact of patient number, stimulation counts, and statistical approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How Statistical Methods, Hemispheric Data and Masking Approaches Shape Probabilistic Sweet Spots in Deep Brain Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teresa Nordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patric Blomstedt</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncom.2025.1699192⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 73, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2026.3690018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470968v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where are effective contacts located for motor cortical stimulation? A large retrospective series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Isan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 19 (3), pp.103090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brs.2026.103090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Sample Size and Statistical Methods for Probabilistic Sweet Spot Mapping in Deep Brain Stimulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards robust probabilistic maps in Deep Brain Stimulation: exploring the impact of patient number, stimulation counts, and statistical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Stawiski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Karin Wårdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric Blomstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11251620⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19, pp.1699192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2025.1699192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400468v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of statistical approaches on probabilistic sweet spots computation in deep brain stimulation for severe Essential tremor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Balancing Cohort Size and Variability in Iterative Deep Brain Template Creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Nordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11253968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2025.103820⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05105244v1</w:t>
+                <w:t xml:space="preserve">hal-05400683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Deep Brain Stimulation Outcomes Using Intra-Operative Stimulation Test Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimizing Sample Size and Statistical Methods for Probabilistic Sweet Spot Mapping in Deep Brain Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Nordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stawiski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cdbme-2025-0189⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11251620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391405v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated segmentation of deep brain structures from Inversion-Recovery MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of statistical approaches on probabilistic sweet spots computation in deep brain stimulation for severe Essential tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Nordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aigerim Dautkulova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chaix</w:t>
+                <w:t xml:space="preserve">Marc Stawiski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102488⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.103820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2025.103820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873766v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Cohort Size and Variability in Iterative Deep Brain Template Creation</w:t>
+                <w:t xml:space="preserve">Predicting Deep Brain Stimulation Outcomes Using Intra-Operative Stimulation Test Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vittoria Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Nordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stawiski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11253968⟩</w:t>
+              <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Proceedings of the 2025 Joint Annual Conference of the Austrian (ÖGBMT), German (VDE DGBMT) and Swiss (SSBE) Societies for Biomedical Engineering (9–11 September 2025, Muttenz/Basel, Switzerland), 11 (1), pp.350-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cdbme-2025-0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400683v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic stimulation mapping from intra-operative thalamic deep brain stimulation data in essential tremor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teresa Nordin</w:t>
+                <w:t xml:space="preserve">Automated segmentation of deep brain structures from Inversion-Recovery MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aigerim Dautkulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ait Aider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Feiler</w:t>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Wardell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Coste</w:t>
+                <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (3), pp.036017. </w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 120, pp.102488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ad4742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568393v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An MRI Deep Brain Adult Template With An Advanced Atlas-Based Tool For Diffusion Tensor Imaging Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic stimulation mapping from intra-operative thalamic deep brain stimulation data in essential tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Nordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aigerim Dautkulova</w:t>
+                <w:t xml:space="preserve">Stefanie Feiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sontheimer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Karin Wardell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.1189. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (3), pp.036017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-04053-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ad4742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781630v1</w:t>
+                <w:t xml:space="preserve">hal-04568393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain color-coded diffusion imaging: Utility of ACPC reorientation of gradients in healthy subjects and patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An MRI Deep Brain Adult Template With An Advanced Atlas-Based Tool For Diffusion Tensor Imaging Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aigerim Dautkulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Ouachikh</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Omar Ait Aider</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.108449. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.1189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2024.108449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-04053-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718173v1</w:t>
+                <w:t xml:space="preserve">hal-04781630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep brain stimulation of the subthalamic nucleus in severe Parkinson’s disease: relationships between dual-contact topographic setting and 1-year worsening of speech and gait</w:t>
+                <w:t xml:space="preserve">Brain color-coded diffusion imaging: Utility of ACPC reorientation of gradients in healthy subjects and patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Ouadih</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Claise</w:t>
+                <w:t xml:space="preserve">Omar Ouachikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.108449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2024.108449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180293v1</w:t>
+                <w:t xml:space="preserve">hal-04718173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An online movement and tremor identification algorithm for evaluation during deep brain stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep brain stimulation of the subthalamic nucleus in severe Parkinson’s disease: relationships between dual-contact topographic setting and 1-year worsening of speech and gait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Ouadih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bourgeois</w:t>
+                <w:t xml:space="preserve">Maxime Luisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Pambakian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+                <w:t xml:space="preserve">Béatrice Claise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769428v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of rehabilitation program with robot-assisted intensive therapy in one case of Holmes tremor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An online movement and tremor identification algorithm for evaluation during deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Pambakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Pontier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Briançon</w:t>
+                <w:t xml:space="preserve">Ijsbrand De Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.06.002⟩</w:t>
+              <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.105 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cdbme-2022-1028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890979v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Deformation of Deep Brain Stimulation Electrodes Following Surgical Implantation: Intracranial, Brain, and Electrode Mechanics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Risk-Taking Behaviors of Adult Bedridden Patients in Neurosurgery: What Could/Should We Do?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.657875⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.676538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2021.676538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257489v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas Optimization for Deep Brain Stimulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Neural Correlates Of Consciousness And Related Disorders: From Phenotypic Descriptors Of Behavioral And Relative Consciousness To Cortico-Subcortical Circuitry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Ouadih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufic Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFMBE Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-64610-3_16⟩</w:t>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (2), pp.212-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2021.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009088v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disrupted Pallido-Thalamo-Cortical Functional Connectivity in Chronic Disorders of Consciousness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Neural correlates of rehabilitation program with robot-assisted intensive therapy in one case of Holmes tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Ouadih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11030356⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (4), pp.101411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167397v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-Taking Behaviors of Adult Bedridden Patients in Neurosurgery: What Could/Should We Do?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Early Deformation of Deep Brain Stimulation Electrodes Following Surgical Implantation: Intracranial, Brain, and Electrode Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Manciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.676538. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.657875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2021.676538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.657875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319178v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Correlates Of Consciousness And Related Disorders: From Phenotypic Descriptors Of Behavioral And Relative Consciousness To Cortico-Subcortical Circuitry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Atlas Optimization for Deep Brain Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Wårdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufic Khalil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simone Hemm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (2), pp.212-222. </w:t>
+              <w:t xml:space="preserve">IFMBE Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Jarm T., Cvetkoska A., Mahnič-Kalamiza S., Miklavcic D. (eds) 8th European Medical and Biological Engineering Conference. EMBEC 2020. IFMBE Proceedings, vol 80. Springer, Cham., 80, pp.130-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2021.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64610-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238493v1</w:t>
+                <w:t xml:space="preserve">hal-03009088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation Maps: Visualization of results of quantitative intraoperative testing for deep brain stimulation surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disrupted Pallido-Thalamo-Cortical Functional Connectivity in Chronic Disorders of Consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Claise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashesh Shah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniela Pison</w:t>
+                <w:t xml:space="preserve">Carine Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-020-02130-y⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Recent Advances in the Study of Altered State of Consciousness, 11 (3), pp.356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11030356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443837v2</w:t>
+                <w:t xml:space="preserve">hal-03167397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical Brain Structures Normalization for Deep Brain Stimulation in Movement Disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stimulation Maps: Visualization of results of quantitative intraoperative testing for deep brain stimulation surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashesh Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin K Wårdell</w:t>
+                <w:t xml:space="preserve">Daniela Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27, pp.102271. </w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (4), pp.771-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11517-020-02130-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556703v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse generator battery life in deep brain stimulation: out with the old… in with the less durable?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomical Brain Structures Normalization for Deep Brain Stimulation in Movement Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashesh Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Schlichting</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ana Raquel Marques</w:t>
+                <w:t xml:space="preserve">Karin K Wårdell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00701-019-04043-8⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.102271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277177v1</w:t>
+                <w:t xml:space="preserve">hal-02556703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI Atlas of the Human Deep Brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+                <w:t xml:space="preserve">Pulse generator battery life in deep brain stimulation: out with the old… in with the less durable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Schlichting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francisco Zaldivar-Jolissaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio de Salles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chaix</w:t>
+                <w:t xml:space="preserve">Ana Raquel Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.851. </w:t>
+              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161 (10), pp.2043-2046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00701-019-04043-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191252v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Diffusion Imaging and Tractography to Distinguish Clinical Severity of Human PLP1-Related Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRI Atlas of the Human Deep Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sarret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nadia Savy</w:t>
+                <w:t xml:space="preserve">Antonio de Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Ouadih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000492218⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952380v1</w:t>
+                <w:t xml:space="preserve">hal-02191252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical predictors of cognitive decline after subthalamic stimulation in Parkinson’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain Diffusion Imaging and Tractography to Distinguish Clinical Severity of Human PLP1-Related Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Planche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Vidal</w:t>
+                <w:t xml:space="preserve">Nadia Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-018-1677-2⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (4), pp.301-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000492218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814807v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep brain stimulation in five patients with severe disorders of consciousness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Anatomical predictors of cognitive decline after subthalamic stimulation in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Coste</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Rosenberg</w:t>
+                <w:t xml:space="preserve">Tiphaine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (11), pp.1372-1384. </w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223 (7), pp.3063-3072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acn3.648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-018-1677-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928180v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative acceleration measurements to quantify improvement in tremor during deep brain stimulation surgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Deep brain stimulation in five patients with severe disorders of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan Taub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. M. Michael Schüpbach</w:t>
+                <w:t xml:space="preserve">Sarah Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-016-1559-9⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (11), pp.1372-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580256v1</w:t>
+                <w:t xml:space="preserve">hal-01928180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel assistive method for rigidity evaluation during deep brain stimulation surgery using acceleration sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Intraoperative acceleration measurements to quantify improvement in tremor during deep brain stimulation surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashesh Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Taub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Schkommodau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ethan Taub</w:t>
+                <w:t xml:space="preserve">W. M. Michael Schüpbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 127 (3), pp.602 - 612. </w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (5), pp.845 - 858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3171/2016.8.JNS152770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11517-016-1559-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580204v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-course of myelination and atrophy on cerebral imaging in 35 patients with PLP1 -related disorders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A novel assistive method for rigidity evaluation during deep brain stimulation surgery using acceleration sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashesh Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Tonduti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Coste</w:t>
+                <w:t xml:space="preserve">Erik Schkommodau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Taub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 58 (7), pp.706-713. </w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (3), pp.602 - 612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/dmcn.13025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3171/2016.8.JNS152770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654750v1</w:t>
+                <w:t xml:space="preserve">hal-01580204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subthalamus stimulation in Parkinson disease: Accounting for the bilaterality of contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4168,2424 +4189,2558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized mapping of the deep brain with a white matter attenuated inversion recovery (WAIR) sequence at 1.5-tesla: Experience based on a series of 156 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-course of myelination and atrophy on cerebral imaging in 35 patients with PLP1 -related disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Zerroug</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Betty Jean</w:t>
+                <w:t xml:space="preserve">Davide Tonduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2016.01.009⟩</w:t>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (7), pp.706-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dmcn.13025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578968v1</w:t>
+                <w:t xml:space="preserve">hal-01654750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-Specific Electric Field Simulations and Acceleration Measurements for Objective Analysis of Intraoperative Stimulation Tests in the Thalamus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Coste</w:t>
+                <w:t xml:space="preserve">Personalized mapping of the deep brain with a white matter attenuated inversion recovery (WAIR) sequence at 1.5-tesla: Experience based on a series of 156 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Zerroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gabrillargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00577⟩</w:t>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (4), pp.183-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2016.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550215v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse médico-économique d'un service de neurochirurgie en centre hospitalier et universitaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patient-Specific Electric Field Simulations and Acceleration Measurements for Objective Analysis of Intraoperative Stimulation Tests in the Thalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufic Khalil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Jourdy</w:t>
+                <w:t xml:space="preserve">Simone Hemm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashesh Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2014.11.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558825v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical modulation of neuronal networks in brain-injured patients with disorders of consciousness: A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Analyse médico-économique d'un service de neurochirurgie en centre hospitalier et universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufic Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hachemi Nezzar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Luauté</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Jourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annfar.2013.11.007⟩</w:t>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (1), pp.2-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577854v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complications chirurgicales de la stimulation cérébrale profonde : expérience clinique à propos de 184 cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical modulation of neuronal networks in brain-injured patients with disorders of consciousness: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachemi Nezzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Mendes Martins</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Gabrillargues</w:t>
+                <w:t xml:space="preserve">Jacques Luauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 58 (4), pp.219-224. </w:t>
+              <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (2), pp.88 - 97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2012.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annfar.2013.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579081v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct stereotactic targeting of the ventrointermediate nucleus of the thalamus based on anatomic 1.5-T MRI mapping with a white matter attenuated inversion recovery (WAIR) sequence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Complications chirurgicales de la stimulation cérébrale profonde : expérience clinique à propos de 184 cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mendes Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gabrillargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (4), pp.625 - 633. </w:t>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (4), pp.219-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2011.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2012.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556884v1</w:t>
+                <w:t xml:space="preserve">hal-01579081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal ganglia dysfunction in OCD: subthalamic neuronal activity correlates with symptoms severity and predicts high-frequency stimulation efficacy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct stereotactic targeting of the ventrointermediate nucleus of the thalamus based on anatomic 1.5-T MRI mapping with a white matter attenuated inversion recovery (WAIR) sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Welter</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Coste</w:t>
+                <w:t xml:space="preserve">Vivien Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gabrillargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/tp.2011.5⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (4), pp.625 - 633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2011.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00741461v1</w:t>
+                <w:t xml:space="preserve">hal-01556884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact position analysis of deep brain stimulation electrodes on post-operative CT images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Basal ganglia dysfunction in OCD: subthalamic neuronal activity correlates with symptoms severity and predicts high-frequency stimulation efficacy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Welter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00701-009-0393-3⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/tp.2011.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549856v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00741461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subthalamic Nucleus Location: Relationships between Stereotactic AC-PC-Based Diagrams and MRI Anatomy-Based Contours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contact position analysis of deep brain stimulation electrodes on post-operative CT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Hemm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gabrillargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Caire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Derost</w:t>
+                <w:t xml:space="preserve">Laurent Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 87, pp.337 - 347. </w:t>
+              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151 (7), pp.823-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000236367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00701-009-0393-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552987v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New electrophysiological mapping combined with MRI in parkinsonian's subthalamic region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Subthalamic Nucleus Location: Relationships between Stereotactic AC-PC-Based Diagrams and MRI Anatomy-Based Contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sarry</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gabrillargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (8), pp.1627-1633. </w:t>
+              <w:t xml:space="preserve">Stereotactic and Functional Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87, pp.337 - 347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06698.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000236367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544654v1</w:t>
+                <w:t xml:space="preserve">hal-01552987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsal horn NK1-expressing neurons control windup of downstream trigeminal nociceptive neurons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">New electrophysiological mapping combined with MRI in parkinsonian's subthalamic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel L Voisin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pain.2007.09.017⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (8), pp.1627-1633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06698.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543208v1</w:t>
+                <w:t xml:space="preserve">hal-01544654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postoperative control in deep brain stimulation of the subthalamic region: the contact membership concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Hemm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (1-2), pp.69 - 77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11548-008-0152-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain mapping in stereotactic surgery: A brief overview from the probabilistic targeting to the patient-based anatomic mapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Dorsal horn NK1-expressing neurons control windup of downstream trigeminal nociceptive neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nuti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel L Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs S Miraucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Dallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe L Luccarini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.05.055⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 137 (2), pp.340-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pain.2007.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543112v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI anatomical mapping and direct stereotactic targeting in the subthalamic region: functional and anatomical correspondence in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques J Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemlih · Ouchchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone S Hemm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (2), pp.75-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11548-007-0124-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation sous-thalamique dans la maladie de Parkinson sévère: Étude de la localisation des contacts effectifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Brain mapping in stereotactic surgery: A brief overview from the probabilistic targeting to the patient-based anatomic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck F Durif</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0028-3770(06)71166-3⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (Suppl 1), pp.S109-S115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.05.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543044v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Role For Wind-Up in Trigeminal Sensory Processing: Intensity Coding of Nociceptive Stimuli in the Rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Stimulation sous-thalamique dans la maladie de Parkinson sévère: Étude de la localisation des contacts effectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D L Voisin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck F Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cephalalgia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1468-2982.2008.01568.x⟩</w:t>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (1), pp.15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0028-3770(06)71166-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543129v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional modulation of windup by NMDA receptors in the rat spinal trigeminal nucleus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Role For Wind-Up in Trigeminal Sensory Processing: Intensity Coding of Nociceptive Stimuli in the Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D L Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Luccarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Woda</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R Dallel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0953-816X.2004.03328.x⟩</w:t>
+              <w:t xml:space="preserve">Cephalalgia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (6), pp.631-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-2982.2008.01568.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543022v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bidirectional modulation of windup by NMDA receptors in the rat spinal trigeminal nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Woda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Molat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (8), pp.2009-2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0953-816X.2004.03328.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">NO Synthesis, Unlike Respiration, Influences Intracellular Oxygen Tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deronzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Usson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 290 (1), pp.97-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/bbrc.2001.6221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6595,13553 +6750,13687 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Cohort Size and Variability in Iterative Deep Brain Template Creation</w:t>
+                <w:t xml:space="preserve">Optimizing Sample Size and Statistical Methods for Probabilistic Sweet Spot Mapping in Deep Brain Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vittoria Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Nordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stawiski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE Engineering in Medicine &amp; Biology Society, Jul 2025, Copenhagen, Denmark. pp.id 2453</w:t>
+              <w:t xml:space="preserve">, IEEE Engineering in Medicine &amp; Biology Society, Jul 2025, Copenhagen, Denmark. pp.id 1200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120379v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting deep brain stimulation outcomes using intra-operative stimulation test data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identifying key predictors of deep brain stimulation outcomes – A feature importance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Nordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stawiski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMT 2025 Joint Conference of the Swiss (SSBE), Austrian (ÖGBMT) and German (VDE DGBMT) Societies for Biomedical Engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+              <w:t xml:space="preserve">BMT 2025 | Joint Conference of the Swiss (SSBE), Austrian (ÖGBMT) and German (VDE DGBMT) Societies for Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SSBE Swiss Society for Biomedical Engineering; ÖGBMT Austrian Society for Biomedical Engineering; VDE DGBMT German Society for Biomedical Engineering, Sep 2025, Bâle, Switzerland. pp.233, Id 065, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/bmt-2025-1001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141876v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying key predictors of deep brain stimulation outcomes – A feature importance analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Balancing Cohort Size and Variability in Iterative Deep Brain Template Creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Nordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMT 2025 | Joint Conference of the Swiss (SSBE), Austrian (ÖGBMT) and German (VDE DGBMT) Societies for Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Engineering in Medicine &amp; Biology Society, Jul 2025, Copenhagen, Denmark. pp.id 2453</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141855v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining electrode placement in Deep Brain Stimulation: hemispheric asymmetries for stimulation response in Essential Tremor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Predicting deep brain stimulation outcomes using intra-operative stimulation test data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Nordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stawiski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Congress of the European Society for Stereotactic and Functional Neurosurgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMT 2025 Joint Conference of the Swiss (SSBE), Austrian (ÖGBMT) and German (VDE DGBMT) Societies for Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SSBE Swiss Society for Biomedical Engineering; ÖGBMT Austrian Society for Biomedical Engineering; VDE DGBMT German Society for Biomedical Engineering, Sep 2025, Bâle, Switzerland. pp.223, Id 071, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bmt-2025-1001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136549v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group-wise deep brain normalization pipeline optimization for speed and quality</w:t>
+                <w:t xml:space="preserve">Refining electrode placement in Deep Brain Stimulation: hemispheric asymmetries for stimulation response in Essential Tremor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vittoria Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Nordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stawiski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMT 2025 | Joint Conference of the Swiss (SSBE), Austrian (ÖGBMT) and German (VDE DGBMT) Societies for Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th Congress of the European Society for Stereotactic and Functional Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Stereotactic and Functional Neurosurgery, Sep 2025, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141929v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Sample Size and Statistical Methods for Probabilistic Sweet Spot Mapping in Deep Brain Stimulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Group-wise deep brain normalization pipeline optimization for speed and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Hemm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMT 2025 | Joint Conference of the Swiss (SSBE), Austrian (ÖGBMT) and German (VDE DGBMT) Societies for Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SSBE Swiss Society for Biomedical Engineering; ÖGBMT Austrian Society for Biomedical Engineering; VDE DGBMT German Society for Biomedical Engineering, Sep 2025, Bâle, Switzerland. pp.Page 197, Id 334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bmt-2025-1001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120418v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Brain MRI architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigerim Dautkulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Neuro-Engineering Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of Biomedical Engineering | Linkoping University, Nov 2024, Linkoping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of statistical methods for determining Deep Brain Stimulation sweet spots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bridging the gap: integrating deep brain stimulation imaging and clinical data in a unified data management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stawiski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Biennial Meeting of the World Society for Stereotactic and Functional Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WSSFN World Society for Stereotactic and Functional Neurosurgery, Sep 2024, Chicago, United States. page 295-296 / EP077 #199</w:t>
+              <w:t xml:space="preserve">2024 NYC Neuromodulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neuromodec, Aug 2024, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680036v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap: integrating deep brain stimulation imaging and clinical data in a unified data management system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the impact of data and statistical methods for defining sweet spots in Deep Brain Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Nordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Stawiski</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Karin Wårdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 NYC Neuromodulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Neuromodec, Aug 2024, New York, NY, United States</w:t>
+              <w:t xml:space="preserve">9th European Medical and Biological Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBEC society; IFMBE - International Federation for Medical and Biological Engineering; EAMBES - European Alliance for Medical and Biological Engineering &amp; Science; DMBTS - Društvo za biomedicinsko tehniko Slovenije; University of Ljubljana, Jun 2024, Portoroz, Slovenia. page 148 - Id 3524 (PO-16)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647700v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of data and statistical methods for defining sweet spots in Deep Brain Stimulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">REDCAP AND SQLITE: A powerful combination for streamlining metadata capture in deep brain stimulation research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stawiski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Medical and Biological Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EMBEC society; IFMBE - International Federation for Medical and Biological Engineering; EAMBES - European Alliance for Medical and Biological Engineering &amp; Science; DMBTS - Društvo za biomedicinsko tehniko Slovenije; University of Ljubljana, Jun 2024, Portoroz, Slovenia. page 148 - Id 3524 (PO-16)</w:t>
+              <w:t xml:space="preserve">, EMBEC society; IFMBE - International Federation for Medical and Biological Engineering; EAMBES - European Alliance for Medical and Biological Engineering &amp; Science; DMBTS - Društvo za biomedicinsko tehniko Slovenije; University of Ljubljana, Jun 2024, Portoroz, Slovenia. p. 148-149, Id 3525 (PO-18)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569292v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REDCAP AND SQLITE: A powerful combination for streamlining metadata capture in deep brain stimulation research</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Segmentation automatisée de structures cérébrales profondes à partir d'IRMs à Inversion-Récupération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aigerim Dautkulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ait Aider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Medical and Biological Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMBEC society; IFMBE - International Federation for Medical and Biological Engineering; EAMBES - European Alliance for Medical and Biological Engineering &amp; Science; DMBTS - Društvo za biomedicinsko tehniko Slovenije; University of Ljubljana, Jun 2024, Portoroz, Slovenia. p. 148-149, Id 3525 (PO-18)</w:t>
+              <w:t xml:space="preserve">RFIAP 2024 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569466v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation automatisée de structures cérébrales profondes à partir d'IRMs à Inversion-Récupération</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of statistical methods for determining Deep Brain Stimulation sweet spots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Nordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Wårdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP 2024 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">20th Biennial Meeting of the World Society for Stereotactic and Functional Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WSSFN World Society for Stereotactic and Functional Neurosurgery, Sep 2024, Chicago, United States. page 295-296 / EP077 #199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616150v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Many is Enough? The Influence of patient count on structural normative template quality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Hemm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Medical and Biological Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMBEC society; IFMBE - International Federation for Medical and Biological Engineering; EAMBES - European Alliance for Medical and Biological Engineering &amp; Science; DMBTS - Društvo za biomedicinsko tehniko Slovenije; University of Ljubljana, Jun 2024, Portoroz, Slovenia. page 138, Id 3545 (PO-56)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution intra-operative data for the generation of probabilistic stimulation maps in DBS of Vim for ET.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Wårdell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Hemm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th congress, European Society for Stereotactic and Functional Neurosurgery, ESSFN 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Stereotactic and Functional Neurosurgery (ESSFN), Sep 2023, Stockholm, Sweden. pp.Pages 5-6 / #35633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A movement and tremor identification algorithm for evaluations during deep brain stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Pambakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ijsbrand de Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Conference of the Austrian, German and Swiss Societies for Biomedical Engineering | BMT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Austrian, German and Swiss Societies for Biomedical Engineering, Sep 2022, Innsbruck, Austria. pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical brain structures normalization for deep brain stimulation in movement disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimization of group-specific template generation for deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashesh Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Wårdell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème journée scientifique commune TechMed - CHU Clermont-Ferrand (TGI-IP / MPS-ICCF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHU Clermont-Ferrand - TGI-IP / MPS-ICCF / TechMed, Sep 2020, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">The Nordic Baltic Conference on Biomedical Engineering and Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949607v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of group-specific template generation for deep brain stimulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Anatomical brain structures normalization for deep brain stimulation in movement disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashesh Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Wårdell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nordic Baltic Conference on Biomedical Engineering and Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">4ème journée scientifique commune TechMed - CHU Clermont-Ferrand (TGI-IP / MPS-ICCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU Clermont-Ferrand - TGI-IP / MPS-ICCF / TechMed, Sep 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186590v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glioblastomas extension on DTI: prospective and comparative study versus metastases and healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée scientifique commune TGI-IP / MPS-ICCF / TechMed - CHU Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU Clermont-Ferrand - TGI-IP / MPS-ICCF / TechMed, Sep 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Atlas of the Human Deep Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée scientifique commune TGI-IP / MPS-ICCF / TechMed - CHU Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU Clermont-Ferrand - TGI-IP / MPS-ICCF / TechMed, Sep 2019, Clermont-Ferrand, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fneur.2019.00851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des technologies innovantes dans les états de conscience altérée : IRM fonctionnelle, traitement du langage et charge émotionnelle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Analysis of adverse effects of stimulation during DBS surgery by patient-specific FEM simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashesh Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Wårdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2018, France Traumatisme Crânien,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Engineering in Medicine and Biology Society (IEEE-EMBS), Jul 2018, Honolulu, United States. pp.2222-2225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073589v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-registering Thalamus for Analysis of Patient-specific Intra-operative Improvement Maps in DBS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Comportements conscients après stimulation cérébrale profonde chez cinq patients souffrant de troubles de la conscience sévères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah, D Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th Congress of the European Society for Stereotactic and Functional Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Stereotactic and Functional Neurosurgery (ESSFN), Sep 2018, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque 2018, France Traumatisme Crânien, Association nationale des professionnels au service des traumatisés crâniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883401v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain diffusion imaging and tractography to distinguish clinical severity of human PLP1-related disorders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Co-registering Thalamus for Analysis of Patient-specific Intra-operative Improvement Maps in DBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashesh Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadia Savy</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée conjointe TGI MPS TechMed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHU de Clermont-Ferrand, Université Clermont Auvergne, Institut Pascal, Institut de Chimie de Clermont-Ferrand, Sep 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">23th Congress of the European Society for Stereotactic and Functional Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Stereotactic and Functional Neurosurgery (ESSFN), Sep 2018, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949468v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscious behaviors and deep brain stimulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Application des technologies innovantes dans les états de conscience altérée : IRM fonctionnelle, traitement du langage et charge émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd DBS and 9th Neuro-Engineering Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karin Wardell, Feb 2018, Linköping, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque 2018, France Traumatisme Crânien,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association nationale des professionnels au service des traumatisés crâniens, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738158v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of adverse effects of stimulation during DBS surgery by patient-specific FEM simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Coste</w:t>
+                <w:t xml:space="preserve">Brain diffusion imaging and tractography to distinguish clinical severity of human PLP1-related disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème journée conjointe TGI MPS TechMed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU de Clermont-Ferrand, Université Clermont Auvergne, Institut Pascal, Institut de Chimie de Clermont-Ferrand, Sep 2018, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883418v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements conscients après stimulation cérébrale profonde chez cinq patients souffrant de troubles de la conscience sévères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Conscious behaviors and deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah, D Rosenberg</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2018, France Traumatisme Crânien, Association nationale des professionnels au service des traumatisés crâniens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd DBS and 9th Neuro-Engineering Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karin Wardell, Feb 2018, Linköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070009v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel assistive method for rigidity evaluation during deep brain stimulation surgery using acceleration sensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Conscious Behaviors Following Bilateral Pallido-Thalamic Low Frequency Stimulation in Patients with Continuing Disorders of Consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ethan Taub</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée conjointe TGI TechMed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHU de Clermont-Ferrand, Université Clermont Auvergne, Institut Pascal, Sep 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">17th Quadrennial Meeting of the World Society for Stereotactic and Functional Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WSSFN, Jun 2017, Berlin, Germany. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654621v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning more about the optimal anatomical position for deep brain stimulation in essential tremor patients: 3d visualisation of intraoperative stimulation test results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Cerebral quantitative DTI and tractography in 25 patients with PLP1-related disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome Coste</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Quadrennial Meeting of the World Society for Stereotactic and Functional Neurosurgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Paediatric Neurology Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Paediatric Neurology Society (EPNS), Jun 2017, Lyon, France. pp.e76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2017.04.1187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654252v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscious behaviors following bilateral pallido-thalamic low frequency stimulation in patients with continuing disorders of consciousness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A novel assistive method for rigidity evaluation during deep brain stimulation surgery using acceleration sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashesh Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sarah, D Rosenberg</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Schkommodau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Taub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère journée conjointe TGI TechMed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU de Clermont-Ferrand, Université Clermont Auvergne, Institut Pascal, Sep 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654638v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep brain stimulation in routine clinical practice: monocentric study of the battery lifetime of different generations of neurostimulators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe P Derost</w:t>
+                <w:t xml:space="preserve">Conscious behaviors following bilateral pallido-thalamic low frequency stimulation in patients with continuing disorders of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah, D Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Quadrennial Meeting of the World Society for Stereotactic and Functional Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WSSFN, Jun 2017, Berlin, Germany. pp.130</w:t>
+              <w:t xml:space="preserve">1ère journée conjointe TGI TechMed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU de Clermont-Ferrand, Université Clermont Auvergne, Institut Pascal, Sep 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654268v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D visualization of intraoperative stimulation test results in deep brain stimulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Learning more about the optimal anatomical position for deep brain stimulation in essential tremor patients: 3d visualisation of intraoperative stimulation test results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashesh Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Coste</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint conference of the European Medical and Biological Engineering Conference and the Nordic-Baltic Conference on Biomedical Engineering and Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMBEC-NBC, Jun 2017, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">17th Quadrennial Meeting of the World Society for Stereotactic and Functional Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WSSFN, Jun 2017, Berlin, Germany. pp.186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654561v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscious Behaviors Following Bilateral Pallido-Thalamic Low Frequency Stimulation in Patients with Continuing Disorders of Consciousness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gillart</w:t>
+                <w:t xml:space="preserve">Deep brain stimulation in routine clinical practice: monocentric study of the battery lifetime of different generations of neurostimulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Schlichting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Raquel Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gampourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Quadrennial Meeting of the World Society for Stereotactic and Functional Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, WSSFN, Jun 2017, Berlin, Germany. pp.2</w:t>
+              <w:t xml:space="preserve">, WSSFN, Jun 2017, Berlin, Germany. pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654240v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral quantitative DTI and tractography in 25 patients with PLP1-related disorders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">3D visualization of intraoperative stimulation test results in deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashesh Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Paediatric Neurology Society Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint conference of the European Medical and Biological Engineering Conference and the Nordic-Baltic Conference on Biomedical Engineering and Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBEC-NBC, Jun 2017, Tampere, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654532v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic DBS stimulation of minimally conscious state: methodological issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress ESSFN Madrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Madrid, Spain. pp.1 - 132, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000448961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative quantitative tremor evaluation in deep brain stimulation surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashesh Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Taub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schupbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Congress of the European Society for Stereotactic and Functional Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Stereotactic and Functional Neurosurgery (ESSFN), Sep 2016, Madrid, Spain. pp.100-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo Mapping and Comparative Analysis of Human Saccadic Eye Movement Pathways by Diffusion Tensor MRI-based Tractography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachemi Nezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Nanjinga Nbekeani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Vision and Ophthalmology ARVO Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Research in Vision and Ophthalmology (ARVO), May 2016, Seattle, Washington, United States. pp.1672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Visualization of intraoperative stimulation test results for better target selection in DBS surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashesh Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin K Wårdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the Swiss, Austrian 
 and German Societies of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Swiss, Austrian 
 and German Societies of Biomedical Engineering, Oct 2016, Basel, Switzerland. pp.S243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for side effect analysis based on electric field simulations for intraoperative test stimulation in deep brain stimulation surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin K Wårdell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashesh Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPESM World Congress on Medical Physics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toronto, Canada. pp.348, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ner.12248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of quantitative tremor evaluation to enhance target selection during deep brain stimulation surgery for essential tremor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashesh Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Schkommodau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Hemm-Ode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th annual conference of the German Society for Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, German Society for Biomedical Engineering, Sep 2015, Lûbeck, Germany. pp.488-492, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cdbme-2015-0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse médico-économique d'un service de neurochirurgie en centre hospitalier et universitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Quantitative evaluation of muscle tone using force and acceleration sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashesh Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Kaewmulpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Jourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Swiss Society for Biomedical Engineering 2014 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swiss Society for Biomedical Engineering, Aug 2014, Zurich, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870893v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific electric field simulations and acceleration measurements for intraoperative test-stimulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Coste</w:t>
+                <w:t xml:space="preserve">Analyse médico-économique d'un service de neurochirurgie en centre hospitalier et universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufic Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Jourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IMPACT Workshop and 7th NeuroTech Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française (SNCLF), Dec 2014, Montrouge, France. pp.324-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2014.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870970v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral atrophy is linked to clinical severity and worsens with aging in patients with Pelizaeus–Merzbacher disease and Spastic Paraplegia type 2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Patient-specific electric field simulations and acceleration measurements for intraoperative test-stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Hemm-Ode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashesh Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Congress of the European Society of Neurological Pediatry, in conjunction with the 20th Mediterranean Meeting of Child Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st IMPACT Workshop and 7th NeuroTech Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karin Wardell and IMPACT, May 2014, Linköping, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870933v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evaluation of muscle tone using force and acceleration sensors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Cerebral atrophy is linked to clinical severity and worsens with aging in patients with Pelizaeus–Merzbacher disease and Spastic Paraplegia type 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Society for Biomedical Engineering 2014 Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd Congress of the European Society of Neurological Pediatry, in conjunction with the 20th Mediterranean Meeting of Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Neurological Pediatry, Sep 2014, Montpellier, France. pp.90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2015.04.245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870946v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying changes in patient tremor using accelerometer during deep brain stimulation surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">A method to quantitatively evaluate changes in tremor during deep brain stimulation surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashesh Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Schkommodau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Hemm-Ode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress on Parkinson's Disease and Related Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 6th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Diego, United States. pp.1202-1205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2013.6696155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871092v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to quantitatively evaluate tremor during deep brain stimulation surgery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Electrical modulation of neuronal networks in brain-injured patients with disorders of consciousness: a systematic review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachemi Nezzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Luaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress and Exhibition, Computer Assisted Radiology and Surgery Associated Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CARS, Jun 2013, Heidelberg, Germany. pp.S213-S214</w:t>
+              <w:t xml:space="preserve">35èmes journées de l'Association de Neuro-Anesthésie Réanimation de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Neuro-Anesthésie Réanimation de Langue Française, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871269v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical modulation of neuronal networks in brain-injured patients with disorders of consciousness: a systematic review.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Quantifying changes in patient tremor using accelerometer during deep brain stimulation surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashesh Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Schkommodau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Hemm-Ode</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes journées de l'Association de Neuro-Anesthésie Réanimation de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Neuro-Anesthésie Réanimation de Langue Française, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">20th World Congress on Parkinson's Disease and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871122v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative optical flow based tremor evaluation - a feasibility study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">A method to quantitatively evaluate tremor during deep brain stimulation surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashesh Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Schkommodau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Hemm-Ode</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th annual conference of the German Society for Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Congress and Exhibition, Computer Assisted Radiology and Surgery Associated Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CARS, Jun 2013, Heidelberg, Germany. pp.S213-S214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/bmt-2013-4008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01871180v1</w:t>
+                <w:t xml:space="preserve">hal-01871269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude rétrospective de la localisation des contacts effectifs sous-thalamiques chez 53 parkinsoniens sévères : analyse des couples de contacts par une approche unifiée (droit-gauche) et indépendante (droit et gauche)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+                <w:t xml:space="preserve">Intraoperative optical flow based tremor evaluation - a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Hemm-Ode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Peirera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ulla</w:t>
+                <w:t xml:space="preserve">Pascal Wettmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kistler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Behm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Schkommodau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2013.10.024⟩</w:t>
+              <w:t xml:space="preserve">47th annual conference of the German Society for Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Society for Biomedical Engineering, Sep 2013, Graz, Austria. pp.4008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bmt-2013-4008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871110v1</w:t>
+                <w:t xml:space="preserve">hal-01871180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DTI Fiber tracking Analysis of the visual input to the pallidum in humans: preliminary results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Étude rétrospective de la localisation des contacts effectifs sous-thalamiques chez 53 parkinsoniens sévères : analyse des couples de contacts par une approche unifiée (droit-gauche) et indépendante (droit et gauche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peirera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chiambaretta</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Vision and Ophthalmology ARVO Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française (SNCLF), Nov 2013, Versailles, France. pp.231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2013.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871284v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to quantitatively evaluate changes in tremor during deep brain stimulation surgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">DTI Fiber tracking Analysis of the visual input to the pallidum in humans: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachemi Nezzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gabrillargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chiambaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 6th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research in Vision and Ophthalmology ARVO Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARVO, May 2013, Seattle, United States. pp.5542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871135v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative rigidity evaluation during deep brain stimulation surgery - a preliminary study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Quantitative rigidity and tremor evaluation using accelerometer during deep brain stimulation surgery - a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashesh Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Gmünder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th annual conference of the German Society for Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Congress of the European Society for Stereotactic and Functional Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Stereotactic and Functional Neurosurgery (ESSFN), Sep 2012, Lisbonne, Portugal. pp.138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/bmt-2012-4324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01871549v1</w:t>
+                <w:t xml:space="preserve">hal-01871543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative rigidity and tremor evaluation using accelerometer during deep brain stimulation surgery - a preliminary study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Quantitative rigidity evaluation during deep brain stimulation surgery - a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Hemm-Ode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Gmünder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashesh Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulla Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the European Society for Stereotactic and Functional Neurosurgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th annual conference of the German Society for Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Society for Biomedical Engineering, Sep 2012, Iéna, Germany. pp.698, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bmt-2012-4324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871543v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse morphométrique du noyau sous-thalamique en imagerie par résonance magnétique nucléaire à 1.5 Tesla</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Conscious behavior after traumatic brain injury: Anatomo-functional support and therapeutic prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Gabrillargues</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2011.09.083⟩</w:t>
+              <w:t xml:space="preserve">26ème Congrès de la SOFMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Médecine Physique et de Réadaptation (SOFMER), Oct 2011, Nantes, France. pp.e213-e214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.07.387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871727v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunction of Basal Ganglia Circuitry in Patients with Obsessive-Compulsive Disorders: Subthalamic Neuronal Activity Correlates with Symptom Severity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Analyse morphométrique du noyau sous-thalamique en imagerie par résonance magnétique nucléaire à 1.5 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mendes-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gabrillargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Meeting of the American Academy of Neurology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française, Nov 2011, Paris, France. pp.276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2011.09.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006118v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscious behavior after traumatic brain injury: Anatomo-functional support and therapeutic prospects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Dysfunction of Basal Ganglia Circuitry in Patients with Obsessive-Compulsive Disorders: Subthalamic Neuronal Activity Correlates with Symptom Severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Welter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès de la SOFMER</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">63rd Annual Meeting of the American Academy of Neurology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Academy of Neurology Society (AAN), Apr 2011, Honolulu, HI, United States. pp.A569</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871747v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la production verbale orale chez les patients parkinsoniens : corrélations entre activité neuronale de structures sous-thalamiques et dénomination d’images</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relations entre positions des contacts droit et gauche par rapport au noyau sous thalamique, dysarthrie et chutes : effet de la symétrie des montages utilisés en stimulation chronique sous-thalamique dans la maladie de Parkinson idiopathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mendes Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française, Société de Neurochirurgie de Langue Française (SNCLF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de la Société de Neurochirurgie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française, May 2010, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443489v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between gait disorder and Forel's Field during chronic subthalamic stimulation for severe Parkinson's disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la production verbale orale chez les patients parkinsoniens : corrélations entre activité neuronale de structures sous-thalamiques et dénomination d’images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Congress of the European Society for Stereotactic and Functional Neurosurgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française, Société de Neurochirurgie de Langue Française (SNCLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2010.10.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078667v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agarose gels: Model of artificial brain in neurosurgery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sautou</w:t>
+                <w:t xml:space="preserve">Relationships between gait disorder and Forel's Field during chronic subthalamic stimulation for severe Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mendes Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Symposium on Clinical Pharmacy, European Society of Clinical Pharmacy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th Congress of the European Society for Stereotactic and Functional Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Stereotactic and Functional Neurosurgery (ESSFN), Sep 2010, Athènes, Greece. pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01899202v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a symmetric setting of right and left contacts around the subthalamic nuclei, influence the occurrence of dysarthria and falls, during chronic stimulation in Parkinson’s disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mendes Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the IBMISPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Brain Mapping &amp; Intraoperative Surgical Planning Society, May 2010, Bethesda, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a functional connectome of the brain: a medical perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Agarose gels: Model of artificial brain in neurosurgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Saliege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyer-Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chopineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl-Fredrik Westin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Golby</w:t>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the IBMISPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th European Symposium on Clinical Pharmacy, European Society of Clinical Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Clinical Pharmacy, Oct 2010, Lyon, France. pp.465-466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11096-011-9481-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898630v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation cérébrale profonde : évènements indésirables au cours de 184 procédures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Durif</w:t>
+                <w:t xml:space="preserve">Toward a functional connectome of the brain: a medical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl-Fredrik Westin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William M Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Pieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Golby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société de Neurochirurgie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française, May 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the IBMISPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Brain Mapping &amp; Intraoperative Surgical Planning Society, May 2010, Bethesda, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898663v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la production verbale orale chez les patients parkinsoniens : corrélations entre activité neuronale de structures sous-thalamiques et dénomination d'images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Stimulation cérébrale profonde : évènements indésirables au cours de 184 procédures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mendes Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de la Société de Neurochirurgie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française, May 2010, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561337v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre positions des contacts droit et gauche par rapport au noyau sous thalamique, dysarthrie et chutes : effet de la symétrie des montages utilisés en stimulation chronique sous-thalamique dans la maladie de Parkinson idiopathique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Étude de la production verbale orale chez les patients parkinsoniens : corrélations entre activité neuronale de structures sous-thalamiques et dénomination d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société de Neurochirurgie de Langue Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française (SNCLF), Dec 2010, Paris, France. pp.546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2010.10.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898643v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation Magnétique Transcrânienne répétée : Une technique d'avenir de traitement des dépressions du sujet âgé?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Universitaire d'Auvergne de Psychiatrie 2009 (JUAP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subthalamic neuronal activity in patients with obsessivecompulsive disorders or Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Burbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress of Parkinsons Disease and Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Parkinson and Movement Disorder Society, Jun 2009, Paris, France. pp.S63, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.22628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des dépressions par stimulation magnétique transcrânienne : une technique d'avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine du cerveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabelle Creveaux, Mar 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative function of single neurons in the human subthalamic nucleus during checking behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Burbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goillandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress of Parkinsons Disease and Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Parkinson and Movement Disorder Society, Jun 2009, Paris, France. pp.S58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mds.22628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool for Topographic Analysis of Electrode Contacts in Human Cortical Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Hemm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Computer Vision (ICCV 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2007, Rio de Janeiro, Brazil. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2007.4409174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation du noyau sous-thalamique (DBS-STN) dans la maladie de Parkinson : quelle cible pour la meilleure efficacité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Debilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème réunion annuelle de la Société Française de Neurologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Neurologie, Jan 2007, Paris, France. pp.36-38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0035-3787(07)90379-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation thalamique chronique pour le contrôle du tremblement réfractaire: apport de l’IRM 1.5 Tesla en séquence WAIR pour le ciblage direct du Vim et l’analyse post opératoire des structures anatomiques potentiellement impliquées dans les effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées Françaises de Neurochirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Neurochirurgie, Mar 2007, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude anatomique du thalamus en IRM 4,7 Tesla et apport pour la segmentation manuelle des noyaux intrathalamiques en chirurgie stéréotaxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mendes Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française, Nov 2007, Paris, France. pp.419, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuchi.2007.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre anatomie, IRM et électrophysiologie dans la région sous-thalamique lors de l'implantation d'électrodes de stimulation cérébrale profonde pour maladie de Parkinson idiopathique sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française, Nov 2007, Paris, France. pp.418 - 419, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuchi.2007.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between atlas based diagrams used for indirect STN targeting and STN templates determined directly on stereotactic MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth Congress of the European Society for Stereotactic and Functional Neurosurgery (ESSFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Stereotactic and Functional Neurosurgery (ESSFN), Oct 2006, Montreux, Switzerland. pp.LIX, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00701-006-0874-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between MRI anatomy and electrophysiological spontaneous unitary recordings in the subthalamic region during stereotactic surgery for severe idiopathic Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S Siadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J Gabrillargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth Congress of the European Society for Stereotactic and Functional Neurosurgery (ESSFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Stereotactic and Functional Neurosurgery (ESSFN), Oct 2006, Montreux, Switzerland. pp.VI-VII, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00701-006-0874-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRM stéréotaxique de la région sous thalamique: optimisation d’une séquence de repérage pré opératoire pour la mise en place d’électrodes de stimulation profonde chronique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Stimulation cérébrale profonde et déplacement d’électrode : évaluation à moyen terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gabrillargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmnuel Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Claise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmnuel Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française (SNCLF), Nov 2005, Paris, France. pp.519, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française (SNCLF), Nov 2005, Paris, France. pp.546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0028-3770(05)83597-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0028-3770(05)83526-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01875219v1</w:t>
+                <w:t xml:space="preserve">hal-01875183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation électrique à haute fréquence du noyau sous thalamique dans la maladie de Parkinson sévère idiopathique: analyse du site optimal de stimulation à partir des données électrophysiologiques per opératoires et de l’IRM anatomique stéréotaxique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">IRM stéréotaxique de la région sous thalamique: optimisation d’une séquence de repérage pré opératoire pour la mise en place d’électrodes de stimulation profonde chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Siadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gabrillargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ulla</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Claise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmnuel Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française, Nov 2005, Paris, France. pp.519-520, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française (SNCLF), Nov 2005, Paris, France. pp.519, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0028-3770(05)83526-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0028-3770(05)83528-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01875205v1</w:t>
+                <w:t xml:space="preserve">hal-01875219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Brain Stimulation for Parkinson’s Disease: anatomical location of effective contacts in the subthalamic area</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Stimulation électrique à haute fréquence du noyau sous thalamique dans la maladie de Parkinson sévère idiopathique: analyse du site optimal de stimulation à partir des données électrophysiologiques per opératoires et de l’IRM anatomique stéréotaxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française de NeuroChirurgie, et de la Deutschen Gesellschaft für NeuroChirurgie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française, Nov 2005, Paris, France. pp.519-520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0028-3770(05)83528-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101147v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation cérébrale profonde et déplacement d’électrode : évaluation à moyen terme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Deep Brain Stimulation for Parkinson’s Disease: anatomical location of effective contacts in the subthalamic area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Claise</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la Société Française de NeuroChirurgie, et de la Deutschen Gesellschaft für NeuroChirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de NeuroChirurgie (SFNC) et Deutschen Gesellschaft für NeuroChirurgie (DGNC), May 2005, Strasbourg, France. pp.02-01</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875183v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d’amplification des messages nociceptifs dans le complexe sensitif du trijumeau chez le rat : approche électrophysiologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Deep brain subthalamic stimulation in Parkinson's disease: Effect of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Debilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Ecole Doctorale des Sciences de la Vie et de la Santé de l’Université d’Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Congress of Parkinson's Disease and Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Parkinson and Movement Disorders Society, Jun 2004, Rome, Italy. pp.S298/P862, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.20178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071876v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Brain Stimulation for Parkinson’s Disease: Anatomical Location of Effective Contacts in the Sub Thalamic Area</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Mécanismes d’amplification des messages nociceptifs dans le complexe sensitif du trijumeau chez le rat : approche électrophysiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Luccarini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth Congress of the European Society for Stereotactic and Functional Neurosurgery (ESSFN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de l’Ecole Doctorale des Sciences de la Vie et de la Santé de l’Université d’Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale des Sciences de la Vie et de la Santé de l’Université d’Auvergne, Mar 2004, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01875309v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep brain subthalamic stimulation in Parkinson's disease: Effect of age</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Deep Brain Stimulation for Parkinson’s Disease: Anatomical Location of Effective Contacts in the Sub Thalamic Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress of Parkinson's Disease and Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.20178⟩</w:t>
+              <w:t xml:space="preserve">XVIth Congress of the European Society for Stereotactic and Functional Neurosurgery (ESSFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Stereotactic and Functional Neurosurgery (ESSFN), Jun 2004, Vienne, Austria. pp.869-870, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00701-004-0301-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895459v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (27)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap: integrating deep brain stimulation imaging and clinical data in unified data management system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Intraoperative and Postoperative Probabilistic Sweet Spots Displacements in Deep Brain Stimulation for Essential Tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Nordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Stawiski</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Karin Wårdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Neuro-Engineering Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th World Congress of the International Neuromodulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lisbon, Portugal. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.834026[2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781613v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Mapping of the Effect of Deep Brain Stimulation in the Ventral Thalamus for Essential Tremor from Intraoperative Stimulation Data: a Proof of Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Nordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Feiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Wardell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 NYC Neuromodulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of statistical methods for defining &amp;quot;sweet spots&amp;quot; in Deep Brain Stimulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bridging the Gap: integrating deep brain stimulation imaging and clinical data in unified data management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stawiski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karin Wardell</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Neuro-Engineering Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Linkoping, Sweden. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781591v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from the Past: Probabilistic Deep Brain Stimulation Atlas Based on Intra-Operative Data</w:t>
+                <w:t xml:space="preserve">Exploring the impact of statistical methods for defining &amp;quot;sweet spots&amp;quot; in Deep Brain Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vittoria Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dorian Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stawiski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Nordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Wardell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International IEEE EMBS Conference on Neural Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th Neuro-Engineering Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Linkoping, Sweden. 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064543v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and implementation of a concept for automatic patient-specific DBS parameter identification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Learning from the Past: Probabilistic Deep Brain Stimulation Atlas Based on Intra-Operative Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Wårdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorian Vogel</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Hemm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th neuro-engineering symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International IEEE EMBS Conference on Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Baltimore, MD, United States. IEEE, IEEE NER 2023 proceedings, 2023 11th International IEEE/EMBS Conference on Neural Engineering (NER), page 41 / id #1570881542, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER52421.2023.10123756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843465v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative electrophysiology during deep brain surgeries in disorders of consciousness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Development and implementation of a concept for automatic patient-specific DBS parameter identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Rickert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Hemm-Ode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...53 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th congress, European Society for Stereotactic and Functional Neurosurgery, ESSFN 2021</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Stereotactic and Functional Neurosurgery, 99 (Suppl. 1), 2021, 24th Congress, ESSFN 2021, Marseille, September 2021: Abstracts</w:t>
+              <w:t xml:space="preserve">10th neuro-engineering symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Linköping, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468989v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving DBS targeting using 3D visualization of intraoperative stimulation tests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Intraoperative electrophysiology during deep brain surgeries in disorders of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...27 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dbs-Post-Coma Study Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Regis, Jean (Marseille) Gonçalves-Ferreira António (Lisbon). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Congress of the European Society for Stereotactic and Functional Neurosurgery </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain. Stereotactic and Functional Neurosurgery 94 (Suppl. 1), pp.101, 2016</w:t>
+              <w:t xml:space="preserve">24th congress, European Society for Stereotactic and Functional Neurosurgery, ESSFN 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stereotactic and Functional Neurosurgery, 99 (Suppl. 1), 2021, 24th Congress, ESSFN 2021, Marseille, September 2021: Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658463v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for electric field simulations and acceleration measurements for intraoperative test stimulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Improving DBS targeting using 3D visualization of intraoperative stimulation tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashesh Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin K Wårdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Pison</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international IEEE EMBS Conference on Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. 7th international IEEE EMBS Conference on Neural Engineering, poster 485, 2015, IEEE/EMBS Conference on Neural Engineering (NER), 2015</w:t>
+              <w:t xml:space="preserve">22th Congress of the European Society for Stereotactic and Functional Neurosurgery </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain. Stereotactic and Functional Neurosurgery 94 (Suppl. 1), pp.101, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866542v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of deep brain stimulation surgery for Parkinson’s disease with quantitative rigidity evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">A method for electric field simulations and acceleration measurements for intraoperative test stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin K Wårdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashesh Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint annual meeting of the Swiss Societies of Neurosurgery and Neuroradiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th international IEEE EMBS Conference on Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. 7th international IEEE EMBS Conference on Neural Engineering, poster 485, 2015, IEEE/EMBS Conference on Neural Engineering (NER), 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865490v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using acceleration sensors to identify rigidity release threshold during Deep Brain Stimulation surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Optimization of deep brain stimulation surgery for Parkinson’s disease with quantitative rigidity evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashesh Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etan Taub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international IEEE EMBS Conference on Neural Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint annual meeting of the Swiss Societies of Neurosurgery and Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lucerne, Switzerland. Thieme, Joint annual meeting of the Swiss Societies of Neurosurgery and Neuroradiology, 76 (Suppl 01), pp.P054, 2015, Journal of Neurological Surgery Part A: Central European Neurosurgery. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-005-30110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866559v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for electric field simulations and acceleration measurements for intraoperative test stimulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Using acceleration sensors to identify rigidity release threshold during Deep Brain Stimulation surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashesh Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Schkommodau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Congress of the European Society for Stereotactic and Functional Neurosurgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th international IEEE EMBS Conference on Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. poster 520, 2015, IEEE/EMBS Conference on Neural Engineering (NER), 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870907v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation analysis between quantitatively analyzed stimulation effects and anatomical position during deep brain stimulation surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">A method for electric field simulations and acceleration measurements for intraoperative test stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Hemm-Ode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashesh Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th Congress of the European Society for Stereotactic and Functional Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Maastricht, Netherlands. 92 (Suppl. 2), pp.167, 2014, Stereotactic and Functional Neurosurgery. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+              <w:t xml:space="preserve">, Sep 2014, Maastricht, Netherlands. 92 (Suppl. 2), pp.153, 2014, Stereotactic and Functional Neurosurgery. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000367644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870914v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration measurements to quantify changes in rigidity during deep brain stimulation surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Correlation analysis between quantitatively analyzed stimulation effects and anatomical position during deep brain stimulation surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashesh Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques J Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Schkommodau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Hemm-Ode</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Parkinson's Disease and Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.25914⟩</w:t>
+              <w:t xml:space="preserve">21th Congress of the European Society for Stereotactic and Functional Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Maastricht, Netherlands. 92 (Suppl. 2), pp.167, 2014, Stereotactic and Functional Neurosurgery. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000367644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870965v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of local field potential to subthalamic nucleus deep brain stimulation in Parkinson's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Acceleration measurements to quantify changes in rigidity during deep brain stimulation surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashesh Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Schkommodau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress on Parkinson's Disease and Related Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Congress of Parkinson's Disease and Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. 29 (S1), pp.S30 - S31, 2014, Movement Disorders. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.25914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871090v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using acceleration to quantify symptoms during deep brain stimulation surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashesh Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Schkommodau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques J Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Hemm-Ode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th annual conference of the German Society for Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Graz, Austria. 58 (Suppl. 1-A), pp.4007, 2013, Biomedizinische Technik. Biomedical engineering. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/bmt-2013-4007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DTI Fiber tracking Analysis of the visual input to the pallidum in humans: preliminary results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Contribution of local field potential to subthalamic nucleus deep brain stimulation in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gabrillargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chiambaretta</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Deep Brain Connectomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">20th World Congress on Parkinson's Disease and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871529v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of local field potential to subthalamic nucleus deep brain stimulation in Parkinson's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">DTI Fiber tracking Analysis of the visual input to the pallidum in humans: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachemi Nezzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gabrillargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chiambaretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on Deep Brain Connectomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871528v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective cerebral response to autobiographical memory in the persistent vegetative state : a fMRI case study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Contribution of local field potential to subthalamic nucleus deep brain stimulation in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gillart</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gabrillargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on Deep Brain Connectomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871536v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration measurements during DBS surgery for tremor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Selective cerebral response to autobiographical memory in the persistent vegetative state : a fMRI case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Erik Schkommodau</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on Deep Brain Connectomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871532v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative rigidity evaluation during deep brain stimulation surgery-a preliminary study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dagmar Gmünder</w:t>
+                <w:t xml:space="preserve">Acceleration measurements during DBS surgery for tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashesh Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Schkommodau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Society for Biomedical Engineering - 2011 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Deep Brain Connectomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871773v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological correlates from the subthalamic region for the performance of simple speech sequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Quantitative rigidity evaluation during deep brain stimulation surgery-a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Hemm-Ode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Gmünder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Science of Aphasia Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">Swiss Society for Biomedical Engineering - 2011 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899208v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of deep brain stimulation electrodes: A semi-automatic approach of contact localization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Electrophysiological correlates from the subthalamic region for the performance of simple speech sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kongress der Deutschen Gesellschaft für Biomedizinische Technik im VDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Aachen, Germany. 2007</w:t>
+              <w:t xml:space="preserve">11th International Science of Aphasia Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901586v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatotopy in the GPi: analysis of motor side effects during intraoperative assessment in a Parkinsonian</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Analysis of deep brain stimulation electrodes: A semi-automatic approach of contact localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Schönfisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Hemm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Saingery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth Congress of the European Society for Stereotactic and Functional Neurosurgery (ESSFN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kongress der Deutschen Gesellschaft für Biomedizinische Technik im VDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Aachen, Germany. 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01561389v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse noxious inhibitory controls depend on arterial blood pressure in the anaesthetized rat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Somatotopy in the GPi: Analysis of Motor Side Effects during Intraoperative Assessment in a Parkinsonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Hemm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Clermont-Ferrand, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071908v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatotopy in the GPi: Analysis of Motor Side Effects during Intraoperative Assessment in a Parkinsonian</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Somatotopy in the GPi: analysis of motor side effects during intraoperative assessment in a Parkinsonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Hemm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulla Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIIth Congress of the European Society for Stereotactic and Functional Neurosurgery (ESSFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Montreux, Switzerland. , Acta Neurochirurgica, 148 (10), pp.LVIII-LIX, 2006, Abstracts of the Proceedings of the XVIIth Congress of the European Society for Stereotactic and Functional Neurosurgery (ESSFN), Montreux, Switzerland, October 4–7, 2006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00701-006-0874-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071912v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of effect of diffuse noxious inhibitory controls triggered by cold on trigeminal convergent neurons in the anaesthetized rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Diffuse noxious inhibitory controls depend on arterial blood pressure in the anaesthetized rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roca-Lapirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luccarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Clermont-Ferrand, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871922v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lack of effect of diffuse noxious inhibitory controls triggered by cold on trigeminal convergent neurons in the anaesthetized rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Dallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Luccarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le wind-up des neurones nociceptifs trigéminaux dépend de l'activation des récepteurs NK1 situés dans le sous-noyau caudal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel L Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luccarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Chalus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Dallel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20151,309 +20440,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brainstem and Cerebral Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachemi Nezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Lalonde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Brainstem and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, Inc., 2017, 978-1-53612-846-8 (eBook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Neuroimaging with Computed Tomography Scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Claise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gabrillargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufic Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noriyasu Homma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Applications of CT Imaging and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InTechOpen Publisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.213-232, 2011, chapitre 13, 978-953-307-234-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/15745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20463,114 +20752,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la fonction et des mécanismes du wind-up des neurones nociceptifs trigéminaux chez le rat: rôle des récepteurs NMDA et des récepteurs NK1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université d'Auvergne - Clermont-Ferrand I, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006CLF1D038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00984593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId422"/>
+      <w:footerReference w:type="default" r:id="rId427"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20638,51 +20927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="627550FB"/>
+    <w:nsid w:val="49202D10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20869,51 +21158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-coste" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3262-0867" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121655997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195096948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-2070-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05470968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Bucciarelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Vogel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin W&#229;rdell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Blomstedt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2025.1699192" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Isan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mertens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fowo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vassal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2026.103090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05400468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Nordin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stawiski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11251620" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05105244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2025.103820" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05391405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2025-0189" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Dautkulova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102488" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05400683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11253968" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Feiler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Wardell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad4742" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04781630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04053-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04718173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ouachikh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108449" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04180293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadih" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luisoni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Claise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgeois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pambakian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijsbrand De Lange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2022-1028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02890979v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pontier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Brian&#231;on" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Manciet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.657875" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03009088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hemm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64610-3_16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03167397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11030356" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03319178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.676538" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03238493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Khalil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2021.05.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02443837v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashesh Shah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Alonso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02130-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02556703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin K W&#229;rdell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102271" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Schlichting" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coll" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francisco Zaldivar-Jolissaint" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Marques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-04043-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02191252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Salles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00851" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Savy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492218" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01814807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Planche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Munsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1677-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928180v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rosenberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.648" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01580256v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Taub" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Michael Sch&#252;pbach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-016-1559-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01580204v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schkommodau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2016.8.JNS152770" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tonduti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01558126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ulla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2152-7806.194066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578968v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zerroug" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabrillargues" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2016.01.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00577" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01558825v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delom" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jourdy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2014.11.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachemi Nezzar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2013.11.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01579081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mendes Martins" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2012.02.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01556884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mendes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2011.10.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741461v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burbaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2011.5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549856v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-009-0393-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01552987v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000236367" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544654v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06698.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01543208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Voisin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s S Miraucourt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Dallel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L Luccarini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2007.09.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550126v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nuti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-008-0152-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01543112v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.05.055" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543092v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J Lemaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone S Hemm" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P Derost" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-007-0124-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543044v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F Durif" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3770(06)71166-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543129v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Voisin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Luccarini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dallel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2982.2008.01568.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543022v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Voisin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Molat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0953-816X.2004.03328.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01543002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vial" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Faury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deronzier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2001.6221" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P9ZWJPF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05120379v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05141876v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2025-1001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05141855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05136549v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05141929v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05120418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04781652v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680036v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647700v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569292v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616150v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569475v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04139366v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijsbrand de Lange" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02949607v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03186590v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02904258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botella" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02307526v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073589v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883401v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01949468v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01738158v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gillart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883418v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512796" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah, D Rosenberg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654621v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654252v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654638v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654268v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gampourou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654561v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654532v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.1187" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654763v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448961" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658507v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schupbach" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658551v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Nanjinga Nbekeani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658519v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01866525v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.12248" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F66F224017723C9B1A4D482C990EB1F71A4BA3BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01865462v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lemaire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hemm-Ode" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2015-0117" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870893v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Jourdy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2014.10.012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870970v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870933v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2015.04.245" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870946v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kaewmulpet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871092v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871269v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871122v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871180v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wettmann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kistler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Behm" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2013-4008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871110v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peirera" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2013.10.024" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871284v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sakka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiambaretta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871135v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2013.6696155" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Gm&#252;nder" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Miguel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2012-4324" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871543v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871727v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mendes-Martins" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2011.09.083" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02006118v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871747v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2011.07.387" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443489v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coste" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Lemaire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2010.10.068" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078667v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899202v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saliege" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer-Grand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chopineau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-011-9481-6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B08B6C715DCC218788519C196FBB57D3E8AACF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898604v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898630v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Fredrik Westin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Wells" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pieper" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Golby" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898663v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561337v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898643v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917240v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cellier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Galland" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994293v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Clair" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bastian" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.22628" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086421v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994214v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauleau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622923v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409174" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895601v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Debilly" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-3787(07)90379-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900443v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899229v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2007.09.018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561357v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2007.09.017" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875166v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-006-0874-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52607136A263A5B789EB7BF3B28E4C69216B9EAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561372v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S Siadoux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J Gabrillargues" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875219v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Siadoux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmnuel Chabert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3770(05)83526-X" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875205v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Derost" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3770(05)83528-3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101147v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875183v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3770(05)83597-0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02071876v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luccarini" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875309v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-004-0301-9" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4FE5B73C918301E5DDEE40F2CD20ABECBFE8238/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895459v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.20178" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04781613v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646679v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04781591v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064543v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER52421.2023.10123756" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03843465v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Rickert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468989v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dbs-Post-Coma Study Group" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://essfncongress.org/en/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658463v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01866542v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01865490v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etan Taub" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guzman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-005-30110" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01866559v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870907v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000367644" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870914v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870965v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25914" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871090v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mulliez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871212v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2013-4007" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871529v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871528v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871536v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871532v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871773v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899208v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01901586v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sch&#246;nfisch" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Saingery" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561389v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02071908v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roca-Lapirot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02071912v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871922v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871916v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Chalus" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657295v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01874107v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chabert" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15745" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00984593v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF1D038" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-coste" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3262-0867" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121655997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195096948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Yh5O03kAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-2070-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05612637v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Bucciarelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Vogel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Nordin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2026.3690018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Isan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mertens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fowo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vassal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2026.103090" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05470968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin W&#229;rdell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Blomstedt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2025.1699192" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05400683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11253968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05400468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stawiski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11251620" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05105244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2025.103820" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05391405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2025-0189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Dautkulova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102488" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Feiler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Wardell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad4742" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04781630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04053-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04718173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ouachikh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108449" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04180293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadih" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luisoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Claise" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgeois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pambakian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijsbrand De Lange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2022-1028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03319178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.676538" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03238493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pontier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Khalil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2021.05.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02890979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Brian&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.06.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Manciet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.657875" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03009088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hemm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64610-3_16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03167397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11030356" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02443837v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashesh Shah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Alonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02130-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02556703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin K W&#229;rdell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102271" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Schlichting" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francisco Zaldivar-Jolissaint" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Marques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-04043-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02191252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Salles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00851" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Savy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492218" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01814807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Planche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Munsch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1677-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rosenberg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.648" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01580256v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Taub" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Michael Sch&#252;pbach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-016-1559-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01580204v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schkommodau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2016.8.JNS152770" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01558126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ulla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2152-7806.194066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tonduti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zerroug" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabrillargues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2016.01.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00577" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01558825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delom" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jourdy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2014.11.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachemi Nezzar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2013.11.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01579081v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mendes Martins" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2012.02.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01556884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mendes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2011.10.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burbaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2011.5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-009-0393-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01552987v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000236367" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06698.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nuti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-008-0152-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01543208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Voisin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s S Miraucourt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Dallel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L Luccarini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2007.09.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J Lemaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone S Hemm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P Derost" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-007-0124-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01543112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.05.055" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F Durif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3770(06)71166-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543129v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Voisin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Luccarini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dallel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2982.2008.01568.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543022v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Voisin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Molat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0953-816X.2004.03328.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01543002v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vial" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Faury" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deronzier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2001.6221" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P9ZWJPF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05120418v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05141855v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2025-1001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05120379v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05141876v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05136549v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05141929v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04781652v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647700v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569292v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569466v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616150v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680036v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569475v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04139366v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694034v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijsbrand de Lange" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03186590v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02949607v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02904258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02307526v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883418v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512796" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070009v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah, D Rosenberg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883401v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073589v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01949468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01738158v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gillart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654240v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654532v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.1187" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654621v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654638v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654252v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654268v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gampourou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654561v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448961" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658507v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schupbach" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Nanjinga Nbekeani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658519v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01866525v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.12248" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F66F224017723C9B1A4D482C990EB1F71A4BA3BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01865462v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lemaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hemm-Ode" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2015-0117" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870946v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kaewmulpet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870893v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Jourdy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2014.10.012" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870970v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870933v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2015.04.245" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871135v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2013.6696155" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871122v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871092v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871269v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871180v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wettmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kistler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Behm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2013-4008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871110v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peirera" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2013.10.024" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871284v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sakka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiambaretta" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871543v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Gm&#252;nder" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871549v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Miguel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2012-4324" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871747v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2011.07.387" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871727v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mendes-Martins" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2011.09.083" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02006118v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898643v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coste" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Lemaire" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2010.10.068" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078667v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898604v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899202v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saliege" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer-Grand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chopineau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-011-9481-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B08B6C715DCC218788519C196FBB57D3E8AACF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898630v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Fredrik Westin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Wells" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pieper" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Golby" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898663v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561337v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917240v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cellier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Galland" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994293v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Clair" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bastian" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.22628" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086421v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauleau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622923v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409174" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895601v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Debilly" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-3787(07)90379-3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900443v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899229v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2007.09.018" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561357v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2007.09.017" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875166v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-006-0874-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52607136A263A5B789EB7BF3B28E4C69216B9EAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561372v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S Siadoux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J Gabrillargues" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875183v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmnuel Chabert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3770(05)83597-0" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875219v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Siadoux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3770(05)83526-X" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875205v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Derost" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3770(05)83528-3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101147v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895459v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.20178" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02071876v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luccarini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875309v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-004-0301-9" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4FE5B73C918301E5DDEE40F2CD20ABECBFE8238/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613961v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.834026[2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646679v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04781613v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04781591v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064543v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER52421.2023.10123756" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03843465v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Rickert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468989v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dbs-Post-Coma Study Group" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://essfncongress.org/en/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658463v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01866542v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01865490v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etan Taub" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guzman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-005-30110" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01866559v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870907v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000367644" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870914v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870965v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25914" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871212v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2013-4007" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871090v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mulliez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871529v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871528v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871536v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871532v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871773v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899208v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01901586v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sch&#246;nfisch" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Saingery" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02071912v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561389v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02071908v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roca-Lapirot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871922v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871916v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Chalus" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657295v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01874107v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chabert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15745" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00984593v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF1D038" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>