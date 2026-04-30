--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -952,274 +952,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01998898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lignée et la nation. Etat civil, nationalité et gestation pour autrui</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La reproduction nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 108 (3), pp.29-47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gen.108.0029⟩</w:t>
+              <w:t xml:space="preserve">, 2017, La reproduction nationale, 3 (108), pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.108.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01546095v1</w:t>
+                <w:t xml:space="preserve">halshs-02152782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommer son enfant lorsqu'on est deux parents de même sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le nom des femmes, 45, pp.151-169. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.13533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01489298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reproduction nationale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La lignée et la nation. Etat civil, nationalité et gestation pour autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, La reproduction nationale, 3 (108), pp.3-8. </w:t>
+              <w:t xml:space="preserve">, 2017, 108 (3), pp.29-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.108.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gen.108.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02152782v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que fabrique la gestation pour autrui</w:t>
               </w:r>
@@ -1368,200 +1368,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01290947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience homosexuelle et parenté. Des relations familiales contrastées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le recours à l'AMP dans les familles homoparentales : état des lieux. Résultats d'une enquête menée en 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa de Federico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00955985v1</w:t>
+                <w:t xml:space="preserve">hal-00993276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recours à l'AMP dans les familles homoparentales : état des lieux. Résultats d'une enquête menée en 2012</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérience homosexuelle et parenté. Des relations familiales contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ainhoa de Federico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Homosexualités et familles, 1 (203), pp.77-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.203.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993276v1</w:t>
+                <w:t xml:space="preserve">halshs-00955985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, parenté et techniques de reproduction assistée : bilan et perspectives après 30 ans de recherche</w:t>
               </w:r>
@@ -3347,242 +3347,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Le genre, une omission scientifique qui ne tient plus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexualités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Thérèse Courau; Julie Jarty; Nathalie Lapeyre. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Fassin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le genre des sciences. Approches épistémologiques et pluridisciplinaires</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-23, 2022, 9782356878649</w:t>
+              <w:t xml:space="preserve">La société qui vient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.71-86, 2022, 9782021481624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03903564v1</w:t>
+                <w:t xml:space="preserve">halshs-03520197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Le genre, une omission scientifique qui ne tient plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Courau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Didier Fassin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thérèse Courau; Julie Jarty; Nathalie Lapeyre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La société qui vient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.71-86, 2022, 9782021481624</w:t>
+              <w:t xml:space="preserve">Le genre des sciences. Approches épistémologiques et pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Le bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-23, 2022, 9782356878649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03520197v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03903564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os casais homossexuais na prefeitura. A propósito dos debates sobre a abertura do casamento aos casais gays e lésbicos na França</w:t>
               </w:r>
@@ -4152,221 +4152,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficile conciliation entre le vécu des familles conçues avec assistance médicale à la procréation et le droit : perspectives franco-québécoises</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When French Couples Become Parents Through Surrogacy in the United States: What Relationship with the Surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marie-Xavière Catto; Kathia Martin-Chenut. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jennifer Merchant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procréation assistée et filiation. AMP et GPA au prisme du droit, des sciences sociales et de la philosophie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Access to Assisted reproductive technologies: the case of France and Belgium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berghahn, pp.107-123, 2019, 978-1-78920-431-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/9781789204315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398871v1</w:t>
+                <w:t xml:space="preserve">hal-02010784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When French Couples Become Parents Through Surrogacy in the United States: What Relationship with the Surrogate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La difficile conciliation entre le vécu des familles conçues avec assistance médicale à la procréation et le droit : perspectives franco-québécoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jennifer Merchant. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Xavière Catto; Kathia Martin-Chenut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Access to Assisted reproductive technologies: the case of France and Belgium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Procréation assistée et filiation. AMP et GPA au prisme du droit, des sciences sociales et de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.73-103, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010784v1</w:t>
+                <w:t xml:space="preserve">hal-02398871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestation pour autrui. Faire naître des mères et des pères</w:t>
               </w:r>
@@ -4544,298 +4544,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre à l'épreuve de la conjugalité. Mouvements et recompositions de la masculinité des hommes en couple avec un autre homme</w:t>
+                <w:t xml:space="preserve">Rompre avec sa famille. Jeunesse, entrée dans l’homosexualité et expérience du rejet familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Pierre Anglade; Leïla Bouasria; Meriem Cheik; F. Debarre; V. Manry; C. Schmoll. </w:t>
+              <w:t xml:space="preserve">Jérôme Courduriès; Agnès Fine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expériences du genre. Intimités, marginalités, travail et migration</w:t>
+              <w:t xml:space="preserve">Homosexualité et parenté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.91-110, 2014, Hommes et sociétés, 978-2-8111-0935-6</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-64, 2014, Sociétales, 978-2-200-28994-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00940457v1</w:t>
+                <w:t xml:space="preserve">halshs-01290955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homosexualité et parenté. Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le genre à l'épreuve de la conjugalité. Mouvements et recompositions de la masculinité des hommes en couple avec un autre homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jérôme Courduriès; Agnès Fine. </w:t>
+              <w:t xml:space="preserve">Marie-Pierre Anglade; Leïla Bouasria; Meriem Cheik; F. Debarre; V. Manry; C. Schmoll. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Homosexualité et parenté</w:t>
+              <w:t xml:space="preserve">Expériences du genre. Intimités, marginalités, travail et migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-43, 2014, Sociétales, 978-2-200-28994-2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala; Éd. Le Fennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-110, 2014, Hommes et sociétés, 978-2-8111-0935-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01290952v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00940457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rompre avec sa famille. Jeunesse, entrée dans l’homosexualité et expérience du rejet familial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homosexualité et parenté. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Courduriès; Agnès Fine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homosexualité et parenté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.45-64, 2014, Sociétales, 978-2-200-28994-2</w:t>
+              <w:t xml:space="preserve">, pp.13-43, 2014, Sociétales, 978-2-200-28994-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01290955v1</w:t>
+                <w:t xml:space="preserve">halshs-01290952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi cette loi maintenant ?</w:t>
               </w:r>
@@ -5034,186 +5034,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00589670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-naître à l'autre sexe. Changement de prénom et de sexe à l'état civil</w:t>
+                <w:t xml:space="preserve">Conjugalité et prévention du sida chez les gays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès Fine. </w:t>
+              <w:t xml:space="preserve">Michel Bozon; Véronique Doré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">États civils en questions. Nom, papiers et sentiment de soi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du CTHS, pp.225-242, 2008</w:t>
+              <w:t xml:space="preserve">Sexualité, relations et prévention chez les homosexuels masculins. Un nouveau rapport au risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-237, 2008, Sexualité, relations et prévention chez les homosexuels masculins. Un nouveau rapport au risque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873231v1</w:t>
+                <w:t xml:space="preserve">hal-02111188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugalité et prévention du sida chez les gays</w:t>
+                <w:t xml:space="preserve">Re-naître à l'autre sexe. Changement de prénom et de sexe à l'état civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Bozon; Véronique Doré. </w:t>
+              <w:t xml:space="preserve">Agnès Fine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexualité, relations et prévention chez les homosexuels masculins. Un nouveau rapport au risque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">États civils en questions. Nom, papiers et sentiment de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CTHS, pp.225-242, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANRS</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02111188v1</w:t>
+                <w:t xml:space="preserve">hal-00873231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugalité et prévention du sida chez les gays</w:t>
               </w:r>
@@ -5655,51 +5655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours transnational à la reproduction assistée avec don. Perspective franco-québécoise et comparaison internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5850,51 +5850,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9898236"/>
+    <w:nsid w:val="5E064F79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6081,51 +6081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-courduries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5278-6680" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130246441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184182v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Agopiantz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malmanche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mougniotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2025.02.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206345v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charlier Zeineddine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gabail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.03" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dourlens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gallus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Giroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02517167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0257" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbms.2018.11.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13533" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6364" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gross" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2015.3114" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955985v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.203.0077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa de Federico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Herbrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025956ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0705" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyou Hou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04918634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274257v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/la-famille-a-l-oeil-nu/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/etat-civil-transidentite-anatomie-dune-relation-singuliere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Luiz Tarnovski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslesperegrines.fr/fr/books/homoparentalites" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093976v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sagnes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/fiction-itineraire-conseille/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lavoie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/perspectives-internationales-sur-gestation-pour-autrui-3220.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955986v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/homosexualite-et-parente-9782200289942" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaperon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-genre-des-sciences/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://abant.org.br/publicacoes/publicacao/000158" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48006/978-65-86602-16-6-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446586v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02194103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781789204315" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010794v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes-anthropologie/2775-experience-du-genre-intimites-marginalites-travail-et-migration-9782811109356.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589954v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111188v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mediatheque.lecrips.net/docs/PDF_GED/S56685.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589955v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Besan&#231;on" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chassagnac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Charignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fischer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054506v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-courduries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5278-6680" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130246441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184182v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Agopiantz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malmanche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mougniotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2025.02.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206345v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charlier Zeineddine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gabail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.03" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dourlens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gallus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Giroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02517167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0257" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbms.2018.11.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13533" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6364" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gross" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2015.3114" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa de Federico" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.203.0077" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Herbrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025956ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0705" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyou Hou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04918634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274257v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/la-famille-a-l-oeil-nu/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/etat-civil-transidentite-anatomie-dune-relation-singuliere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Luiz Tarnovski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslesperegrines.fr/fr/books/homoparentalites" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093976v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sagnes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/fiction-itineraire-conseille/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lavoie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/perspectives-internationales-sur-gestation-pour-autrui-3220.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955986v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/homosexualite-et-parente-9782200289942" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaperon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-genre-des-sciences/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://abant.org.br/publicacoes/publicacao/000158" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48006/978-65-86602-16-6-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446586v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02194103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781789204315" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010794v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940457v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes-anthropologie/2775-experience-du-genre-intimites-marginalites-travail-et-migration-9782811109356.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290952v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589954v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mediatheque.lecrips.net/docs/PDF_GED/S56685.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589955v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Besan&#231;on" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chassagnac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Charignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fischer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054506v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>