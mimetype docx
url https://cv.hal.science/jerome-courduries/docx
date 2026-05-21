--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -952,274 +952,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01998898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reproduction nationale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La lignée et la nation. Etat civil, nationalité et gestation pour autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, La reproduction nationale, 3 (108), pp.3-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gen.108.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 108 (3), pp.29-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.108.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02152782v1</w:t>
+                <w:t xml:space="preserve">halshs-01546095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommer son enfant lorsqu'on est deux parents de même sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le nom des femmes, 45, pp.151-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/clio.13533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01489298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lignée et la nation. Etat civil, nationalité et gestation pour autrui</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La reproduction nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 108 (3), pp.29-47. </w:t>
+              <w:t xml:space="preserve">, 2017, La reproduction nationale, 3 (108), pp.3-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.108.0029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gen.108.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01546095v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02152782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que fabrique la gestation pour autrui</w:t>
               </w:r>
@@ -1368,200 +1368,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01290947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recours à l'AMP dans les familles homoparentales : état des lieux. Résultats d'une enquête menée en 2012</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérience homosexuelle et parenté. Des relations familiales contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ainhoa de Federico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Homosexualités et familles, 1 (203), pp.77-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.203.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993276v1</w:t>
+                <w:t xml:space="preserve">halshs-00955985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience homosexuelle et parenté. Des relations familiales contrastées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le recours à l'AMP dans les familles homoparentales : état des lieux. Résultats d'une enquête menée en 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa de Federico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00955985v1</w:t>
+                <w:t xml:space="preserve">hal-00993276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, parenté et techniques de reproduction assistée : bilan et perspectives après 30 ans de recherche</w:t>
               </w:r>
@@ -2169,165 +2169,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestation pour autrui et parenté. A propos de la place donnée à la femme qui a porté l'enfant.</w:t>
+                <w:t xml:space="preserve">Les comptes des couples gays. Quand les usages de l'argent disent le lien conjugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles techniques de reproduction, genre et parenté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d'études Fabrique et légitimation du lien familial : le droit et l'argent comme ressources privilégiées pour les couples gais et lesbiens ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00659273v1</w:t>
+                <w:t xml:space="preserve">halshs-00664979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comptes des couples gays. Quand les usages de l'argent disent le lien conjugal</w:t>
+                <w:t xml:space="preserve">Gestation pour autrui et parenté. A propos de la place donnée à la femme qui a porté l'enfant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études Fabrique et légitimation du lien familial : le droit et l'argent comme ressources privilégiées pour les couples gais et lesbiens ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Nouvelles techniques de reproduction, genre et parenté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00664979v1</w:t>
+                <w:t xml:space="preserve">halshs-00659273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mères et pères dans la gestation pour autrui</w:t>
               </w:r>
@@ -2376,165 +2376,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00664978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenté et homosexualité dans la France contemporaine</w:t>
+                <w:t xml:space="preserve">Représentations et organisation de la conjugalité dans la France des années 2000. L'exemple des couples gays. (Representações e organizações da conjugalidade na França desde os anos 2000: O caso dos casais gay)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fazendo Genero 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Florianopolis, Brésil</w:t>
+              <w:t xml:space="preserve">Conférences NACI et NUPACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Porto Alegre, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00659277v1</w:t>
+                <w:t xml:space="preserve">halshs-00664977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et organisation de la conjugalité dans la France des années 2000. L'exemple des couples gays. (Representações e organizações da conjugalidade na França desde os anos 2000: O caso dos casais gay)</w:t>
+                <w:t xml:space="preserve">Parenté et homosexualité dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences NACI et NUPACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Porto Alegre, Brésil</w:t>
+              <w:t xml:space="preserve">Fazendo Genero 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Florianopolis, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00664977v1</w:t>
+                <w:t xml:space="preserve">halshs-00659277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de prévention du sida dans les couples gays</w:t>
               </w:r>
@@ -4152,221 +4152,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When French Couples Become Parents Through Surrogacy in the United States: What Relationship with the Surrogate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La difficile conciliation entre le vécu des familles conçues avec assistance médicale à la procréation et le droit : perspectives franco-québécoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jennifer Merchant. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Xavière Catto; Kathia Martin-Chenut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Access to Assisted reproductive technologies: the case of France and Belgium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Procréation assistée et filiation. AMP et GPA au prisme du droit, des sciences sociales et de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.73-103, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010784v1</w:t>
+                <w:t xml:space="preserve">hal-02398871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficile conciliation entre le vécu des familles conçues avec assistance médicale à la procréation et le droit : perspectives franco-québécoises</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When French Couples Become Parents Through Surrogacy in the United States: What Relationship with the Surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marie-Xavière Catto; Kathia Martin-Chenut. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jennifer Merchant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procréation assistée et filiation. AMP et GPA au prisme du droit, des sciences sociales et de la philosophie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Access to Assisted reproductive technologies: the case of France and Belgium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berghahn, pp.107-123, 2019, 978-1-78920-431-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/9781789204315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398871v1</w:t>
+                <w:t xml:space="preserve">hal-02010784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestation pour autrui. Faire naître des mères et des pères</w:t>
               </w:r>
@@ -4544,113 +4544,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rompre avec sa famille. Jeunesse, entrée dans l’homosexualité et expérience du rejet familial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homosexualité et parenté. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Courduriès; Agnès Fine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homosexualité et parenté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.45-64, 2014, Sociétales, 978-2-200-28994-2</w:t>
+              <w:t xml:space="preserve">, pp.13-43, 2014, Sociétales, 978-2-200-28994-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01290955v1</w:t>
+                <w:t xml:space="preserve">halshs-01290952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre à l'épreuve de la conjugalité. Mouvements et recompositions de la masculinité des hommes en couple avec un autre homme</w:t>
               </w:r>
@@ -4716,126 +4729,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00940457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homosexualité et parenté. Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rompre avec sa famille. Jeunesse, entrée dans l’homosexualité et expérience du rejet familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Courduriès; Agnès Fine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homosexualité et parenté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.13-43, 2014, Sociétales, 978-2-200-28994-2</w:t>
+              <w:t xml:space="preserve">, pp.45-64, 2014, Sociétales, 978-2-200-28994-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01290952v1</w:t>
+                <w:t xml:space="preserve">halshs-01290955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi cette loi maintenant ?</w:t>
               </w:r>
@@ -5655,51 +5655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours transnational à la reproduction assistée avec don. Perspective franco-québécoise et comparaison internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5850,51 +5850,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E064F79"/>
+    <w:nsid w:val="98ED3993"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6081,51 +6081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-courduries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5278-6680" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130246441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184182v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Agopiantz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malmanche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mougniotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2025.02.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206345v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charlier Zeineddine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gabail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.03" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dourlens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gallus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Giroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02517167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0257" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbms.2018.11.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13533" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6364" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gross" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2015.3114" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa de Federico" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.203.0077" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Herbrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025956ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0705" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyou Hou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04918634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274257v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/la-famille-a-l-oeil-nu/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/etat-civil-transidentite-anatomie-dune-relation-singuliere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Luiz Tarnovski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslesperegrines.fr/fr/books/homoparentalites" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093976v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sagnes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/fiction-itineraire-conseille/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lavoie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/perspectives-internationales-sur-gestation-pour-autrui-3220.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955986v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/homosexualite-et-parente-9782200289942" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaperon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-genre-des-sciences/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://abant.org.br/publicacoes/publicacao/000158" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48006/978-65-86602-16-6-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446586v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02194103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781789204315" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010794v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940457v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes-anthropologie/2775-experience-du-genre-intimites-marginalites-travail-et-migration-9782811109356.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290952v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589954v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mediatheque.lecrips.net/docs/PDF_GED/S56685.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589955v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Besan&#231;on" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chassagnac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Charignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fischer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054506v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-courduries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5278-6680" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130246441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184182v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Agopiantz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malmanche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mougniotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2025.02.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206345v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charlier Zeineddine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gabail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.03" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dourlens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gallus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Giroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02517167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0257" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbms.2018.11.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13533" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6364" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gross" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2015.3114" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955985v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.203.0077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa de Federico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Herbrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025956ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0705" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyou Hou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04918634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274257v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/la-famille-a-l-oeil-nu/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/etat-civil-transidentite-anatomie-dune-relation-singuliere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Luiz Tarnovski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslesperegrines.fr/fr/books/homoparentalites" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093976v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sagnes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/fiction-itineraire-conseille/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lavoie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/perspectives-internationales-sur-gestation-pour-autrui-3220.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955986v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/homosexualite-et-parente-9782200289942" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaperon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-genre-des-sciences/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://abant.org.br/publicacoes/publicacao/000158" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48006/978-65-86602-16-6-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446586v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02194103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781789204315" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010794v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290952v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940457v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes-anthropologie/2775-experience-du-genre-intimites-marginalites-travail-et-migration-9782811109356.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589954v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mediatheque.lecrips.net/docs/PDF_GED/S56685.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589955v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Besan&#231;on" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chassagnac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Charignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fischer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054506v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>