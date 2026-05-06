--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jerome Crassous </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-locking and stability of the bowline knot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien F. G. Aymon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Derveni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extreme Mechanics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.102413. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eml.2025.102413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftershocks as a Time Independent Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (2), pp.e2024GL112618. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl112618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastability of a periodic network of threads: shapes of a knitted fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Steinberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (24), pp.248201. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.248201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-element-method model for frictional fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twist-Controlled&amp;quot; force amplification & Spinning tension transition in yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (7), pp.078002. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.078002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing nonaffine expansion with light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.055004. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.104.055004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-slips in an experimental granular shear band replicate the spatiotemporal characteristics of natural earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-021-00147-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acoustics of Liquid Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Derec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Drenckhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.101391. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cocis.2020.101391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locomotion of Ants Walking up Slippery Slopes of Granular Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piñeirua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Organismal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/iob/obz020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle decorrelation with wavelength shift as a simple way to image transport mean free path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (3), pp.30701. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2019180297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An instrument for studying granular media in low-gravity environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aumaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R P Behringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (7), pp.075103. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5034061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic flow and localization in an amorphous material: experimental interpretation of the fluidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), pp.022905. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.98.022905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-Dependent Friction on Granular Slopes Close to Avalanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (5), pp.058003. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.058003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to a localized stress perturbation during a biaxial test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.02013. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714002013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Cassie-Baxter wetting states on a porous material stabilized by electrowetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (2), pp.26004. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/119/26004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-resolved measurements of micro-deformations in granular materials using DWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (5), pp.051804. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4983048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshelby inclusions in granular matter: theory and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (2), pp.022907. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.022907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321159v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized diffusive-wave spectroscopy: Principle and application to sound propagation in aqueous foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (3), pp.032611. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.032611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial repartition of local plastic processes in different creep regimes in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (2), pp.28001. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/113/28001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following nanoparticles in complex turbid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Langevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (26), pp.22103--22110. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5RA21166B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of image vs. position, scale and direction reveals pattern texture anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (84), fphy.2014.00084. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2014.00084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical fluctuations suppress the threshold of soft-glassy solids : the secular drift scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), pp.020201(R). </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.020201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of cooperativity in plasticity of soft glassy materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.246001. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.246001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biaxial apparatus for the study of heterogeneous and intermittent strains in granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Orain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bésuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-013-0477-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of plastic deformations before a granular avalanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.12204. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.012204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusing-wave spectroscopy contribution to strain analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (2), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies of precursors to failure in granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1542, pp.475--478. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4811971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongée dans le sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.22-23. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201336022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental velocity fields and forces for a cylinder penetrating into a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.12201. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.012201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular differential scattering of polarized light by a chiral random medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (2), pp.023806. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.023806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the dynamics of particles in an aging dispersion using diffusing wave spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (29), pp.7683-7689. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2SM25526J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Spots in an Athermal System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Bau Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.135502-1 - 135502-5. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.135502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00684411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés hydrodynamiques au voisinage d'une surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.14-18. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/20102214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary force between wetted nanometric contacts and its application to atomic force microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (7), pp.3468-73. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la103781y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense granular flow around a penetrating object: experiment and hydrodynamic model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (4), pp.048001. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.048001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-mode dynamics in dispersed systems: the case of particle-stabilized foams studied by diffusing wave spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anniina Salonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (8), pp.3064-72. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp01152e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating acoustic-induced deformations in a foam using multiple light scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2 Pt 1), pp.021409. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.82.021409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical response of granular media: New insights from Diffusing-Wave Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91, pp.18002. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/91/18002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular medium impacted by a projectile: experiment and model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2009-10504-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle chirality in oxo- and sulfidorhenium(V) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32, pp.4841-4843. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B907924F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive waves in a dilating scattering medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1), pp.013903. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.013903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphere penetration by impact in a granular medium: A collisional process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (4), pp.44002. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/88/44002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispeckle diffusing wave spectroscopy of colloidal particles suspended in a random packing of glass spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Snabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp. 149-155. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2009-10462-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a creeping granular flow at very low velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.03009. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2008/03/P03009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of confined granular flows: scale invariance, glass transition, and friction weakening.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (24), pp.248002. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.248002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive wave spectroscopy applied to the spatially resolved deformation of a solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (4), pp.46104. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.78.046104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive Wave Spectroscopy of a random close packing of spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/EPJE/I2006-10079-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Projectile on a Granular Medium Described by a Collision Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (24), pp.248001. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.248001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Kinetics of Capillary Condensation in Confined Geometry: Experiment and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydéric Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 206, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00073-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new capacitive sensor for displacement measurement in a surface force apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monchanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12, pp.16-22. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/12/1/302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis and Recovery Length in a Dry Solid Friction Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (12), pp.1745-1751. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1997213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study in non-cohesive granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftershocks in a laboratory seismic fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interaction, Disorder, Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation-dependent aftershocks in laboratory earthquakes sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fibers to Yarn: Torsion Hercules Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Society 2022 Spring Conference - Fibers for a Greener Society: From Fundamentals to Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation et mesure de déformations non affines dans les milieu amorphes par diffusion lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2022 - Session CDOP/PSV/PIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-glissements dans une bande de cisaillement : nano-séismes à l’échelle du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look inside a shear band: from fluctuations of the flow to earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IMA Conference on Dense Granular Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of failure in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimentalist point of view on plasticity and nonlocality in granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Easton, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La friction granulaire ou comment bâtir sur le sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences expérimentales de l'Espace Pierre- Gilles de Gennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation at the origin of shear band formation in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorrelation with wavelength shift as a way to image transport mean free path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12è Journées Imagerie Optique Non Conventionnelle (JIONC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS (GDR ISIS &amp; GDR Ondes) &amp; SFO (Club PIO), Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the shear bands formation in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.10001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of the threshold of a granular solid by mechanical fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture de matériaux amorphes : cascades d'événements plastiques et hétérogénéités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidization of a granular solid by mechanical fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario dynamique de fluidisation d’un solide granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique (CFM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of the strain fluctuations before the failure of a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario dynamique de fluidisation d'un solide granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de formation d'une bande de cisaillement lors d'un test biaxial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France. pp.68222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Cooperativity in Plasticity of Soft Glassy Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Dynamics in Viscous Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovic Berthier, Luca Cipelletti, Thomas Voigtmann, May 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROPAGATION OF ACOUSTIC WAVES IN A FOAM - PART I: EXPERIMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Cooperativity in Plasticity of Granular Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular &amp; Granular-Fluid Flow Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Stonehill College (MA), United States. http://www.grc.org/programs.aspx?year=2014&amp;program=granular</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroboscopic Diffusive Wave Spectroscopy as a probe of acoustic deformations in complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international soft matter conference (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics of liquid foams: dispersion and resonance effects explained by a mean-field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international soft matter conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating dynamics of colloids confined in a foam with Dynamic Light Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international soft matter conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental visualization of flow structuring at unjamming transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop GDR Méphy "Jamming, 15 ans plus tard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-deformations and rupture in a granular material during a biaxial test using Diffusing Wave Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop "Materials' Deformation: Fluctuations, Scaling, Predictability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing acoustics of liquid foams by optical diffusive wave spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Sample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaving foam: A complex system for acoustic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la formation de bandes de cisaillement dans un matériau granulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion générale du GDR MéPhy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep, fluidity and rupture in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Materials Deformation: Fluctuations, Scaling, Predictability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précurseurs à la déstabilisation d'un empilement granulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion générale du GDR MéPhy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental results on foam acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquid matter 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Experimental Results on Foam Acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Borovets, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of confined granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Yves Louge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTM-ISIMM symposium on mathematical modeling and physical instances of granular flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Reggio Calabria, Italy. pp.79-88, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3435423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-scattering measurements of micro-deformations in granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Experimental Mechanics (ICEM14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.33001, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100633001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental results on foam acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International soft matter conference (ISMC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric measurements of small deformations of granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Golden, United States. pp.237-239, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3179901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de micro-déformations dans les matériaux granulaires par diffusion de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du GdR Transport Solide Naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved light scattering measurements of micro-deformations in granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop frontiers of soft condensed matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de micro-déplacements dans les matériaux granulaires par diffusion dynamique de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de physique statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décroissance des répliques sismiques : ici aussi le temps est relatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale du fluage dans les milieux granulaires non-cohésifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-slips in an experimental granular shear band replicate the spatiotemporal characteristics of natural earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24eme Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario dynamique de la liquéfaction d'un solide amorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la plasticité dans un milieu amorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Rencontre du Non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of plastic flow before failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders &amp; Grains 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sydney, Australia. American Institute of Physics, 1/2, pp.475-478, 2013, AIP conference proceedings (Online) ; no. 1542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilization of a granular pile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Berrtoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Material's deformation: Fluctuation, Scaling, Predictability'' 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep, fluidity and rupture in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Granular &amp; Granular-Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Davidson (NC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluage et rupture dans un matériau granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Bau Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontre du Non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.19-24, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-deformations and rupture in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alert Geomaterials Workshop 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospectives du CSI-INP 2019-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Paineau-Lanone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Dimarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CoNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232515v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jerome Crassous </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-locking and stability of the bowline knot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien F. G. Aymon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Derveni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extreme Mechanics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.102413. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eml.2025.102413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftershocks as a Time Independent Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (2), pp.e2024GL112618. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl112618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastability of a periodic network of threads: shapes of a knitted fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Steinberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (24), pp.248201. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.248201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-element-method model for frictional fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twist-Controlled&amp;quot; force amplification & Spinning tension transition in yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (7), pp.078002. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.078002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing nonaffine expansion with light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.055004. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.104.055004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-slips in an experimental granular shear band replicate the spatiotemporal characteristics of natural earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-021-00147-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acoustics of Liquid Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Derec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Drenckhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.101391. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cocis.2020.101391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locomotion of Ants Walking up Slippery Slopes of Granular Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piñeirua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Organismal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/iob/obz020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle decorrelation with wavelength shift as a simple way to image transport mean free path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (3), pp.30701. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2019180297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An instrument for studying granular media in low-gravity environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aumaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R P Behringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (7), pp.075103. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5034061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic flow and localization in an amorphous material: experimental interpretation of the fluidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), pp.022905. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.98.022905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to a localized stress perturbation during a biaxial test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.02013. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714002013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-Dependent Friction on Granular Slopes Close to Avalanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (5), pp.058003. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.058003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Cassie-Baxter wetting states on a porous material stabilized by electrowetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (2), pp.26004. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/119/26004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-resolved measurements of micro-deformations in granular materials using DWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (5), pp.051804. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4983048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshelby inclusions in granular matter: theory and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (2), pp.022907. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.022907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321159v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized diffusive-wave spectroscopy: Principle and application to sound propagation in aqueous foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (3), pp.032611. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.032611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial repartition of local plastic processes in different creep regimes in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (2), pp.28001. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/113/28001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following nanoparticles in complex turbid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Langevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (26), pp.22103--22110. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5RA21166B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of image vs. position, scale and direction reveals pattern texture anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (84), fphy.2014.00084. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2014.00084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical fluctuations suppress the threshold of soft-glassy solids : the secular drift scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), pp.020201(R). </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.020201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of cooperativity in plasticity of soft glassy materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.246001. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.246001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biaxial apparatus for the study of heterogeneous and intermittent strains in granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Orain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bésuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-013-0477-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of plastic deformations before a granular avalanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.12204. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.012204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusing-wave spectroscopy contribution to strain analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (2), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental velocity fields and forces for a cylinder penetrating into a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.12201. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.012201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongée dans le sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.22-23. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201336022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies of precursors to failure in granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1542, pp.475--478. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4811971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the dynamics of particles in an aging dispersion using diffusing wave spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (29), pp.7683-7689. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2SM25526J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular differential scattering of polarized light by a chiral random medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (2), pp.023806. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.023806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Spots in an Athermal System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Bau Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.135502-1 - 135502-5. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.135502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00684411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés hydrodynamiques au voisinage d'une surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.14-18. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/20102214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary force between wetted nanometric contacts and its application to atomic force microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (7), pp.3468-73. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la103781y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense granular flow around a penetrating object: experiment and hydrodynamic model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (4), pp.048001. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.048001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-mode dynamics in dispersed systems: the case of particle-stabilized foams studied by diffusing wave spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anniina Salonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (8), pp.3064-72. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp01152e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical response of granular media: New insights from Diffusing-Wave Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91, pp.18002. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/91/18002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating acoustic-induced deformations in a foam using multiple light scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2 Pt 1), pp.021409. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.82.021409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular medium impacted by a projectile: experiment and model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2009-10504-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle chirality in oxo- and sulfidorhenium(V) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32, pp.4841-4843. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B907924F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive waves in a dilating scattering medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1), pp.013903. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.013903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphere penetration by impact in a granular medium: A collisional process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (4), pp.44002. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/88/44002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispeckle diffusing wave spectroscopy of colloidal particles suspended in a random packing of glass spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Snabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp. 149-155. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2009-10462-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a creeping granular flow at very low velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.03009. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2008/03/P03009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of confined granular flows: scale invariance, glass transition, and friction weakening.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (24), pp.248002. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.248002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive wave spectroscopy applied to the spatially resolved deformation of a solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (4), pp.46104. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.78.046104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive Wave Spectroscopy of a random close packing of spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/EPJE/I2006-10079-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Projectile on a Granular Medium Described by a Collision Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (24), pp.248001. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.248001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Kinetics of Capillary Condensation in Confined Geometry: Experiment and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydéric Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 206, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00073-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new capacitive sensor for displacement measurement in a surface force apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monchanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12, pp.16-22. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/12/1/302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis and Recovery Length in a Dry Solid Friction Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (12), pp.1745-1751. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1997213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study in non-cohesive granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftershocks in a laboratory seismic fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interaction, Disorder, Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation-dependent aftershocks in laboratory earthquakes sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fibers to Yarn: Torsion Hercules Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Society 2022 Spring Conference - Fibers for a Greener Society: From Fundamentals to Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation et mesure de déformations non affines dans les milieu amorphes par diffusion lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2022 - Session CDOP/PSV/PIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-glissements dans une bande de cisaillement : nano-séismes à l’échelle du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look inside a shear band: from fluctuations of the flow to earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IMA Conference on Dense Granular Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of failure in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimentalist point of view on plasticity and nonlocality in granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Easton, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La friction granulaire ou comment bâtir sur le sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences expérimentales de l'Espace Pierre- Gilles de Gennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation at the origin of shear band formation in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorrelation with wavelength shift as a way to image transport mean free path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12è Journées Imagerie Optique Non Conventionnelle (JIONC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS (GDR ISIS &amp; GDR Ondes) &amp; SFO (Club PIO), Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the shear bands formation in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.10001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of the threshold of a granular solid by mechanical fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture de matériaux amorphes : cascades d'événements plastiques et hétérogénéités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidization of a granular solid by mechanical fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario dynamique de fluidisation d’un solide granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique (CFM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of the strain fluctuations before the failure of a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario dynamique de fluidisation d'un solide granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de formation d'une bande de cisaillement lors d'un test biaxial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France. pp.68222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Cooperativity in Plasticity of Soft Glassy Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Dynamics in Viscous Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovic Berthier, Luca Cipelletti, Thomas Voigtmann, May 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROPAGATION OF ACOUSTIC WAVES IN A FOAM - PART I: EXPERIMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Cooperativity in Plasticity of Granular Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular &amp; Granular-Fluid Flow Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Stonehill College (MA), United States. http://www.grc.org/programs.aspx?year=2014&amp;program=granular</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroboscopic Diffusive Wave Spectroscopy as a probe of acoustic deformations in complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international soft matter conference (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating dynamics of colloids confined in a foam with Dynamic Light Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international soft matter conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics of liquid foams: dispersion and resonance effects explained by a mean-field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international soft matter conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental visualization of flow structuring at unjamming transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop GDR Méphy "Jamming, 15 ans plus tard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-deformations and rupture in a granular material during a biaxial test using Diffusing Wave Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop "Materials' Deformation: Fluctuations, Scaling, Predictability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing acoustics of liquid foams by optical diffusive wave spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Sample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaving foam: A complex system for acoustic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep, fluidity and rupture in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Materials Deformation: Fluctuations, Scaling, Predictability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la formation de bandes de cisaillement dans un matériau granulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion générale du GDR MéPhy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précurseurs à la déstabilisation d'un empilement granulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion générale du GDR MéPhy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental results on foam acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquid matter 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of confined granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Yves Louge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTM-ISIMM symposium on mathematical modeling and physical instances of granular flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Reggio Calabria, Italy. pp.79-88, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3435423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Experimental Results on Foam Acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Borovets, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-scattering measurements of micro-deformations in granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Experimental Mechanics (ICEM14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.33001, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100633001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental results on foam acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International soft matter conference (ISMC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric measurements of small deformations of granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Golden, United States. pp.237-239, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3179901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de micro-déformations dans les matériaux granulaires par diffusion de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du GdR Transport Solide Naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved light scattering measurements of micro-deformations in granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop frontiers of soft condensed matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de micro-déplacements dans les matériaux granulaires par diffusion dynamique de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de physique statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décroissance des répliques sismiques : ici aussi le temps est relatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale du fluage dans les milieux granulaires non-cohésifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-slips in an experimental granular shear band replicate the spatiotemporal characteristics of natural earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24eme Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario dynamique de la liquéfaction d'un solide amorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la plasticité dans un milieu amorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Rencontre du Non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of plastic flow before failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders &amp; Grains 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sydney, Australia. American Institute of Physics, 1/2, pp.475-478, 2013, AIP conference proceedings (Online) ; no. 1542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilization of a granular pile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Berrtoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Material's deformation: Fluctuation, Scaling, Predictability'' 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep, fluidity and rupture in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Granular &amp; Granular-Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Davidson (NC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluage et rupture dans un matériau granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Bau Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontre du Non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.19-24, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-deformations and rupture in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alert Geomaterials Workshop 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospectives du CSI-INP 2019-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Paineau-Lanone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Dimarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CoNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232515v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien F. G. Aymon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Derveni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gomez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Crassous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2025.102413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl112618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poincloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Steinberger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.248201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.025003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.078002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.055004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houdoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00147-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Derec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2020.101391" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pi&#241;eirua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iob/obz020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180297" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auma&#238;tre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P Behringer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cazaubiel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731114v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Binh Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.98.022905" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578402v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Humeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.058003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcnamara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gauchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/26004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PJ5FL921-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442786v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321159v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022907" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chasle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.032611" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pons" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Darnige" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cl&#233;ment" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/28001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhailovskaya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Langevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA21166B" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00084" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093046v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pons" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.020201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01059867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.246001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0477-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.012204" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Erpelding" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faisant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JCMGN5XM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073267v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811971" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881139v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201336022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.012201" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.023806" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25526J" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00684411v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bau Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.135502" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708504v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20102214" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711907v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103781y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.048001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910903v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01152e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.021409" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914902v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/18002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10504-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QCB8QVX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Montigny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanthuyne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B907924F" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TCQ4D46B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664489v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.013903" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603927v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/44002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Snabre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10462-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PWKFR1H7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tayer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laroche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/03/P03009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2XZ12MWV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673366v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.248002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673394v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.78.046104" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905734v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJE/I2006-10079-Y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T65HGHCP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaoued Beladjine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.248001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122684v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlaix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00073-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122681v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monchanin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/1/302" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997213" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE6D3BC55E233B955A17142D78B8787DA0C2D500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gicquel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Mathey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093292v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093295v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Weiss" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2262" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889639v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367495v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093519v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315127v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111450v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901657v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497514v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673521v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566265v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321362v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444600v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185351v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185352v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143781v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444662v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444861v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079135v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056277v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003049v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leroy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980578v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905752v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986293v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Sample" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986290v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Salem" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933391v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936955v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Nguyen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933418v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003064v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919143v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994712v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yves Louge" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435423" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980615v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100633001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003067v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652837v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179901" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669501v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669503v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652697v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186205v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187025v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093543v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133704v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982415v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905713v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982409v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Berrtoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933427v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933368v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien F. G. Aymon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Derveni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gomez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Crassous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2025.102413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl112618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poincloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Steinberger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.248201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.025003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.078002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.055004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houdoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00147-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Derec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2020.101391" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pi&#241;eirua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iob/obz020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180297" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auma&#238;tre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P Behringer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cazaubiel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731114v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Binh Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.98.022905" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580456v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcnamara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Humeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.058003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gauchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/26004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PJ5FL921-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442786v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321159v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022907" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chasle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.032611" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pons" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Darnige" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cl&#233;ment" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/28001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhailovskaya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Langevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA21166B" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00084" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093046v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pons" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.020201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01059867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.246001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0477-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.012204" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Erpelding" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faisant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JCMGN5XM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805648v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.012201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881139v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201336022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811971" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908252v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25526J" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848202v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.023806" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00684411v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bau Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.135502" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708504v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20102214" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711907v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103781y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.048001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910903v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01152e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/18002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.021409" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10504-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QCB8QVX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Montigny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanthuyne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B907924F" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TCQ4D46B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664489v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.013903" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603927v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/44002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Snabre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10462-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PWKFR1H7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tayer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laroche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/03/P03009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2XZ12MWV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673366v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.248002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673394v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.78.046104" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905734v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJE/I2006-10079-Y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T65HGHCP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaoued Beladjine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.248001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122684v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlaix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00073-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122681v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monchanin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/1/302" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997213" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE6D3BC55E233B955A17142D78B8787DA0C2D500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gicquel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Mathey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093292v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093295v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Weiss" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2262" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889639v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367495v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093519v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315127v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111450v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901657v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497514v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673521v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566265v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321362v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444600v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185351v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185352v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143781v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444662v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444861v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079135v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056277v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003051v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003049v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leroy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980578v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905752v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986293v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Sample" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986290v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Salem" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936955v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Nguyen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933391v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933418v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003064v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994712v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yves Louge" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435423" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919143v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980615v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100633001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003067v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652837v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179901" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669501v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669503v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652697v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186205v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187025v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093543v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133704v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982415v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905713v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982409v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Berrtoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933427v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933368v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>