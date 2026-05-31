--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jerome Crassous </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-locking and stability of the bowline knot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien F. G. Aymon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Derveni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extreme Mechanics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.102413. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eml.2025.102413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftershocks as a Time Independent Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (2), pp.e2024GL112618. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl112618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastability of a periodic network of threads: shapes of a knitted fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Steinberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (24), pp.248201. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.248201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-element-method model for frictional fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twist-Controlled&amp;quot; force amplification & Spinning tension transition in yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (7), pp.078002. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.078002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing nonaffine expansion with light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.055004. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.104.055004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-slips in an experimental granular shear band replicate the spatiotemporal characteristics of natural earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-021-00147-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acoustics of Liquid Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Derec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Drenckhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.101391. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cocis.2020.101391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locomotion of Ants Walking up Slippery Slopes of Granular Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piñeirua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Organismal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/iob/obz020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle decorrelation with wavelength shift as a simple way to image transport mean free path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (3), pp.30701. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2019180297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An instrument for studying granular media in low-gravity environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aumaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R P Behringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (7), pp.075103. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5034061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic flow and localization in an amorphous material: experimental interpretation of the fluidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), pp.022905. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.98.022905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to a localized stress perturbation during a biaxial test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.02013. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714002013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-Dependent Friction on Granular Slopes Close to Avalanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (5), pp.058003. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.058003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Cassie-Baxter wetting states on a porous material stabilized by electrowetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (2), pp.26004. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/119/26004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-resolved measurements of micro-deformations in granular materials using DWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (5), pp.051804. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4983048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshelby inclusions in granular matter: theory and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (2), pp.022907. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.022907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321159v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized diffusive-wave spectroscopy: Principle and application to sound propagation in aqueous foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (3), pp.032611. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.032611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial repartition of local plastic processes in different creep regimes in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (2), pp.28001. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/113/28001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following nanoparticles in complex turbid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Langevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (26), pp.22103--22110. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5RA21166B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of image vs. position, scale and direction reveals pattern texture anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (84), fphy.2014.00084. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2014.00084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical fluctuations suppress the threshold of soft-glassy solids : the secular drift scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), pp.020201(R). </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.020201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of cooperativity in plasticity of soft glassy materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.246001. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.246001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biaxial apparatus for the study of heterogeneous and intermittent strains in granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Orain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bésuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-013-0477-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of plastic deformations before a granular avalanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.12204. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.012204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusing-wave spectroscopy contribution to strain analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (2), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental velocity fields and forces for a cylinder penetrating into a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.12201. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.012201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongée dans le sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.22-23. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201336022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies of precursors to failure in granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1542, pp.475--478. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4811971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the dynamics of particles in an aging dispersion using diffusing wave spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (29), pp.7683-7689. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2SM25526J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular differential scattering of polarized light by a chiral random medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (2), pp.023806. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.023806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Spots in an Athermal System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Bau Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.135502-1 - 135502-5. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.135502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00684411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés hydrodynamiques au voisinage d'une surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.14-18. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/20102214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary force between wetted nanometric contacts and its application to atomic force microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (7), pp.3468-73. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la103781y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense granular flow around a penetrating object: experiment and hydrodynamic model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (4), pp.048001. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.048001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-mode dynamics in dispersed systems: the case of particle-stabilized foams studied by diffusing wave spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anniina Salonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (8), pp.3064-72. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp01152e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical response of granular media: New insights from Diffusing-Wave Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91, pp.18002. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/91/18002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating acoustic-induced deformations in a foam using multiple light scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2 Pt 1), pp.021409. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.82.021409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular medium impacted by a projectile: experiment and model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2009-10504-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle chirality in oxo- and sulfidorhenium(V) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32, pp.4841-4843. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B907924F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive waves in a dilating scattering medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1), pp.013903. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.013903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphere penetration by impact in a granular medium: A collisional process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (4), pp.44002. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/88/44002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispeckle diffusing wave spectroscopy of colloidal particles suspended in a random packing of glass spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Snabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp. 149-155. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2009-10462-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a creeping granular flow at very low velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.03009. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2008/03/P03009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of confined granular flows: scale invariance, glass transition, and friction weakening.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (24), pp.248002. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.248002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive wave spectroscopy applied to the spatially resolved deformation of a solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (4), pp.46104. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.78.046104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive Wave Spectroscopy of a random close packing of spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/EPJE/I2006-10079-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Projectile on a Granular Medium Described by a Collision Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (24), pp.248001. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.248001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Kinetics of Capillary Condensation in Confined Geometry: Experiment and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydéric Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 206, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00073-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new capacitive sensor for displacement measurement in a surface force apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monchanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12, pp.16-22. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/12/1/302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis and Recovery Length in a Dry Solid Friction Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (12), pp.1745-1751. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1997213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study in non-cohesive granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftershocks in a laboratory seismic fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interaction, Disorder, Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation-dependent aftershocks in laboratory earthquakes sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fibers to Yarn: Torsion Hercules Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Society 2022 Spring Conference - Fibers for a Greener Society: From Fundamentals to Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation et mesure de déformations non affines dans les milieu amorphes par diffusion lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2022 - Session CDOP/PSV/PIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-glissements dans une bande de cisaillement : nano-séismes à l’échelle du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look inside a shear band: from fluctuations of the flow to earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IMA Conference on Dense Granular Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of failure in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimentalist point of view on plasticity and nonlocality in granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Easton, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La friction granulaire ou comment bâtir sur le sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences expérimentales de l'Espace Pierre- Gilles de Gennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation at the origin of shear band formation in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorrelation with wavelength shift as a way to image transport mean free path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12è Journées Imagerie Optique Non Conventionnelle (JIONC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS (GDR ISIS &amp; GDR Ondes) &amp; SFO (Club PIO), Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the shear bands formation in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.10001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of the threshold of a granular solid by mechanical fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture de matériaux amorphes : cascades d'événements plastiques et hétérogénéités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidization of a granular solid by mechanical fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario dynamique de fluidisation d’un solide granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique (CFM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of the strain fluctuations before the failure of a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario dynamique de fluidisation d'un solide granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de formation d'une bande de cisaillement lors d'un test biaxial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France. pp.68222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Cooperativity in Plasticity of Soft Glassy Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Dynamics in Viscous Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovic Berthier, Luca Cipelletti, Thomas Voigtmann, May 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROPAGATION OF ACOUSTIC WAVES IN A FOAM - PART I: EXPERIMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Cooperativity in Plasticity of Granular Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular &amp; Granular-Fluid Flow Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Stonehill College (MA), United States. http://www.grc.org/programs.aspx?year=2014&amp;program=granular</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroboscopic Diffusive Wave Spectroscopy as a probe of acoustic deformations in complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international soft matter conference (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating dynamics of colloids confined in a foam with Dynamic Light Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international soft matter conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics of liquid foams: dispersion and resonance effects explained by a mean-field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international soft matter conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental visualization of flow structuring at unjamming transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop GDR Méphy "Jamming, 15 ans plus tard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-deformations and rupture in a granular material during a biaxial test using Diffusing Wave Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop "Materials' Deformation: Fluctuations, Scaling, Predictability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing acoustics of liquid foams by optical diffusive wave spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Sample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaving foam: A complex system for acoustic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep, fluidity and rupture in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Materials Deformation: Fluctuations, Scaling, Predictability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la formation de bandes de cisaillement dans un matériau granulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion générale du GDR MéPhy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précurseurs à la déstabilisation d'un empilement granulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion générale du GDR MéPhy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental results on foam acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquid matter 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of confined granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Yves Louge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTM-ISIMM symposium on mathematical modeling and physical instances of granular flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Reggio Calabria, Italy. pp.79-88, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3435423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Experimental Results on Foam Acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Borovets, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-scattering measurements of micro-deformations in granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Experimental Mechanics (ICEM14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.33001, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100633001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental results on foam acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International soft matter conference (ISMC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric measurements of small deformations of granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Golden, United States. pp.237-239, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3179901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de micro-déformations dans les matériaux granulaires par diffusion de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du GdR Transport Solide Naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved light scattering measurements of micro-deformations in granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop frontiers of soft condensed matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de micro-déplacements dans les matériaux granulaires par diffusion dynamique de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de physique statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décroissance des répliques sismiques : ici aussi le temps est relatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale du fluage dans les milieux granulaires non-cohésifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-slips in an experimental granular shear band replicate the spatiotemporal characteristics of natural earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24eme Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario dynamique de la liquéfaction d'un solide amorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la plasticité dans un milieu amorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Rencontre du Non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of plastic flow before failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders &amp; Grains 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sydney, Australia. American Institute of Physics, 1/2, pp.475-478, 2013, AIP conference proceedings (Online) ; no. 1542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilization of a granular pile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Berrtoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Material's deformation: Fluctuation, Scaling, Predictability'' 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep, fluidity and rupture in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Granular &amp; Granular-Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Davidson (NC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluage et rupture dans un matériau granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Bau Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontre du Non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.19-24, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-deformations and rupture in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alert Geomaterials Workshop 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospectives du CSI-INP 2019-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Paineau-Lanone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Dimarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CoNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232515v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jerome Crassous </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A device for studying elementary plasticity fluctuations in granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28 (3), pp.49. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-026-01638-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-locking and stability of the bowline knot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien F. G. Aymon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Derveni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extreme Mechanics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.102413. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eml.2025.102413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftershocks as a Time Independent Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (2), pp.e2024GL112618. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl112618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastability of a periodic network of threads: shapes of a knitted fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Steinberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (24), pp.248201. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.248201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-element-method model for frictional fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.025003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twist-Controlled&amp;quot; force amplification & Spinning tension transition in yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (7), pp.078002. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.078002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-slips in an experimental granular shear band replicate the spatiotemporal characteristics of natural earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-021-00147-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing nonaffine expansion with light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.055004. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.104.055004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acoustics of Liquid Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Derec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Drenckhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.101391. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cocis.2020.101391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locomotion of Ants Walking up Slippery Slopes of Granular Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piñeirua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Organismal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/iob/obz020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle decorrelation with wavelength shift as a simple way to image transport mean free path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (3), pp.30701. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2019180297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An instrument for studying granular media in low-gravity environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aumaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R P Behringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (7), pp.075103. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5034061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic flow and localization in an amorphous material: experimental interpretation of the fluidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), pp.022905. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.98.022905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-Dependent Friction on Granular Slopes Close to Avalanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (5), pp.058003. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.058003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to a localized stress perturbation during a biaxial test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.02013. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714002013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Cassie-Baxter wetting states on a porous material stabilized by electrowetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (2), pp.26004. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/119/26004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-resolved measurements of micro-deformations in granular materials using DWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (5), pp.051804. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4983048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshelby inclusions in granular matter: theory and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (2), pp.022907. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.022907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321159v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized diffusive-wave spectroscopy: Principle and application to sound propagation in aqueous foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (3), pp.032611. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.032611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial repartition of local plastic processes in different creep regimes in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (2), pp.28001. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/113/28001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following nanoparticles in complex turbid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Langevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (26), pp.22103--22110. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5RA21166B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of image vs. position, scale and direction reveals pattern texture anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (84), fphy.2014.00084. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2014.00084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical fluctuations suppress the threshold of soft-glassy solids : the secular drift scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), pp.020201(R). </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.020201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of cooperativity in plasticity of soft glassy materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.246001. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.246001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biaxial apparatus for the study of heterogeneous and intermittent strains in granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Orain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bésuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-013-0477-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusing-wave spectroscopy contribution to strain analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (2), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of plastic deformations before a granular avalanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.12204. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.012204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental velocity fields and forces for a cylinder penetrating into a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.12201. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.012201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongée dans le sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.22-23. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201336022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies of precursors to failure in granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1542, pp.475--478. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4811971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular differential scattering of polarized light by a chiral random medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (2), pp.023806. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.023806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the dynamics of particles in an aging dispersion using diffusing wave spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (29), pp.7683-7689. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2SM25526J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Spots in an Athermal System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Bau Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.135502-1 - 135502-5. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.135502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00684411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-mode dynamics in dispersed systems: the case of particle-stabilized foams studied by diffusing wave spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anniina Salonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (8), pp.3064-72. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp01152e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés hydrodynamiques au voisinage d'une surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.14-18. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/20102214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary force between wetted nanometric contacts and its application to atomic force microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (7), pp.3468-73. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la103781y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense granular flow around a penetrating object: experiment and hydrodynamic model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (4), pp.048001. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.048001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating acoustic-induced deformations in a foam using multiple light scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2 Pt 1), pp.021409. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.82.021409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical response of granular media: New insights from Diffusing-Wave Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91, pp.18002. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/91/18002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular medium impacted by a projectile: experiment and model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2009-10504-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle chirality in oxo- and sulfidorhenium(V) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32, pp.4841-4843. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B907924F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive waves in a dilating scattering medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1), pp.013903. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.013903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphere penetration by impact in a granular medium: A collisional process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (4), pp.44002. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/88/44002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispeckle diffusing wave spectroscopy of colloidal particles suspended in a random packing of glass spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Snabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp. 149-155. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2009-10462-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a creeping granular flow at very low velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.03009. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2008/03/P03009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of confined granular flows: scale invariance, glass transition, and friction weakening.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (24), pp.248002. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.248002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive wave spectroscopy applied to the spatially resolved deformation of a solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (4), pp.46104. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.78.046104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Projectile on a Granular Medium Described by a Collision Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaoued Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (24), pp.248001. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.248001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive Wave Spectroscopy of a random close packing of spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/EPJE/I2006-10079-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Kinetics of Capillary Condensation in Confined Geometry: Experiment and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydéric Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 206, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00073-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new capacitive sensor for displacement measurement in a surface force apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monchanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12, pp.16-22. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/12/1/302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis and Recovery Length in a Dry Solid Friction Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (12), pp.1745-1751. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1997213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study in non-cohesive granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftershocks in a laboratory seismic fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interaction, Disorder, Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation-dependent aftershocks in laboratory earthquakes sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation et mesure de déformations non affines dans les milieu amorphes par diffusion lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2022 - Session CDOP/PSV/PIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fibers to Yarn: Torsion Hercules Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Society 2022 Spring Conference - Fibers for a Greener Society: From Fundamentals to Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-glissements dans une bande de cisaillement : nano-séismes à l’échelle du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look inside a shear band: from fluctuations of the flow to earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IMA Conference on Dense Granular Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of failure in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimentalist point of view on plasticity and nonlocality in granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Easton, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La friction granulaire ou comment bâtir sur le sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences expérimentales de l'Espace Pierre- Gilles de Gennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation at the origin of shear band formation in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorrelation with wavelength shift as a way to image transport mean free path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesya Mikhailovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12è Journées Imagerie Optique Non Conventionnelle (JIONC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS (GDR ISIS &amp; GDR Ondes) &amp; SFO (Club PIO), Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the shear bands formation in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.10001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of the threshold of a granular solid by mechanical fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario dynamique de fluidisation d'un solide granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de formation d'une bande de cisaillement lors d'un test biaxial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France. pp.68222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Cooperativity in Plasticity of Soft Glassy Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Dynamics in Viscous Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovic Berthier, Luca Cipelletti, Thomas Voigtmann, May 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture de matériaux amorphes : cascades d'événements plastiques et hétérogénéités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidization of a granular solid by mechanical fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario dynamique de fluidisation d’un solide granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique (CFM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of the strain fluctuations before the failure of a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROPAGATION OF ACOUSTIC WAVES IN A FOAM - PART I: EXPERIMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Cooperativity in Plasticity of Granular Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular &amp; Granular-Fluid Flow Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Stonehill College (MA), United States. http://www.grc.org/programs.aspx?year=2014&amp;program=granular</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroboscopic Diffusive Wave Spectroscopy as a probe of acoustic deformations in complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international soft matter conference (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating dynamics of colloids confined in a foam with Dynamic Light Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international soft matter conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics of liquid foams: dispersion and resonance effects explained by a mean-field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international soft matter conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental visualization of flow structuring at unjamming transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop GDR Méphy "Jamming, 15 ans plus tard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-deformations and rupture in a granular material during a biaxial test using Diffusing Wave Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop "Materials' Deformation: Fluctuations, Scaling, Predictability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing acoustics of liquid foams by optical diffusive wave spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Sample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaving foam: A complex system for acoustic wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la formation de bandes de cisaillement dans un matériau granulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion générale du GDR MéPhy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep, fluidity and rupture in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Materials Deformation: Fluctuations, Scaling, Predictability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précurseurs à la déstabilisation d'un empilement granulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion générale du GDR MéPhy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental results on foam acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquid matter 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of confined granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Yves Louge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTM-ISIMM symposium on mathematical modeling and physical instances of granular flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Reggio Calabria, Italy. pp.79-88, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3435423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Experimental Results on Foam Acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Borovets, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-scattering measurements of micro-deformations in granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Experimental Mechanics (ICEM14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.33001, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100633001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental results on foam acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Guillermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International soft matter conference (ISMC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de micro-déformations dans les matériaux granulaires par diffusion de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du GdR Transport Solide Naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved light scattering measurements of micro-deformations in granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop frontiers of soft condensed matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric measurements of small deformations of granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Golden, United States. pp.237-239, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3179901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de micro-déplacements dans les matériaux granulaires par diffusion dynamique de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de physique statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décroissance des répliques sismiques : ici aussi le temps est relatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale du fluage dans les milieux granulaires non-cohésifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-slips in an experimental granular shear band replicate the spatiotemporal characteristics of natural earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24eme Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario dynamique de la liquéfaction d'un solide amorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Darnige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la plasticité dans un milieu amorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Rencontre du Non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of plastic flow before failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders &amp; Grains 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sydney, Australia. American Institute of Physics, 1/2, pp.475-478, 2013, AIP conference proceedings (Online) ; no. 1542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilization of a granular pile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Berrtoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Material's deformation: Fluctuation, Scaling, Predictability'' 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep, fluidity and rupture in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Granular &amp; Granular-Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Davidson (NC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluage et rupture dans un matériau granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Bau Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontre du Non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.19-24, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-deformations and rupture in a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Bouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alert Geomaterials Workshop 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospectives du CSI-INP 2019-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Paineau-Lanone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Dimarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CoNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232515v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien F. G. Aymon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Derveni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gomez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Crassous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2025.102413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl112618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poincloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Steinberger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.248201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.025003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.078002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.055004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houdoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00147-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Derec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2020.101391" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pi&#241;eirua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iob/obz020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180297" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auma&#238;tre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P Behringer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cazaubiel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731114v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Binh Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.98.022905" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580456v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcnamara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Humeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.058003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gauchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/26004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PJ5FL921-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442786v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321159v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022907" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chasle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.032611" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pons" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Darnige" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cl&#233;ment" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/28001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhailovskaya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Langevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA21166B" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00084" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093046v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pons" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.020201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01059867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.246001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0477-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.012204" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Erpelding" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faisant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JCMGN5XM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805648v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.012201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881139v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201336022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811971" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908252v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25526J" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848202v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.023806" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00684411v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bau Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.135502" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708504v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20102214" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711907v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103781y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.048001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910903v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01152e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/18002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.021409" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10504-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QCB8QVX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Montigny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanthuyne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B907924F" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TCQ4D46B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664489v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.013903" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603927v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/44002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Snabre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10462-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PWKFR1H7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tayer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laroche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/03/P03009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2XZ12MWV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673366v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.248002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673394v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.78.046104" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905734v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJE/I2006-10079-Y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T65HGHCP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaoued Beladjine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.248001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122684v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlaix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00073-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122681v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monchanin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/1/302" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997213" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE6D3BC55E233B955A17142D78B8787DA0C2D500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gicquel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Mathey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093292v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093295v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Weiss" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2262" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889639v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367495v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093519v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315127v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111450v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901657v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497514v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673521v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566265v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321362v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444600v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185351v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185352v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143781v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444662v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444861v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079135v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056277v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003051v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003049v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leroy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980578v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905752v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986293v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Sample" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986290v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Salem" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936955v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Nguyen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933391v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933418v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003064v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994712v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yves Louge" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435423" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919143v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980615v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100633001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003067v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652837v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179901" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669501v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669503v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652697v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186205v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187025v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093543v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133704v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982415v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905713v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982409v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Berrtoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933427v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933368v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Mathey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Fur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chasle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Crassous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-026-01638-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien F. G. Aymon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Derveni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gomez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2025.102413" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl112618" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poincloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Steinberger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.248201" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.025003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.078002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houdoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00147-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464639v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.055004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Derec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2020.101391" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pi&#241;eirua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iob/obz020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180297" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auma&#238;tre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P Behringer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cazaubiel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034061" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731114v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Binh Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.98.022905" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578402v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Humeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.058003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcnamara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gauchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/26004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PJ5FL921-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442786v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983048" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321159v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022907" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.032611" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Darnige" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cl&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/28001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhailovskaya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Langevin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA21166B" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00084" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093046v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.020201" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01059867v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.246001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0477-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Erpelding" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faisant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JCMGN5XM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805606v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.012204" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.012201" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881139v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201336022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073267v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811971" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.023806" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908252v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25526J" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00684411v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bau Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.135502" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01152e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20102214" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711907v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103781y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713897v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.048001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.021409" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/18002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664458v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10504-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QCB8QVX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Montigny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanthuyne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B907924F" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TCQ4D46B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664489v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.013903" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/44002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482993v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Snabre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10462-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PWKFR1H7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674465v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tayer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laroche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/03/P03009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2XZ12MWV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.248002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673394v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.78.046104" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaoued Beladjine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.248001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905734v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJE/I2006-10079-Y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T65HGHCP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122684v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlaix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00073-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monchanin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/1/302" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997213" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE6D3BC55E233B955A17142D78B8787DA0C2D500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gicquel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093292v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093295v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Weiss" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2262" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367495v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889639v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093519v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315127v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111450v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901657v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392991v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497514v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673521v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566265v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321362v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444662v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444861v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150654v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185351v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185352v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143781v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079135v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003052v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003051v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leroy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980578v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905752v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986293v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Sample" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986290v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Salem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933391v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936955v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Nguyen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933418v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003064v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994712v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yves Louge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435423" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919143v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980615v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100633001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003067v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669501v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669503v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652837v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179901" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652697v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186205v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187025v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093543v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133704v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982415v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905713v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982409v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Berrtoni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933427v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936983v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933368v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>