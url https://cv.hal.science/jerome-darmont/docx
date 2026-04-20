--- v0 (2026-03-07)
+++ v1 (2026-04-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Darmont </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en informatiqueUniversité Lyon 2Institut de la communication (ICOM)Unité de recherche ERIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1491-384X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081304668</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">darmont_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Implementations of Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Van Thao Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.15098-15139. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-023-05233-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DLBench+: a Benchmark for Quantitative and Qualitative Data Lake Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (102154), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2023.102154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumor Classification through a Multimodal Fusion Framework and Ensemble Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-022-10315-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and Inclusion Activities in Database Conferences: A 2021 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnath Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bonifati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (2), pp.69-73. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3552490.3552510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TextBenDS: a generic Textual data Benchmark for Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Assent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Breakthroughs on Cross-Cutting Data Management, Data Analytics and Applied Data Science, 23, pp.81-100. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-020-09999-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Forgotten Document-Oriented Database Management Systems: An Overview and Benchmark of Native XML DODBMSes in Comparison with JSON DODBMSes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truică</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.100205. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bdr.2021.100205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On data lake architectures and metadata management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (1), pp.97-120. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-020-00608-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Top-K Keyword and Top-K Document Processing with T²K² and T²K²D²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Boicea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85, pp.60-75. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2018.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secret Sharing for Cloud Data Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal on Very Large Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (5), pp.657-681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Multi-Secret Sharing Approach for Secure Data Warehousing and On-Line Analysis Processing in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.22-43. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijdwm.2015040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science and Decision Support at ERIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnevay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (4), pp. 37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Models for Selecting Materialized Views in Public Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D 'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (JDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijdwm.2014100101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of XML Tree Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (1), pp.29 - 46. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2011.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active XML-based Web data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.371-398. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-012-9405-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Cubes: Towards Self-Service Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Abelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Golfarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Norberto Mazón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.66-88. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jdwm.2013040104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence for Small and Middle-Sized Entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grabova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Zolotaryova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1893173.1893180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining-based materialized view and index selection in data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (1), pp.65-93. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-009-0080-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmenting very large XML data warehouses via K-means clustering algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Cuzzocrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3/4), pp.301-328. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIDM.2009.029076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing complex data from the Web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.408-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing complex data from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Web Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.408-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration and dimensional modeling approaches for complex data warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Tanasescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (4), pp.571-591. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-006-9064-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.79-104. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIDM.2007.012947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Dynamic Behavior of Database Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Database Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (2), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jdm.2005040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-administration des entrepôts de données complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, E-4, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme dynamique pour l'évaluation des performances des bases de données à objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (1), pp.109-127. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.9.1.109-127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'auto-administration des entrepôts de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Oriented Database Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Database (Weston, Conn.) Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.34-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking OODBs with a Generic Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Database Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (3), pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESP-C++: A Discrete-Event Simulation Package for C++</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (1), pp.37-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of clustering algorithms in OODBs in order to evaluate their performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5 (3), pp.269-287. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4869(96)00013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison study of object-oriented database clustering techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 94 (1-4), pp.55-86. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0020-0255(96)00119-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiversum: An Environment for Curating Data-Driven Experimental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôrme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.98-107, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05727-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataLAC : intelligence artificielle dans un lac de données pour valoriser les archives archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Riad Sahrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewanou Romeo Elohounkpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Antonion Sanchez Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.545-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiversum: an Ecosystem for Curating and Enhancing Data-Driven Experimental Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tempere, Finland. pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data, Archives and Archaeological Texts: Creation and Exploitation of a Semantic Data Lake for Archaeology in Catalonia. The DataLAC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Riad Sahrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewanou Romeo Elohounkpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Sanchez Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Modeling the Past to Anticipate the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Relationships in Data Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Diouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Engineered Applications Symposium (IDEAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bayonne, France. pp.141-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataversifying Natural Sciences: Pioneering a Data Lake Architecture for Curated Data-Centric Experiments in Life & Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Adorjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP@EDBT/ICDT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Collaborative Business Intelligence Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Data Science, Technology and Applications (DATA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Jul 2023, Rome, Italy. pp.480-487, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012131900003541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAT@Z21: A Comprehensive Multimodal Dataset for Rumor Classification in Microblogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Penang, Malaysia. pp.161-175, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-39831-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICLETTERS - Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference Model for Collaborative Business Intelligence Virtual Assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Cherednichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational Linguistics and Intelligent Systems (CoLInS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kharkiv, Ukraine. pp.114-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Collaborative Business Intelligence Ontology (CBIOnt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Machine Learning-based OLAP Measure Detection for Tabular Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelhedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.173-188, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12670-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting equity, diversity and inclusion: policies, strategies and future directions in higher education, research communities and business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Cerquitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Montorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Salvai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Sangineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Data science for equality, inclusion and well-being challenges (DS4EIW@BigData 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE BigData Workshops, Dec 2022, Osaka, Japan. pp.4710-4718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Data KNN-Based Imputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Advances in Databases and Information Systems (ADBIS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Turin, Italy. pp.315-329, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15740-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeoDAL: A Data Lake for Archaeological Data Management and Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Database Engineering &amp; Applications Symposium (IDEAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montréal, Canada. pp.252-262, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472163.3472266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calling to CNN-LSTM for Rumor Detection: A Deep Multi-channel Model for Message Veracity Classification in Microblogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML PKDD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.497-513, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86517-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Data Imputation in Data Warehouse Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelhedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Database and Expert Systems Applications (DEXA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linz, Austria. pp.237-244, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86472-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Data Lakes Featuring Structured and Unstructured Data with DLBench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linz, Austria. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86534-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automatic Schema-Instance Approach for Merging Multidimensional Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Database Engineering &amp; Applications Symposium (IDEAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montreal, Canada. pp.232-241, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472163.3472268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Management and Analysis of Textual Documents and Tabular Data within the AUDAL Data Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Advances in Databases and Information Systems (ADBIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. pp.88-101, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82472-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coining goldMEDAL: A New Contribution to Data Lake Generic Metadata Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP@EDBT/ICDT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONITOR: A Multimodal Fusion Framework to Assess Message Veracity in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Advances in Databases and Information Systems (ADBIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. pp.73-87, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82472-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Integration Issues of Tabular Data for On-Line Analysis Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e journées EDA Business Intelligence &amp; Big Data (EDA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Lakes for Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Digital Tools &amp; Uses Congress (DTUC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. pp.38-41, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603.3424004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata model for an archeological data lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities (DH 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata Systems for Data Lakes: Models and Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on BI and Big Data Applications (BBIGAP@ADBIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bled, Slovenia. pp.440-451, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30278-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse des rumeurs dans les réseaux sociaux basée sur la véracité des images : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées EDA Business Intelligence &amp; Big Data (EDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France. pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata Management for Textual Documents in Data Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokio Kibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Enterprise Information Systems (ICEIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.72-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserve, enrich, share, interconnect: ongoing developments of the Lyon CERAMO database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona S.Y. Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aybüke Öztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Charly Eyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Thirion-Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting on Ancient Ceramics (EMAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse de la véracité des rumeurs basée sur les images issues des réseaux sociaux : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées EDA Business Intelligence et Big Data (EDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France. pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de métadonnées dans les lacs de données : modélisation et fonctionnalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées EDA Business Intelligence &amp; Big Data (EDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France. pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Images into Message Veracity Assessment in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Innovation and New Trends in Information Technology (INTIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Tangier, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Quality Index for Fuzzy C-Means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aybükë Oztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Artificial Intelligence Applications and Innovations (AIAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rhodes, Greece. pp.546-555, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92007-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaxMin Linear Initialization for Fuzzy C-Means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aybükë Oztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Machine Learning and Data Mining (MLDM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des métadonnées d'un data lake en data vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuri Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maram Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e conférence sur l'Extraction et la Gestion de Connaissances (EGC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des intrusions et aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence sur les Avancées des Systèmes Décisionnels (ASD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Data Lake Metadata with a Data Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuri Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maram Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Database Engineering &amp; Applications Symposium (IDEAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villa San Giovanni, Italy. pp.253-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Test of Cluster Hypothesis Using a Scalable Similarity-Based Agglomerative Hierarchical Clustering Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2017 | Conférence en Recherche d'Information et Applications et Rencontres des Jeunes Chercheurs en Recherche d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHCoClust, a Scalable Similarity-based Hierarchical Co-clustering Method and its Application to Textual Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Naples, Italy. pp.F-0529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S4: A New Secure Scheme for Enforcing Privacy in Cloud Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Sobati Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems and Technologies (ICIST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubai, United Arab Emirates. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T²K²: The Twitter Top-K Keywords Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truică</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Advances in Databases and Information Systems (ADBIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nicosie, Cyprus. pp.21-28, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67162-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Privacy in Cloud Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Sobati Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.53-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Intrusion Detection in Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information Science and Security (ICISS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Order-Preserving Indexing Schemes for Outsourced Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Sobati Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE International Carnahan Conference on Security Technology (ICCST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orlando, FL, United States. pp.297-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Document-based Architecture for Text Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truică</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Advanced Data Mining and Applications (ADMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Gold Coast, Australia. pp.481-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing Complex Archaeological Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aybükë Oztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Eyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Larnaca, Cyprus. pp.226-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIMEBALL: a Parallel Processing Framework Benchmark for Big Data Applications in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Ferrarons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulu Adhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Colmenares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pietrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th TPC Technology Conference on Performance Evaluation and Benchmarking (VLDB/TPCTC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Riva del Garda, Italy. pp.109-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des Intrusions, du monitoring des Systèmes d’Information au Graph Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Atelier International sur l'Innovation et Nouvelle Tendances dans les Systèmes d'Information (INTIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fVSS: A New Secure and Cost-Efficient Scheme for Cloud Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Data Warehousing and OLAP (DOLAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shangai, China. pp.81-90, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2666158.2666173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing-based Privacy and Availability of Cloud Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Blois, France. pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de coût pour la sélection de vues matérialisées dans le nuage, application aux services Amazon EC2 et S3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Blois, France. pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes d'additivité dus à la présence de hiérarchies complexes dans les modèles multidimensionnels : définitions, solutions et travaux futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Blois, France. pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données pour les nuls... ou pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier aIde à la Décision à tous les Etages (EGC/AIDE 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données pour les nuls. . . ou pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Atelier aIde à la Décision à tous les Etages (EGC/AIDE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Models for View Materialization in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Van-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Data Analytics in the Cloud (EDBT-ICDT/DanaC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. http://www.edbt.org/Proceedings/2012-Berlin/papers/workshops/danac2012/a2-nguyen.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686027v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Query-Based Approach for Addressing Summarizability Issues in XOLAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantola Kit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Management of Data (COMAD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Pune, India. pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Active XML-based Framework for Integrating Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual ACM Symposium On Applied Computing (SAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Riva del Garda (Trento), Italy. pp.888-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité et disponibilité des données entreposées dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawthar Karkouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème atelier Fouille de données complexes (EGC-FDC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Summarizability Processing in XML Warehouses with Complex Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantola Kit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Data Warehousing and OLAP (DOLAP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Maui, United States. pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XWeB: the XML Warehouse Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TPC Technology Conference on Performance Evaluation &amp; Benchmarking (VLDB/TPCTC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Singapore, Singapore. pp.185-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Fuzzy Clustering-Based Approach for Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th East-European Conference on Advances and Databases and Information Systems (ADBIS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Vienna, Austria. pp.117-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Incremental Breadth-Depth XML Event Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Database Engineering and Applications Symposium (IDEAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.197-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Local Region and Clustering-Based Ensemble System for Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Database Engineering and Applications Symposium (IDEAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Workflow for Complex Data Integration using AXML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine and Web Intelligence (ICMWI 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Algiers, Algeria. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Active XML Data Warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Djerba, Tunisia. pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up Detection Rates and Reducing False Positives in Intrusion Detection using NBTree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewan Md Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Zahidur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Mining and Knowledge Engineering (ICDMKE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of data quality metrics using the Choquet integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Ben Hassine-Guetari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Chauchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QDB (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'arbre pour XOLAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Djerba, Tunisie. pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern tree-based XOLAP rollup operator for XML complex hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine and Web Intelligence (ICMWI 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Algiers, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Supervised Learning Algorithm Using Naive Bayesian Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewan Md Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowdhury Mofizur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on Information Systems (IS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Porto, Portugal. pp.78-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing XML Data Warehouse Query Performance by Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual ACM Symposium on Applied Computing (SAC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hawaii, United States. pp.1555-1562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de modélisation multidimensionnelle des données complexes : Application aux données médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Djallal Midouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montpellier, France. pp.155-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Network Intrusion Detection Learning: Attribute Selection and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewan Md Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Zahidur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Systems Engineering (ICCSE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Bangkok, Thailand. pp.TH60000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreposage de données complexes pour la médecine d'anticipation personnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on System Science in Health Care (ICSSHC 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Join Index for XML Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Conference on Information Resources Management (Conf-IRM 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Niagara Falls, Canada. pp.1569088107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing OLAP operators with the TAX XML algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Database Technologies for Handling XML Information on the Web (DataX-EDBT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining-based Fragmentation of XML Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 11th International Workshop on Data Warehousing and OLAP (CIKM/DOLAP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Napa Valley, United States. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation des entrepôts de données XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Poitiers, France. pp.177-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Metadata Integration for Warehousing Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christian Ralaivao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Systems Technology and its Applications (ISTA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Kharkiv, Ukraine. pp.164-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une algèbre XML-OLAP : État de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier Systèmes Décisionnels (ASD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sousse, Tunisie. pp.P1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic index selection in data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azefack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Innovations in Information Technology (Innovations 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dubai, United Arab Emirates. pp.34-28842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un index de jointure pour les entrepôts de données XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones Extraction et Gestion des Connaissances (EGC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France. pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialized View Selection by Query Clustering in XML Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Multiconference on Computer Science and Information Technology (CSIT 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Amman, Jordan. pp.68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering-Based Materialized View Selection in Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th East-European Conference on Advances in Databases and Information Systems (ADBIS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Thessaloniki, Greece. pp.81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking XML data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Systèmes Décisionnels (ASD 06), 9th Maghrebian Conference on Information Technologies (MCSEAI 06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Agadir, Morocco. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection automatique d'index et de vues matérialisées dans les entrepôts de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Maiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée francophone sur les Entrepôts de Données et l'Analyse en ligne (EDA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Versailles, France. pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex Data Warehouse for Personalized, Anticipative Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Information Resources Management Association International Conference (IRMA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Wahsington, DC, United States. pp.685-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Selection of Bitmap Join Indexes in Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Data Warehousing and Knowledge Discovery (DaWaK 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Copenhagen, Denmark. pp.64-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DWEB: A Data Warehouse Engineering Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Data Warehousing and Knowledge Discovery (DaWaK 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Copenhagen, Denmark. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection automatique d'index dans les entrepôts de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er atelier Fouille de Données Complexes dans un processus d'extraction des connaissances, EGC 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration efficace de méthodes de fouille de données dans les SGBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Udréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un banc d'essais décisionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Bases de Données Avancées (BDA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. pp.493-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Integration of Data Mining Techniques in Database Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Udréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Database Engineering and Applications Symposium (IDEAS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Coimbra, Portugal. pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MAS-Based ETL Approach for Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ISPE International Conference on Concurrent Engineering: Research and Applications (CE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Madeira, Portugal. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'auto-administration des entrepôts de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVèmes Journées de Statistique, Session spéciale Entreposage et Fouille de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOEF: A Dynamic Object Evaluation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Database and Expert Systems Applications (DEXA 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Prague, Czech Republic. pp.662-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent itemsets mining for database auto-administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Database Engineering and Application Symposium (IDEAS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong-Kong, China. pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme dynamique pour l'évaluation des performances des bases de données à objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de Bases de Données Avancées (BDA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.423-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing Web Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Integration and Web-based Applications and Services (iiWAS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bandung, Indonesia. pp.148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree modeling with relational views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth International Symposium on Methodologies for Intelligent Systems (ISMIS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Lyon, France. pp.423-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web data modeling for integration in data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Miniaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Multimedia Data and Document Engineering (MDDE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Lyon, France. pp.88-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Clustering in Object-Oriented Databases: An Advocacy for Simplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fromantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP 2000 Symposium on Objects and Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Sofia Antipolis, France. pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances des SGBDOO : un modèle de simulation générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Journées Bases de Données Avancées (BDA 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Bordeaux, France. pp.221-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOODB: A Generic Discrete-Event Random Simulation Model to Evaluate the Performances of OODBs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Very Large Databases (VLDB 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Edinburgh, United Kingdom. pp.254-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCB: A Generic Benchmark to Evaluate the Performances of Object-Oriented Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Extending Database Technology (EDBT 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Valencia, Spain. pp.326-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Algorithms for Object-Oriented Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 Symposium on Object-Oriented Database Management Systems, ASME Engineering Systems Design and Analysis Conference (ESDA 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME International, Jul 1996, Montpellier, France. pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation for Clustering Algorithms in Object-Oriented Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Database and Expert Systems Applications (DEXA 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, London, United Kingdom. pp.187-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadonnées des lacs de données et principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Diouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , RNTI, B-18, pp.109-110, 2022, RNTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BI4people : Le décisionnel pour tou•tes -Saison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Sdiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , RNTI, B-18, pp.107-108, 2022, RNTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des métadonnées des correspondances de Pablo Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Slalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions RNTI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , Revue des Nouvelles Technologies de l'Information, B-18, pp.113-114, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conﬁdentialité et disponibilté des données entreposées dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawthar Karkouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité et disponibilté des données entreposées dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawthar Karkouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France. , 12ème Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2012), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs fréquents pour l'auto-administration des bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances (EGC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France. Journées francophones d'Extraction et de Gestion des Connaissances (EGC 2003), 17 (1-2-3), pp.547, 2003, Revue des Sciences et Technologies de l'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Big Data Paradigms for Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-4963-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADOC, Variété des données SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Systems special section (Elsevier), 48, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and Managing Complex Data for Decision Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idea Group Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-655-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Multi-Secret Sharing Approach for Secure Data Warehousing and On-Line Analysis Processing in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Security: Concepts, Methodologies, Tools, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.483-506, 2019, 9781522581765. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-8176-5.ch025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepôts de données et OLAP, analyse et décision dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.132-133, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Centric Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi Khosrow-Pour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology, Fourth Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1772-1782, 2017, 9781522522553. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-2255-3.ch154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Processing Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology, Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.146-152, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches for efficiently Warehousing Complex Data from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Maïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Intelligence Applications and the Web: Models, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26-52, Business Science Reference, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Optimization in XML Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Strategies for Resource Management Systems: Planning and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.232-253, 2010, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61692-016-6.ch014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index and Materialized View Selection in Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Innovations in Database Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, pp.693-700, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Warehouse Benchmarking with DWEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Taniar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Warehousing and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IGI Publishing, pp.302-323, 2009, Progressive Methods in Data Warehousing and Business Intelligence: Concepts and Competitive Analytics, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-232-9.ch015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML Warehousing and OLAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Data Warehousing and Mining, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, IGI Publishing, pp.2109-2116, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices in XML Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Innovations in Database Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, IGI Global, pp.674-681, 2009, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-242-8.ch072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Publishing, pp.950-954, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-WACoDa: An XML-based approach for Warehousing and Analyzing Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christian Ralaivao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bellatreche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Warehousing and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IGI Publishing, pp.38-54, 2009, Data Warehousing Design and Advanced Engineering Applications: Methods for Complex Construction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447939v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of Healthcare Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Publishing, pp.149-156, 2008, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-889-5.ch021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of Dynamic Database Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Database Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Idea Group Publishing, pp.294-319, 2006, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-935-9.ch016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Database Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-III, Idea Group Publishing, pp.2146-2149, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web multiform data structuring for warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Zellouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Djeraba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Mining: A Highway to Intelligent Multimedia Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, pp.179-194, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Oriented Database Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Database Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Idea Group Publishing, pp.34-57, 2002, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-930708-41-9.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BI4people — Le décisionnel pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024, le bulletin de la SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.59 - 66. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48556/sif.1024.26.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du projet BI4people - Le décisionnel pour tou•tes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La place des usagères et usagers dans les outils de fouille et d'exploration de données » (PAUL@EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse assistée de documents textuels et tabulaires dans un lac de données avec AUDAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022), Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science des données au service de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.No. 2, 30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL : une nouvelle contribution à la modélisation générique des métadonnées des lacs de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journées Business Intelligence et Big Data (EDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures des lacs de données et gestion des métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé N Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL: A Data Lake Generic Metadata Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Conférence sur la Gestion de Données - Principes, Technologies et Applications (BDA 2021), Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from the participants of the ADBIS, TPDL and EDA 2020 joint conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé N Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le calcul des top-k mots clés et documents au banc d'essais avec T²K² et T²K²D²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Boicea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de l'action ADOC (Entrepôts et analyse de documents) de MADICS dédié aux données environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science and Decision Support at ERIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bonnevay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BI4people : le décisionnel pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grabova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Sobati Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées francophones sur les Entrepôts de Données et l’Analyse en ligne (EDA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.155-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Second International Workshop on Cloud Intelligence (Cloud-I 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.77-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud intelligence: challenges for research and industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Cloud Intelligence (Cloud-I 2013), Riva del Garda, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.5. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501928.2506094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the First International Workshop on Cloud Intelligence (Cloud-I 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Intelligence: What is REALLY New?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Middelfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Cloud Intelligence (Cloud-I 2012), Istanbul, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2347673.2347683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy and performance of cloud data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations avec le banc d'essais pour entrepôts de données DWEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées Bases de Données Avancées (BDA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHCoClust, a Scalable Similarity-based Hierarchical Co-clustering Method and its Application to Textual Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of DWEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vademecum juridique du projet PICLETTERS &amp;quot;Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Schoffit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Ann Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSH Lyon - Saint-Étienne; Institut des textes et manuscrits modernes (UMR8132); Université lumière Lyon 2; EUR Translitteræ. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des performances de méthodes de groupement dynamiques dans les bases de données orientées objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Blaise Pascal - Clermont-Ferrand II, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00143351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et évaluation de performance pour l'aide à la conception et à l'administration des entrepôts de données complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Base de données [cs.DB]. Université Lumière Lyon 2, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00143361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue globale du projet BI4People - Le décisionnel pour tou.tes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Sdiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Intelligence Artificielle et la recherche en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mounier-Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Darmont </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en informatiqueUniversité Lyon 2Institut de la communication (ICOM)Unité de recherche ERIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1491-384X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081304668</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">darmont_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Implementations of Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Van Thao Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.15098-15139. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-023-05233-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DLBench+: a Benchmark for Quantitative and Qualitative Data Lake Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (102154), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2023.102154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumor Classification through a Multimodal Fusion Framework and Ensemble Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-022-10315-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and Inclusion Activities in Database Conferences: A 2021 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnath Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bonifati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (2), pp.69-73. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3552490.3552510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Forgotten Document-Oriented Database Management Systems: An Overview and Benchmark of Native XML DODBMSes in Comparison with JSON DODBMSes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truică</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.100205. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bdr.2021.100205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TextBenDS: a generic Textual data Benchmark for Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Assent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Breakthroughs on Cross-Cutting Data Management, Data Analytics and Applied Data Science, 23, pp.81-100. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-020-09999-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On data lake architectures and metadata management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (1), pp.97-120. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-020-00608-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Top-K Keyword and Top-K Document Processing with T²K² and T²K²D²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Boicea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85, pp.60-75. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2018.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secret Sharing for Cloud Data Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal on Very Large Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (5), pp.657-681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Multi-Secret Sharing Approach for Secure Data Warehousing and On-Line Analysis Processing in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.22-43. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijdwm.2015040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Models for Selecting Materialized Views in Public Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D 'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (JDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijdwm.2014100101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science and Decision Support at ERIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnevay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (4), pp. 37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active XML-based Web data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.371-398. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-012-9405-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Cubes: Towards Self-Service Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Abelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Golfarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Norberto Mazón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.66-88. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jdwm.2013040104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of XML Tree Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (1), pp.29 - 46. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2011.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence for Small and Middle-Sized Entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grabova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Zolotaryova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1893173.1893180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining-based materialized view and index selection in data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (1), pp.65-93. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-009-0080-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmenting very large XML data warehouses via K-means clustering algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Cuzzocrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3/4), pp.301-328. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIDM.2009.029076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing complex data from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Web Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.408-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing complex data from the Web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.408-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration and dimensional modeling approaches for complex data warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Tanasescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (4), pp.571-591. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-006-9064-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.79-104. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIDM.2007.012947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Dynamic Behavior of Database Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Database Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (2), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jdm.2005040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-administration des entrepôts de données complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, E-4, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme dynamique pour l'évaluation des performances des bases de données à objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (1), pp.109-127. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.9.1.109-127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'auto-administration des entrepôts de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Oriented Database Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Database (Weston, Conn.) Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.34-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking OODBs with a Generic Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Database Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (3), pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESP-C++: A Discrete-Event Simulation Package for C++</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (1), pp.37-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of clustering algorithms in OODBs in order to evaluate their performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5 (3), pp.269-287. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4869(96)00013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison study of object-oriented database clustering techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 94 (1-4), pp.55-86. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0020-0255(96)00119-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration, exploration et valorisation d'archives archéologiques par l’intelligence artificielle au sein d’un lac de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Simon Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Agoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque de l’association francophone des Humanités numériques (Humanistica)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiversum: An Environment for Curating Data-Driven Experimental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôrme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.98-107, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05727-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataLAC : intelligence artificielle dans un lac de données pour valoriser les archives archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Riad Sahrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewanou Romeo Elohounkpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Antonion Sanchez Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.545-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiversum: an Ecosystem for Curating and Enhancing Data-Driven Experimental Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tempere, Finland. pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data, Archives and Archaeological Texts: Creation and Exploitation of a Semantic Data Lake for Archaeology in Catalonia. The DataLAC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Riad Sahrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewanou Romeo Elohounkpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Sanchez Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Modeling the Past to Anticipate the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataversifying Natural Sciences: Pioneering a Data Lake Architecture for Curated Data-Centric Experiments in Life & Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Adorjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP@EDBT/ICDT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Relationships in Data Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Diouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Engineered Applications Symposium (IDEAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bayonne, France. pp.141-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Collaborative Business Intelligence Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Data Science, Technology and Applications (DATA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Jul 2023, Rome, Italy. pp.480-487, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012131900003541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAT@Z21: A Comprehensive Multimodal Dataset for Rumor Classification in Microblogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Penang, Malaysia. pp.161-175, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-39831-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICLETTERS - Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference Model for Collaborative Business Intelligence Virtual Assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Cherednichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational Linguistics and Intelligent Systems (CoLInS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kharkiv, Ukraine. pp.114-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting equity, diversity and inclusion: policies, strategies and future directions in higher education, research communities and business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Cerquitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Montorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Salvai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Sangineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Data science for equality, inclusion and well-being challenges (DS4EIW@BigData 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE BigData Workshops, Dec 2022, Osaka, Japan. pp.4710-4718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Data KNN-Based Imputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Advances in Databases and Information Systems (ADBIS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Turin, Italy. pp.315-329, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15740-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Machine Learning-based OLAP Measure Detection for Tabular Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelhedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.173-188, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12670-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Collaborative Business Intelligence Ontology (CBIOnt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calling to CNN-LSTM for Rumor Detection: A Deep Multi-channel Model for Message Veracity Classification in Microblogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML PKDD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.497-513, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86517-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeoDAL: A Data Lake for Archaeological Data Management and Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Database Engineering &amp; Applications Symposium (IDEAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montréal, Canada. pp.252-262, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472163.3472266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Data Imputation in Data Warehouse Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelhedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Database and Expert Systems Applications (DEXA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linz, Austria. pp.237-244, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86472-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Management and Analysis of Textual Documents and Tabular Data within the AUDAL Data Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Advances in Databases and Information Systems (ADBIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. pp.88-101, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82472-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automatic Schema-Instance Approach for Merging Multidimensional Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Database Engineering &amp; Applications Symposium (IDEAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montreal, Canada. pp.232-241, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472163.3472268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Data Lakes Featuring Structured and Unstructured Data with DLBench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linz, Austria. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86534-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coining goldMEDAL: A New Contribution to Data Lake Generic Metadata Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP@EDBT/ICDT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONITOR: A Multimodal Fusion Framework to Assess Message Veracity in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Advances in Databases and Information Systems (ADBIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. pp.73-87, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82472-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata model for an archeological data lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities (DH 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Integration Issues of Tabular Data for On-Line Analysis Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e journées EDA Business Intelligence &amp; Big Data (EDA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Lakes for Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Digital Tools &amp; Uses Congress (DTUC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. pp.38-41, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603.3424004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata Management for Textual Documents in Data Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokio Kibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Enterprise Information Systems (ICEIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.72-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserve, enrich, share, interconnect: ongoing developments of the Lyon CERAMO database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona S.Y. Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aybüke Öztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Charly Eyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Thirion-Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting on Ancient Ceramics (EMAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse des rumeurs dans les réseaux sociaux basée sur la véracité des images : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées EDA Business Intelligence &amp; Big Data (EDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France. pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata Systems for Data Lakes: Models and Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on BI and Big Data Applications (BBIGAP@ADBIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bled, Slovenia. pp.440-451, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30278-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse de la véracité des rumeurs basée sur les images issues des réseaux sociaux : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées EDA Business Intelligence et Big Data (EDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France. pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de métadonnées dans les lacs de données : modélisation et fonctionnalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées EDA Business Intelligence &amp; Big Data (EDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France. pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Images into Message Veracity Assessment in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Innovation and New Trends in Information Technology (INTIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Tangier, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des métadonnées d'un data lake en data vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuri Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maram Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e conférence sur l'Extraction et la Gestion de Connaissances (EGC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaxMin Linear Initialization for Fuzzy C-Means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aybükë Oztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Machine Learning and Data Mining (MLDM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des intrusions et aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence sur les Avancées des Systèmes Décisionnels (ASD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Data Lake Metadata with a Data Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuri Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maram Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Database Engineering &amp; Applications Symposium (IDEAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villa San Giovanni, Italy. pp.253-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Quality Index for Fuzzy C-Means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aybükë Oztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Artificial Intelligence Applications and Innovations (AIAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rhodes, Greece. pp.546-555, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92007-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T²K²: The Twitter Top-K Keywords Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truică</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Advances in Databases and Information Systems (ADBIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nicosie, Cyprus. pp.21-28, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67162-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S4: A New Secure Scheme for Enforcing Privacy in Cloud Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Sobati Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems and Technologies (ICIST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubai, United Arab Emirates. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Test of Cluster Hypothesis Using a Scalable Similarity-Based Agglomerative Hierarchical Clustering Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2017 | Conférence en Recherche d'Information et Applications et Rencontres des Jeunes Chercheurs en Recherche d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHCoClust, a Scalable Similarity-based Hierarchical Co-clustering Method and its Application to Textual Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Naples, Italy. pp.F-0529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Privacy in Cloud Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Sobati Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.53-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Intrusion Detection in Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information Science and Security (ICISS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Order-Preserving Indexing Schemes for Outsourced Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Sobati Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE International Carnahan Conference on Security Technology (ICCST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orlando, FL, United States. pp.297-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Document-based Architecture for Text Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truică</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Advanced Data Mining and Applications (ADMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Gold Coast, Australia. pp.481-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing Complex Archaeological Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aybükë Oztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Eyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Larnaca, Cyprus. pp.226-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIMEBALL: a Parallel Processing Framework Benchmark for Big Data Applications in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Ferrarons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulu Adhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Colmenares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pietrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th TPC Technology Conference on Performance Evaluation and Benchmarking (VLDB/TPCTC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Riva del Garda, Italy. pp.109-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des Intrusions, du monitoring des Systèmes d’Information au Graph Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Atelier International sur l'Innovation et Nouvelle Tendances dans les Systèmes d'Information (INTIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fVSS: A New Secure and Cost-Efficient Scheme for Cloud Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Data Warehousing and OLAP (DOLAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shangai, China. pp.81-90, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2666158.2666173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing-based Privacy and Availability of Cloud Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Blois, France. pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de coût pour la sélection de vues matérialisées dans le nuage, application aux services Amazon EC2 et S3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Blois, France. pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes d'additivité dus à la présence de hiérarchies complexes dans les modèles multidimensionnels : définitions, solutions et travaux futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Blois, France. pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données pour les nuls... ou pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier aIde à la Décision à tous les Etages (EGC/AIDE 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données pour les nuls. . . ou pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Atelier aIde à la Décision à tous les Etages (EGC/AIDE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Models for View Materialization in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Van-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Data Analytics in the Cloud (EDBT-ICDT/DanaC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. http://www.edbt.org/Proceedings/2012-Berlin/papers/workshops/danac2012/a2-nguyen.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686027v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Query-Based Approach for Addressing Summarizability Issues in XOLAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantola Kit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Management of Data (COMAD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Pune, India. pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Active XML-based Framework for Integrating Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual ACM Symposium On Applied Computing (SAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Riva del Garda (Trento), Italy. pp.888-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Summarizability Processing in XML Warehouses with Complex Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantola Kit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Data Warehousing and OLAP (DOLAP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Maui, United States. pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité et disponibilité des données entreposées dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawthar Karkouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème atelier Fouille de données complexes (EGC-FDC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XWeB: the XML Warehouse Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TPC Technology Conference on Performance Evaluation &amp; Benchmarking (VLDB/TPCTC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Singapore, Singapore. pp.185-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Fuzzy Clustering-Based Approach for Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th East-European Conference on Advances and Databases and Information Systems (ADBIS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Vienna, Austria. pp.117-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Incremental Breadth-Depth XML Event Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Database Engineering and Applications Symposium (IDEAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.197-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Local Region and Clustering-Based Ensemble System for Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Database Engineering and Applications Symposium (IDEAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up Detection Rates and Reducing False Positives in Intrusion Detection using NBTree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewan Md Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Zahidur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Mining and Knowledge Engineering (ICDMKE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern tree-based XOLAP rollup operator for XML complex hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine and Web Intelligence (ICMWI 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Algiers, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of data quality metrics using the Choquet integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Ben Hassine-Guetari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Chauchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QDB (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'arbre pour XOLAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Djerba, Tunisie. pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Supervised Learning Algorithm Using Naive Bayesian Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewan Md Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowdhury Mofizur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on Information Systems (IS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Porto, Portugal. pp.78-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Workflow for Complex Data Integration using AXML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine and Web Intelligence (ICMWI 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Algiers, Algeria. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Active XML Data Warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Djerba, Tunisia. pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing XML Data Warehouse Query Performance by Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual ACM Symposium on Applied Computing (SAC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hawaii, United States. pp.1555-1562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de modélisation multidimensionnelle des données complexes : Application aux données médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Djallal Midouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montpellier, France. pp.155-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Network Intrusion Detection Learning: Attribute Selection and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewan Md Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Zahidur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Systems Engineering (ICCSE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Bangkok, Thailand. pp.TH60000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Join Index for XML Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Conference on Information Resources Management (Conf-IRM 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Niagara Falls, Canada. pp.1569088107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing OLAP operators with the TAX XML algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Database Technologies for Handling XML Information on the Web (DataX-EDBT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining-based Fragmentation of XML Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 11th International Workshop on Data Warehousing and OLAP (CIKM/DOLAP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Napa Valley, United States. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreposage de données complexes pour la médecine d'anticipation personnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on System Science in Health Care (ICSSHC 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation des entrepôts de données XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Poitiers, France. pp.177-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Metadata Integration for Warehousing Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christian Ralaivao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Systems Technology and its Applications (ISTA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Kharkiv, Ukraine. pp.164-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une algèbre XML-OLAP : État de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier Systèmes Décisionnels (ASD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sousse, Tunisie. pp.P1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic index selection in data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azefack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Innovations in Information Technology (Innovations 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dubai, United Arab Emirates. pp.34-28842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking XML data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Systèmes Décisionnels (ASD 06), 9th Maghrebian Conference on Information Technologies (MCSEAI 06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Agadir, Morocco. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un index de jointure pour les entrepôts de données XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones Extraction et Gestion des Connaissances (EGC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France. pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialized View Selection by Query Clustering in XML Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Multiconference on Computer Science and Information Technology (CSIT 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Amman, Jordan. pp.68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering-Based Materialized View Selection in Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th East-European Conference on Advances in Databases and Information Systems (ADBIS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Thessaloniki, Greece. pp.81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection automatique d'index et de vues matérialisées dans les entrepôts de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Maiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée francophone sur les Entrepôts de Données et l'Analyse en ligne (EDA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Versailles, France. pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex Data Warehouse for Personalized, Anticipative Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Information Resources Management Association International Conference (IRMA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Wahsington, DC, United States. pp.685-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Selection of Bitmap Join Indexes in Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Data Warehousing and Knowledge Discovery (DaWaK 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Copenhagen, Denmark. pp.64-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DWEB: A Data Warehouse Engineering Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Data Warehousing and Knowledge Discovery (DaWaK 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Copenhagen, Denmark. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un banc d'essais décisionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Bases de Données Avancées (BDA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. pp.493-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection automatique d'index dans les entrepôts de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er atelier Fouille de Données Complexes dans un processus d'extraction des connaissances, EGC 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration efficace de méthodes de fouille de données dans les SGBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Udréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Integration of Data Mining Techniques in Database Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Udréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Database Engineering and Applications Symposium (IDEAS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Coimbra, Portugal. pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'auto-administration des entrepôts de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVèmes Journées de Statistique, Session spéciale Entreposage et Fouille de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MAS-Based ETL Approach for Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ISPE International Conference on Concurrent Engineering: Research and Applications (CE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Madeira, Portugal. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOEF: A Dynamic Object Evaluation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Database and Expert Systems Applications (DEXA 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Prague, Czech Republic. pp.662-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent itemsets mining for database auto-administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Database Engineering and Application Symposium (IDEAS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong-Kong, China. pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme dynamique pour l'évaluation des performances des bases de données à objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de Bases de Données Avancées (BDA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.423-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing Web Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Integration and Web-based Applications and Services (iiWAS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bandung, Indonesia. pp.148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree modeling with relational views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth International Symposium on Methodologies for Intelligent Systems (ISMIS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Lyon, France. pp.423-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web data modeling for integration in data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Miniaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Multimedia Data and Document Engineering (MDDE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Lyon, France. pp.88-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Clustering in Object-Oriented Databases: An Advocacy for Simplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fromantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP 2000 Symposium on Objects and Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Sofia Antipolis, France. pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances des SGBDOO : un modèle de simulation générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Journées Bases de Données Avancées (BDA 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Bordeaux, France. pp.221-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOODB: A Generic Discrete-Event Random Simulation Model to Evaluate the Performances of OODBs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Very Large Databases (VLDB 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Edinburgh, United Kingdom. pp.254-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCB: A Generic Benchmark to Evaluate the Performances of Object-Oriented Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Extending Database Technology (EDBT 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Valencia, Spain. pp.326-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Algorithms for Object-Oriented Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 Symposium on Object-Oriented Database Management Systems, ASME Engineering Systems Design and Analysis Conference (ESDA 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME International, Jul 1996, Montpellier, France. pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation for Clustering Algorithms in Object-Oriented Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Database and Expert Systems Applications (DEXA 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, London, United Kingdom. pp.187-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BI4people : Le décisionnel pour tou•tes -Saison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Sdiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , RNTI, B-18, pp.107-108, 2022, RNTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadonnées des lacs de données et principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Diouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , RNTI, B-18, pp.109-110, 2022, RNTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des métadonnées des correspondances de Pablo Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Slalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions RNTI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , Revue des Nouvelles Technologies de l'Information, B-18, pp.113-114, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conﬁdentialité et disponibilté des données entreposées dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawthar Karkouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité et disponibilté des données entreposées dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawthar Karkouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France. , 12ème Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2012), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs fréquents pour l'auto-administration des bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances (EGC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France. Journées francophones d'Extraction et de Gestion des Connaissances (EGC 2003), 17 (1-2-3), pp.547, 2003, Revue des Sciences et Technologies de l'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADOC, Variété des données SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Big Data Paradigms for Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-4963-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Systems special section (Elsevier), 48, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and Managing Complex Data for Decision Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idea Group Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-655-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Multi-Secret Sharing Approach for Secure Data Warehousing and On-Line Analysis Processing in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Security: Concepts, Methodologies, Tools, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.483-506, 2019, 9781522581765. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-8176-5.ch025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Centric Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi Khosrow-Pour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology, Fourth Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1772-1782, 2017, 9781522522553. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-2255-3.ch154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepôts de données et OLAP, analyse et décision dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.132-133, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Processing Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology, Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.146-152, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches for efficiently Warehousing Complex Data from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Maïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Intelligence Applications and the Web: Models, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26-52, Business Science Reference, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Optimization in XML Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Strategies for Resource Management Systems: Planning and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.232-253, 2010, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61692-016-6.ch014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Publishing, pp.950-954, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices in XML Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Innovations in Database Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, IGI Global, pp.674-681, 2009, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-242-8.ch072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index and Materialized View Selection in Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Innovations in Database Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, pp.693-700, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Warehouse Benchmarking with DWEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Taniar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Warehousing and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IGI Publishing, pp.302-323, 2009, Progressive Methods in Data Warehousing and Business Intelligence: Concepts and Competitive Analytics, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-232-9.ch015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML Warehousing and OLAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Data Warehousing and Mining, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, IGI Publishing, pp.2109-2116, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-WACoDa: An XML-based approach for Warehousing and Analyzing Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christian Ralaivao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bellatreche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Warehousing and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IGI Publishing, pp.38-54, 2009, Data Warehousing Design and Advanced Engineering Applications: Methods for Complex Construction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447939v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of Healthcare Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Publishing, pp.149-156, 2008, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-889-5.ch021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of Dynamic Database Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Database Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Idea Group Publishing, pp.294-319, 2006, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-935-9.ch016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Database Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-III, Idea Group Publishing, pp.2146-2149, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web multiform data structuring for warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Zellouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Djeraba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Mining: A Highway to Intelligent Multimedia Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, pp.179-194, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Oriented Database Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Database Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Idea Group Publishing, pp.34-57, 2002, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-930708-41-9.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BI4people — Le décisionnel pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024, le bulletin de la SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.59 - 66. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48556/sif.1024.26.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du projet BI4people - Le décisionnel pour tou•tes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La place des usagères et usagers dans les outils de fouille et d'exploration de données » (PAUL@EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse assistée de documents textuels et tabulaires dans un lac de données avec AUDAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022), Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL: A Data Lake Generic Metadata Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Conférence sur la Gestion de Données - Principes, Technologies et Applications (BDA 2021), Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science des données au service de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.No. 2, 30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL : une nouvelle contribution à la modélisation générique des métadonnées des lacs de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journées Business Intelligence et Big Data (EDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures des lacs de données et gestion des métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé N Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from the participants of the ADBIS, TPDL and EDA 2020 joint conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé N Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le calcul des top-k mots clés et documents au banc d'essais avec T²K² et T²K²D²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Boicea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de l'action ADOC (Entrepôts et analyse de documents) de MADICS dédié aux données environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science and Decision Support at ERIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bonnevay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BI4people : le décisionnel pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grabova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Sobati Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées francophones sur les Entrepôts de Données et l’Analyse en ligne (EDA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.155-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Second International Workshop on Cloud Intelligence (Cloud-I 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.77-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the First International Workshop on Cloud Intelligence (Cloud-I 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud intelligence: challenges for research and industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Cloud Intelligence (Cloud-I 2013), Riva del Garda, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.5. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501928.2506094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Intelligence: What is REALLY New?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Middelfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Cloud Intelligence (Cloud-I 2012), Istanbul, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2347673.2347683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy and performance of cloud data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations avec le banc d'essais pour entrepôts de données DWEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées Bases de Données Avancées (BDA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHCoClust, a Scalable Similarity-based Hierarchical Co-clustering Method and its Application to Textual Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of DWEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vademecum juridique du projet PICLETTERS &amp;quot;Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Schoffit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Ann Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSH Lyon - Saint-Étienne; Institut des textes et manuscrits modernes (UMR8132); Université lumière Lyon 2; EUR Translitteræ. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des performances de méthodes de groupement dynamiques dans les bases de données orientées objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Blaise Pascal - Clermont-Ferrand II, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00143351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et évaluation de performance pour l'aide à la conception et à l'administration des entrepôts de données complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Base de données [cs.DB]. Université Lumière Lyon 2, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00143361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue globale du projet BI4People - Le décisionnel pour tou.tes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Sdiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Intelligence Artificielle et la recherche en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mounier-Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId416"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90C3CE8C"/>
+    <w:nsid w:val="1AA38132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-darmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1491-384X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081304668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/darmont_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eric.univ-lyon2.fr/jdarmont/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Van Thao Doan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Messai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gavin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-023-05233-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Nicolas Sawadogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2023.102154" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Azri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Harbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-022-10315-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Amsterdamer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Bhowmick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552490.3552510" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian-Octavian Truica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Apostol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Assent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-020-09999-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian-Octavian Truic&#259;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Bach Pedersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2021.100205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-020-00608-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Boicea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Radulescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.02.037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunya Attasena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdwm.2015040102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Bentayeb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnevay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Darmont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perriot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pfeifer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D 'Orazio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdwm.2014100101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hachicha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.209" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashed Salem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussaid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-012-9405-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JFWSMDPC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Abell&#243;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Etcheverry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Golfarelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Norberto Maz&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2013040104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Grabova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Chauchat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Zolotaryova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1893173.1893180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aouiche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-009-0080-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cuzzocrea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mahboubi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2009.029076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boussaid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tanasescu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-006-9064-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84B285DCC35289D43AB4DDC8E8800745F0C50E89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussa&#239;d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2007.012947" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen He" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdm.2005040102" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560965v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.1.109-127" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gruenwald" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108355v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Attoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4869(96)00013-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0255(96)00119-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;rme Darmont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Hara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05727-3_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae El-Idrissi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Makhlouf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riad Sahrane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewanou Romeo Elohounkpon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorje Antonion Sanchez Cristancho" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158799v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406144v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Antonio Sanchez Cristancho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665415v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Diouan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feyret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524773v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adorjan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097009v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012131900003541" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104145v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_16" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075892v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cherednichenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Muhammad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668454v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelhedi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12670-3_15" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876771v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerquitelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Montorsi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Salvai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sangineti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795165v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_23" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472163.3472266" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265069v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86517-7_31" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265060v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_22" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256730v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265061v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472163.3472268" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112542v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Scholly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224965v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889486v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889487v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508118v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157195v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012092v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokio Kibata" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123237v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona S.Y. Waksman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;ke &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Thirion-Merle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750538v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889457v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727426v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;k&#235; Ozt&#252;rk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92007-8_46" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771204v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665547v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Nogueira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Romdhane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761914v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788036v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504961v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053700v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Sobati Moghadam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529581v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67162-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523938v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380026v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380020v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380064v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355158v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eyango" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921822v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Ferrarons" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulu Adhana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Colmenares" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pietrowska" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448382v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081882v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2666158.2666173" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836924v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836947v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pfeiffer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836927v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783638v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273589v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686027v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Van-Anh Nguyen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855773v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantola Kit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686001v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667416v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Karkouda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855778v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561787v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631499v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Hoa Nguyen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631198v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631503v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560970v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503963v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503961v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewan Md Farid" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zahidur Rahman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519690v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Hassine-Guetari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503966v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563233v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503956v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowdhury Mofizur Rahman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411232v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411237v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Djallal Midouni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503951v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321994v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320669v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321993v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336980v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321118v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320661v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Ralaivao" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320650v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320640v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azefack" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321114v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320632v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320624v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouve" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145463v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321117v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Maiz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Olivier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145458v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145452v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144224v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321112v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Udr&#233;a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143501v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321982v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321977v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143614v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145447v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321980v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143492v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145443v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145444v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145441v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Miniaoui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144234v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fromantin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143473v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144233v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144229v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773441v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144225v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834037v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834065v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Sdiri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834225v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Slalmi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Labb&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667304v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448385v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321110v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771645v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/utilizing-big-data-paradigms-business/185737" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-4963-5" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968361v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165612v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897796v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/processing-managing-complex-data-decision/847" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-655-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889484v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/book/215453" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8176-5.ch025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493948v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547328v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/encyclopedia-information-science-technology-fourth/173015" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2255-3.ch154" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448364v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448357v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ma&#239;z" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448189v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61692-016-6.ch014" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447936v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447943v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-232-9.ch015" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447947v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447949v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-242-8.ch072" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447951v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447939v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447928v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-889-5.ch021" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446911v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-935-9.ch016" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446889v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701433v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Zellouf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435501v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-930708-41-9.ch003" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05444882v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.26.59" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510084v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834020v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275293v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231527v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204357v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; N Sawadogo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911169v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028900v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054922v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426835v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165623v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnevay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448376v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Chagheri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910974v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959443v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501928.2506094" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936489v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855781v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Middelfart" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2347673.2347683" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667301v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321119v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504986v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143364v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524710v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schoffit" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Villard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143351v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143361v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722228v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994249v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier-Kuhn" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bertrand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-darmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1491-384X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081304668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/darmont_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eric.univ-lyon2.fr/jdarmont/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Van Thao Doan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Messai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gavin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-023-05233-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Nicolas Sawadogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2023.102154" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Azri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Harbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-022-10315-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Amsterdamer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Bhowmick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552490.3552510" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian-Octavian Truic&#259;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Apostol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Bach Pedersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2021.100205" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian-Octavian Truica" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Assent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-020-09999-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-020-00608-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Boicea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Radulescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.02.037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunya Attasena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdwm.2015040102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perriot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pfeifer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D 'Orazio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdwm.2014100101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Bentayeb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnevay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Darmont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashed Salem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussaid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-012-9405-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JFWSMDPC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Abell&#243;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Etcheverry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Golfarelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Norberto Maz&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2013040104" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hachicha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.209" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Grabova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Chauchat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Zolotaryova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1893173.1893180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aouiche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-009-0080-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cuzzocrea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mahboubi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2009.029076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boussaid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tanasescu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-006-9064-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84B285DCC35289D43AB4DDC8E8800745F0C50E89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussa&#239;d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2007.012947" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen He" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdm.2005040102" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560965v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.1.109-127" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gruenwald" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108355v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Attoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4869(96)00013-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0255(96)00119-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae El-Idrissi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Simon Reig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Romero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Costa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;rme Darmont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Hara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05727-3_10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405927v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Makhlouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riad Sahrane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewanou Romeo Elohounkpon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorje Antonion Sanchez Cristancho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406144v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Antonio Sanchez Cristancho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524773v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adorjan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665415v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Diouan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feyret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097009v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012131900003541" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034370v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cherednichenko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Muhammad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876771v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerquitelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Montorsi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Salvai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sangineti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Yang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_23" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelhedi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12670-3_15" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834085v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265069v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86517-7_31" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472163.3472266" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265060v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_22" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472163.3472268" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112542v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Scholly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508118v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889486v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889487v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012092v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokio Kibata" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123237v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona S.Y. Waksman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;ke &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Thirion-Merle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267929v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157195v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750538v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889453v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665547v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Nogueira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Romdhane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;k&#235; Ozt&#252;rk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788036v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92007-8_46" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529581v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67162-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576134v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Sobati Moghadam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053700v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523938v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380020v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380064v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355158v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eyango" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921822v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Ferrarons" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulu Adhana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Colmenares" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pietrowska" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448382v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081882v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2666158.2666173" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836924v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836947v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pfeiffer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836927v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783638v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273589v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686027v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Van-Anh Nguyen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855773v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantola Kit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686001v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667416v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Karkouda" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561787v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631499v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Hoa Nguyen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631198v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503961v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewan Md Farid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zahidur Rahman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563233v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519690v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Hassine-Guetari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503966v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503956v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowdhury Mofizur Rahman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560970v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503963v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411232v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411237v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Djallal Midouni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503951v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320669v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321993v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336980v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321994v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321118v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320661v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Ralaivao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320650v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320640v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azefack" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145463v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321114v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320632v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320624v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouve" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321117v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Maiz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321989v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Olivier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145458v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145452v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143501v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144224v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321112v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Udr&#233;a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321982v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143614v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321977v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145447v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321980v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143492v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145443v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145444v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145441v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Miniaoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144234v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fromantin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144233v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144229v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773441v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144225v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834065v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Sdiri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834037v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834225v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Slalmi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Labb&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667304v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448385v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321110v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968361v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771645v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/utilizing-big-data-paradigms-business/185737" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-4963-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165612v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897796v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/processing-managing-complex-data-decision/847" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-655-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889484v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/book/215453" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8176-5.ch025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547328v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/encyclopedia-information-science-technology-fourth/173015" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2255-3.ch154" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493948v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448364v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448357v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ma&#239;z" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448189v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61692-016-6.ch014" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447951v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447949v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-242-8.ch072" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447936v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447943v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-232-9.ch015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447947v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447939v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447928v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-889-5.ch021" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446911v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-935-9.ch016" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446889v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701433v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Zellouf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435501v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-930708-41-9.ch003" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05444882v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.26.59" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510084v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834020v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911169v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275293v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231527v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204357v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; N Sawadogo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028900v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054922v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426835v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165623v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnevay" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448376v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Chagheri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910974v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936489v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959443v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501928.2506094" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855781v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Middelfart" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2347673.2347683" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667301v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321119v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504986v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143364v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524710v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schoffit" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Villard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143351v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143361v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722228v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994249v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier-Kuhn" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bertrand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>