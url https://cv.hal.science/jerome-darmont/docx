--- v1 (2026-04-20)
+++ v2 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Darmont </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en informatiqueUniversité Lyon 2Institut de la communication (ICOM)Unité de recherche ERIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1491-384X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081304668</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">darmont_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Implementations of Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Van Thao Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.15098-15139. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-023-05233-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DLBench+: a Benchmark for Quantitative and Qualitative Data Lake Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (102154), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2023.102154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumor Classification through a Multimodal Fusion Framework and Ensemble Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-022-10315-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and Inclusion Activities in Database Conferences: A 2021 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnath Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bonifati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (2), pp.69-73. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3552490.3552510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Forgotten Document-Oriented Database Management Systems: An Overview and Benchmark of Native XML DODBMSes in Comparison with JSON DODBMSes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truică</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.100205. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bdr.2021.100205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TextBenDS: a generic Textual data Benchmark for Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Assent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Breakthroughs on Cross-Cutting Data Management, Data Analytics and Applied Data Science, 23, pp.81-100. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-020-09999-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On data lake architectures and metadata management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (1), pp.97-120. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-020-00608-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Top-K Keyword and Top-K Document Processing with T²K² and T²K²D²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Boicea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85, pp.60-75. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2018.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secret Sharing for Cloud Data Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal on Very Large Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (5), pp.657-681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Multi-Secret Sharing Approach for Secure Data Warehousing and On-Line Analysis Processing in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.22-43. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijdwm.2015040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Models for Selecting Materialized Views in Public Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D 'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (JDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijdwm.2014100101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science and Decision Support at ERIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnevay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (4), pp. 37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active XML-based Web data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.371-398. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-012-9405-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Cubes: Towards Self-Service Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Abelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Golfarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Norberto Mazón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.66-88. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jdwm.2013040104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of XML Tree Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (1), pp.29 - 46. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2011.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence for Small and Middle-Sized Entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grabova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Zolotaryova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1893173.1893180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining-based materialized view and index selection in data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (1), pp.65-93. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-009-0080-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmenting very large XML data warehouses via K-means clustering algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Cuzzocrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3/4), pp.301-328. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIDM.2009.029076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing complex data from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Web Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.408-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing complex data from the Web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.408-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration and dimensional modeling approaches for complex data warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Tanasescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (4), pp.571-591. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-006-9064-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.79-104. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIDM.2007.012947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Dynamic Behavior of Database Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Database Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (2), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jdm.2005040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-administration des entrepôts de données complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, E-4, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme dynamique pour l'évaluation des performances des bases de données à objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (1), pp.109-127. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.9.1.109-127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'auto-administration des entrepôts de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Oriented Database Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Database (Weston, Conn.) Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.34-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking OODBs with a Generic Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Database Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (3), pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESP-C++: A Discrete-Event Simulation Package for C++</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (1), pp.37-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of clustering algorithms in OODBs in order to evaluate their performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5 (3), pp.269-287. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4869(96)00013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison study of object-oriented database clustering techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 94 (1-4), pp.55-86. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0020-0255(96)00119-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration, exploration et valorisation d'archives archéologiques par l’intelligence artificielle au sein d’un lac de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Simon Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Agoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque de l’association francophone des Humanités numériques (Humanistica)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiversum: An Environment for Curating Data-Driven Experimental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôrme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.98-107, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05727-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataLAC : intelligence artificielle dans un lac de données pour valoriser les archives archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Riad Sahrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewanou Romeo Elohounkpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Antonion Sanchez Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.545-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiversum: an Ecosystem for Curating and Enhancing Data-Driven Experimental Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tempere, Finland. pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data, Archives and Archaeological Texts: Creation and Exploitation of a Semantic Data Lake for Archaeology in Catalonia. The DataLAC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Riad Sahrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewanou Romeo Elohounkpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Sanchez Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Modeling the Past to Anticipate the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataversifying Natural Sciences: Pioneering a Data Lake Architecture for Curated Data-Centric Experiments in Life & Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Adorjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP@EDBT/ICDT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Relationships in Data Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Diouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Engineered Applications Symposium (IDEAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bayonne, France. pp.141-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Collaborative Business Intelligence Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Data Science, Technology and Applications (DATA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Jul 2023, Rome, Italy. pp.480-487, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012131900003541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAT@Z21: A Comprehensive Multimodal Dataset for Rumor Classification in Microblogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Penang, Malaysia. pp.161-175, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-39831-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICLETTERS - Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference Model for Collaborative Business Intelligence Virtual Assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Cherednichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational Linguistics and Intelligent Systems (CoLInS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kharkiv, Ukraine. pp.114-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting equity, diversity and inclusion: policies, strategies and future directions in higher education, research communities and business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Cerquitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Montorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Salvai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Sangineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Data science for equality, inclusion and well-being challenges (DS4EIW@BigData 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE BigData Workshops, Dec 2022, Osaka, Japan. pp.4710-4718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Data KNN-Based Imputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Advances in Databases and Information Systems (ADBIS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Turin, Italy. pp.315-329, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15740-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Machine Learning-based OLAP Measure Detection for Tabular Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelhedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.173-188, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12670-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Collaborative Business Intelligence Ontology (CBIOnt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calling to CNN-LSTM for Rumor Detection: A Deep Multi-channel Model for Message Veracity Classification in Microblogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML PKDD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.497-513, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86517-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeoDAL: A Data Lake for Archaeological Data Management and Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Database Engineering &amp; Applications Symposium (IDEAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montréal, Canada. pp.252-262, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472163.3472266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Data Imputation in Data Warehouse Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelhedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Database and Expert Systems Applications (DEXA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linz, Austria. pp.237-244, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86472-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Management and Analysis of Textual Documents and Tabular Data within the AUDAL Data Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Advances in Databases and Information Systems (ADBIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. pp.88-101, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82472-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automatic Schema-Instance Approach for Merging Multidimensional Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Database Engineering &amp; Applications Symposium (IDEAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montreal, Canada. pp.232-241, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472163.3472268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Data Lakes Featuring Structured and Unstructured Data with DLBench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linz, Austria. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86534-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coining goldMEDAL: A New Contribution to Data Lake Generic Metadata Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP@EDBT/ICDT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONITOR: A Multimodal Fusion Framework to Assess Message Veracity in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Advances in Databases and Information Systems (ADBIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. pp.73-87, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82472-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata model for an archeological data lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities (DH 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Integration Issues of Tabular Data for On-Line Analysis Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e journées EDA Business Intelligence &amp; Big Data (EDA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Lakes for Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Digital Tools &amp; Uses Congress (DTUC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. pp.38-41, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603.3424004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata Management for Textual Documents in Data Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokio Kibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Enterprise Information Systems (ICEIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.72-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserve, enrich, share, interconnect: ongoing developments of the Lyon CERAMO database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona S.Y. Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aybüke Öztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Charly Eyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Thirion-Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting on Ancient Ceramics (EMAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse des rumeurs dans les réseaux sociaux basée sur la véracité des images : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées EDA Business Intelligence &amp; Big Data (EDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France. pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata Systems for Data Lakes: Models and Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on BI and Big Data Applications (BBIGAP@ADBIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bled, Slovenia. pp.440-451, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30278-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse de la véracité des rumeurs basée sur les images issues des réseaux sociaux : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées EDA Business Intelligence et Big Data (EDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France. pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de métadonnées dans les lacs de données : modélisation et fonctionnalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées EDA Business Intelligence &amp; Big Data (EDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France. pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Images into Message Veracity Assessment in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Innovation and New Trends in Information Technology (INTIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Tangier, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des métadonnées d'un data lake en data vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuri Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maram Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e conférence sur l'Extraction et la Gestion de Connaissances (EGC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaxMin Linear Initialization for Fuzzy C-Means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aybükë Oztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Machine Learning and Data Mining (MLDM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des intrusions et aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence sur les Avancées des Systèmes Décisionnels (ASD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Data Lake Metadata with a Data Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuri Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maram Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Database Engineering &amp; Applications Symposium (IDEAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villa San Giovanni, Italy. pp.253-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Quality Index for Fuzzy C-Means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aybükë Oztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Artificial Intelligence Applications and Innovations (AIAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rhodes, Greece. pp.546-555, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92007-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T²K²: The Twitter Top-K Keywords Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truică</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Advances in Databases and Information Systems (ADBIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nicosie, Cyprus. pp.21-28, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67162-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S4: A New Secure Scheme for Enforcing Privacy in Cloud Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Sobati Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems and Technologies (ICIST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubai, United Arab Emirates. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Test of Cluster Hypothesis Using a Scalable Similarity-Based Agglomerative Hierarchical Clustering Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2017 | Conférence en Recherche d'Information et Applications et Rencontres des Jeunes Chercheurs en Recherche d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHCoClust, a Scalable Similarity-based Hierarchical Co-clustering Method and its Application to Textual Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Naples, Italy. pp.F-0529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Privacy in Cloud Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Sobati Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.53-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Intrusion Detection in Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information Science and Security (ICISS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Order-Preserving Indexing Schemes for Outsourced Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Sobati Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE International Carnahan Conference on Security Technology (ICCST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orlando, FL, United States. pp.297-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Document-based Architecture for Text Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truică</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Advanced Data Mining and Applications (ADMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Gold Coast, Australia. pp.481-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing Complex Archaeological Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aybükë Oztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Eyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Larnaca, Cyprus. pp.226-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIMEBALL: a Parallel Processing Framework Benchmark for Big Data Applications in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Ferrarons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulu Adhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Colmenares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pietrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th TPC Technology Conference on Performance Evaluation and Benchmarking (VLDB/TPCTC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Riva del Garda, Italy. pp.109-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des Intrusions, du monitoring des Systèmes d’Information au Graph Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Atelier International sur l'Innovation et Nouvelle Tendances dans les Systèmes d'Information (INTIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fVSS: A New Secure and Cost-Efficient Scheme for Cloud Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Data Warehousing and OLAP (DOLAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shangai, China. pp.81-90, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2666158.2666173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing-based Privacy and Availability of Cloud Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Blois, France. pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de coût pour la sélection de vues matérialisées dans le nuage, application aux services Amazon EC2 et S3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Blois, France. pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes d'additivité dus à la présence de hiérarchies complexes dans les modèles multidimensionnels : définitions, solutions et travaux futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Blois, France. pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données pour les nuls... ou pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier aIde à la Décision à tous les Etages (EGC/AIDE 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données pour les nuls. . . ou pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Atelier aIde à la Décision à tous les Etages (EGC/AIDE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Models for View Materialization in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Van-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Data Analytics in the Cloud (EDBT-ICDT/DanaC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. http://www.edbt.org/Proceedings/2012-Berlin/papers/workshops/danac2012/a2-nguyen.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686027v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Query-Based Approach for Addressing Summarizability Issues in XOLAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantola Kit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Management of Data (COMAD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Pune, India. pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Active XML-based Framework for Integrating Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual ACM Symposium On Applied Computing (SAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Riva del Garda (Trento), Italy. pp.888-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Summarizability Processing in XML Warehouses with Complex Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantola Kit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Data Warehousing and OLAP (DOLAP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Maui, United States. pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité et disponibilité des données entreposées dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawthar Karkouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème atelier Fouille de données complexes (EGC-FDC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XWeB: the XML Warehouse Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TPC Technology Conference on Performance Evaluation &amp; Benchmarking (VLDB/TPCTC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Singapore, Singapore. pp.185-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Fuzzy Clustering-Based Approach for Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th East-European Conference on Advances and Databases and Information Systems (ADBIS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Vienna, Austria. pp.117-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Incremental Breadth-Depth XML Event Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Database Engineering and Applications Symposium (IDEAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.197-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Local Region and Clustering-Based Ensemble System for Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Database Engineering and Applications Symposium (IDEAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up Detection Rates and Reducing False Positives in Intrusion Detection using NBTree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewan Md Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Zahidur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Mining and Knowledge Engineering (ICDMKE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern tree-based XOLAP rollup operator for XML complex hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine and Web Intelligence (ICMWI 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Algiers, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of data quality metrics using the Choquet integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Ben Hassine-Guetari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Chauchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QDB (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'arbre pour XOLAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Djerba, Tunisie. pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Supervised Learning Algorithm Using Naive Bayesian Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewan Md Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowdhury Mofizur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on Information Systems (IS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Porto, Portugal. pp.78-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Workflow for Complex Data Integration using AXML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine and Web Intelligence (ICMWI 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Algiers, Algeria. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Active XML Data Warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Djerba, Tunisia. pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing XML Data Warehouse Query Performance by Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual ACM Symposium on Applied Computing (SAC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hawaii, United States. pp.1555-1562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de modélisation multidimensionnelle des données complexes : Application aux données médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Djallal Midouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montpellier, France. pp.155-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Network Intrusion Detection Learning: Attribute Selection and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewan Md Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Zahidur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Systems Engineering (ICCSE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Bangkok, Thailand. pp.TH60000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Join Index for XML Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Conference on Information Resources Management (Conf-IRM 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Niagara Falls, Canada. pp.1569088107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing OLAP operators with the TAX XML algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Database Technologies for Handling XML Information on the Web (DataX-EDBT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining-based Fragmentation of XML Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 11th International Workshop on Data Warehousing and OLAP (CIKM/DOLAP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Napa Valley, United States. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreposage de données complexes pour la médecine d'anticipation personnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on System Science in Health Care (ICSSHC 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation des entrepôts de données XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Poitiers, France. pp.177-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Metadata Integration for Warehousing Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christian Ralaivao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Systems Technology and its Applications (ISTA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Kharkiv, Ukraine. pp.164-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une algèbre XML-OLAP : État de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier Systèmes Décisionnels (ASD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sousse, Tunisie. pp.P1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic index selection in data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azefack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Innovations in Information Technology (Innovations 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dubai, United Arab Emirates. pp.34-28842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking XML data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Systèmes Décisionnels (ASD 06), 9th Maghrebian Conference on Information Technologies (MCSEAI 06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Agadir, Morocco. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un index de jointure pour les entrepôts de données XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones Extraction et Gestion des Connaissances (EGC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France. pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialized View Selection by Query Clustering in XML Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Multiconference on Computer Science and Information Technology (CSIT 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Amman, Jordan. pp.68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering-Based Materialized View Selection in Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th East-European Conference on Advances in Databases and Information Systems (ADBIS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Thessaloniki, Greece. pp.81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection automatique d'index et de vues matérialisées dans les entrepôts de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Maiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée francophone sur les Entrepôts de Données et l'Analyse en ligne (EDA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Versailles, France. pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex Data Warehouse for Personalized, Anticipative Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Information Resources Management Association International Conference (IRMA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Wahsington, DC, United States. pp.685-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Selection of Bitmap Join Indexes in Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Data Warehousing and Knowledge Discovery (DaWaK 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Copenhagen, Denmark. pp.64-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DWEB: A Data Warehouse Engineering Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Data Warehousing and Knowledge Discovery (DaWaK 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Copenhagen, Denmark. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un banc d'essais décisionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Bases de Données Avancées (BDA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. pp.493-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection automatique d'index dans les entrepôts de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er atelier Fouille de Données Complexes dans un processus d'extraction des connaissances, EGC 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration efficace de méthodes de fouille de données dans les SGBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Udréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Integration of Data Mining Techniques in Database Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Udréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Database Engineering and Applications Symposium (IDEAS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Coimbra, Portugal. pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'auto-administration des entrepôts de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVèmes Journées de Statistique, Session spéciale Entreposage et Fouille de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MAS-Based ETL Approach for Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ISPE International Conference on Concurrent Engineering: Research and Applications (CE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Madeira, Portugal. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOEF: A Dynamic Object Evaluation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Database and Expert Systems Applications (DEXA 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Prague, Czech Republic. pp.662-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent itemsets mining for database auto-administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Database Engineering and Application Symposium (IDEAS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong-Kong, China. pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme dynamique pour l'évaluation des performances des bases de données à objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de Bases de Données Avancées (BDA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.423-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing Web Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Integration and Web-based Applications and Services (iiWAS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bandung, Indonesia. pp.148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree modeling with relational views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth International Symposium on Methodologies for Intelligent Systems (ISMIS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Lyon, France. pp.423-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web data modeling for integration in data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Miniaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Multimedia Data and Document Engineering (MDDE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Lyon, France. pp.88-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Clustering in Object-Oriented Databases: An Advocacy for Simplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fromantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP 2000 Symposium on Objects and Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Sofia Antipolis, France. pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances des SGBDOO : un modèle de simulation générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Journées Bases de Données Avancées (BDA 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Bordeaux, France. pp.221-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOODB: A Generic Discrete-Event Random Simulation Model to Evaluate the Performances of OODBs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Very Large Databases (VLDB 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Edinburgh, United Kingdom. pp.254-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCB: A Generic Benchmark to Evaluate the Performances of Object-Oriented Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Extending Database Technology (EDBT 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Valencia, Spain. pp.326-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Algorithms for Object-Oriented Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 Symposium on Object-Oriented Database Management Systems, ASME Engineering Systems Design and Analysis Conference (ESDA 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME International, Jul 1996, Montpellier, France. pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation for Clustering Algorithms in Object-Oriented Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Database and Expert Systems Applications (DEXA 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, London, United Kingdom. pp.187-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BI4people : Le décisionnel pour tou•tes -Saison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Sdiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , RNTI, B-18, pp.107-108, 2022, RNTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadonnées des lacs de données et principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Diouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , RNTI, B-18, pp.109-110, 2022, RNTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des métadonnées des correspondances de Pablo Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Slalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions RNTI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , Revue des Nouvelles Technologies de l'Information, B-18, pp.113-114, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conﬁdentialité et disponibilté des données entreposées dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawthar Karkouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité et disponibilté des données entreposées dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawthar Karkouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France. , 12ème Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2012), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs fréquents pour l'auto-administration des bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances (EGC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France. Journées francophones d'Extraction et de Gestion des Connaissances (EGC 2003), 17 (1-2-3), pp.547, 2003, Revue des Sciences et Technologies de l'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADOC, Variété des données SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Big Data Paradigms for Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-4963-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Systems special section (Elsevier), 48, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and Managing Complex Data for Decision Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idea Group Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-655-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Multi-Secret Sharing Approach for Secure Data Warehousing and On-Line Analysis Processing in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Security: Concepts, Methodologies, Tools, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.483-506, 2019, 9781522581765. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-8176-5.ch025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Centric Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi Khosrow-Pour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology, Fourth Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1772-1782, 2017, 9781522522553. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-2255-3.ch154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepôts de données et OLAP, analyse et décision dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.132-133, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Processing Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology, Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.146-152, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches for efficiently Warehousing Complex Data from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Maïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Intelligence Applications and the Web: Models, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26-52, Business Science Reference, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Optimization in XML Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Strategies for Resource Management Systems: Planning and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.232-253, 2010, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61692-016-6.ch014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Publishing, pp.950-954, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices in XML Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Innovations in Database Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, IGI Global, pp.674-681, 2009, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-242-8.ch072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index and Materialized View Selection in Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Innovations in Database Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, pp.693-700, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Warehouse Benchmarking with DWEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Taniar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Warehousing and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IGI Publishing, pp.302-323, 2009, Progressive Methods in Data Warehousing and Business Intelligence: Concepts and Competitive Analytics, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-232-9.ch015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML Warehousing and OLAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Data Warehousing and Mining, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, IGI Publishing, pp.2109-2116, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-WACoDa: An XML-based approach for Warehousing and Analyzing Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christian Ralaivao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bellatreche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Warehousing and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IGI Publishing, pp.38-54, 2009, Data Warehousing Design and Advanced Engineering Applications: Methods for Complex Construction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447939v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of Healthcare Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Publishing, pp.149-156, 2008, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-889-5.ch021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of Dynamic Database Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Database Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Idea Group Publishing, pp.294-319, 2006, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-935-9.ch016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Database Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-III, Idea Group Publishing, pp.2146-2149, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web multiform data structuring for warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Zellouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Djeraba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Mining: A Highway to Intelligent Multimedia Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, pp.179-194, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Oriented Database Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Database Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Idea Group Publishing, pp.34-57, 2002, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-930708-41-9.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BI4people — Le décisionnel pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024, le bulletin de la SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.59 - 66. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48556/sif.1024.26.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du projet BI4people - Le décisionnel pour tou•tes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La place des usagères et usagers dans les outils de fouille et d'exploration de données » (PAUL@EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse assistée de documents textuels et tabulaires dans un lac de données avec AUDAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022), Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL: A Data Lake Generic Metadata Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Conférence sur la Gestion de Données - Principes, Technologies et Applications (BDA 2021), Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science des données au service de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.No. 2, 30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL : une nouvelle contribution à la modélisation générique des métadonnées des lacs de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journées Business Intelligence et Big Data (EDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures des lacs de données et gestion des métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé N Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from the participants of the ADBIS, TPDL and EDA 2020 joint conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé N Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le calcul des top-k mots clés et documents au banc d'essais avec T²K² et T²K²D²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Boicea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de l'action ADOC (Entrepôts et analyse de documents) de MADICS dédié aux données environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science and Decision Support at ERIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bonnevay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BI4people : le décisionnel pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grabova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Sobati Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées francophones sur les Entrepôts de Données et l’Analyse en ligne (EDA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.155-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Second International Workshop on Cloud Intelligence (Cloud-I 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.77-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the First International Workshop on Cloud Intelligence (Cloud-I 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud intelligence: challenges for research and industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Cloud Intelligence (Cloud-I 2013), Riva del Garda, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.5. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501928.2506094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Intelligence: What is REALLY New?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Middelfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Cloud Intelligence (Cloud-I 2012), Istanbul, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2347673.2347683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy and performance of cloud data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations avec le banc d'essais pour entrepôts de données DWEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées Bases de Données Avancées (BDA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHCoClust, a Scalable Similarity-based Hierarchical Co-clustering Method and its Application to Textual Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of DWEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vademecum juridique du projet PICLETTERS &amp;quot;Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Schoffit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Ann Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSH Lyon - Saint-Étienne; Institut des textes et manuscrits modernes (UMR8132); Université lumière Lyon 2; EUR Translitteræ. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des performances de méthodes de groupement dynamiques dans les bases de données orientées objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Blaise Pascal - Clermont-Ferrand II, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00143351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et évaluation de performance pour l'aide à la conception et à l'administration des entrepôts de données complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Base de données [cs.DB]. Université Lumière Lyon 2, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00143361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue globale du projet BI4People - Le décisionnel pour tou.tes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Sdiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Intelligence Artificielle et la recherche en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mounier-Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId416"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Darmont </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en informatiqueUniversité Lyon 2Institut de la communication (ICOM)Unité de recherche ERIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1491-384X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081304668</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">darmont_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Implementations of Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Van Thao Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.15098-15139. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-023-05233-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DLBench+: a Benchmark for Quantitative and Qualitative Data Lake Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (102154), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2023.102154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and Inclusion Activities in Database Conferences: A 2021 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnath Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bonifati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (2), pp.69-73. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3552490.3552510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumor Classification through a Multimodal Fusion Framework and Ensemble Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-022-10315-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TextBenDS: a generic Textual data Benchmark for Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Assent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Breakthroughs on Cross-Cutting Data Management, Data Analytics and Applied Data Science, 23, pp.81-100. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-020-09999-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Forgotten Document-Oriented Database Management Systems: An Overview and Benchmark of Native XML DODBMSes in Comparison with JSON DODBMSes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truică</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.100205. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bdr.2021.100205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On data lake architectures and metadata management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (1), pp.97-120. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-020-00608-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Top-K Keyword and Top-K Document Processing with T²K² and T²K²D²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Boicea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85, pp.60-75. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2018.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secret Sharing for Cloud Data Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal on Very Large Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (5), pp.657-681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Multi-Secret Sharing Approach for Secure Data Warehousing and On-Line Analysis Processing in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.22-43. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijdwm.2015040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Models for Selecting Materialized Views in Public Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D 'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (JDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijdwm.2014100101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science and Decision Support at ERIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnevay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (4), pp. 37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active XML-based Web data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.371-398. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-012-9405-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Cubes: Towards Self-Service Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Abelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Golfarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Norberto Mazón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.66-88. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jdwm.2013040104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of XML Tree Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (1), pp.29 - 46. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2011.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence for Small and Middle-Sized Entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grabova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Zolotaryova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1893173.1893180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining-based materialized view and index selection in data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (1), pp.65-93. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-009-0080-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmenting very large XML data warehouses via K-means clustering algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Cuzzocrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3/4), pp.301-328. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIDM.2009.029076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing complex data from the Web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.408-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing complex data from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Web Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.408-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration and dimensional modeling approaches for complex data warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Tanasescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (4), pp.571-591. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-006-9064-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.79-104. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIDM.2007.012947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Dynamic Behavior of Database Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Database Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (2), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jdm.2005040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-administration des entrepôts de données complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, E-4, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme dynamique pour l'évaluation des performances des bases de données à objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (1), pp.109-127. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.9.1.109-127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'auto-administration des entrepôts de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Oriented Database Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Database (Weston, Conn.) Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.34-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking OODBs with a Generic Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Database Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (3), pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESP-C++: A Discrete-Event Simulation Package for C++</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (1), pp.37-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of clustering algorithms in OODBs in order to evaluate their performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5 (3), pp.269-287. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4869(96)00013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison study of object-oriented database clustering techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 94 (1-4), pp.55-86. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0020-0255(96)00119-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Relationships in Data Lakes Using Large Language Models: An Industrial Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Diouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05630308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiversum: An Environment for Curating Data-Driven Experimental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôrme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.98-107, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05727-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataLAC : intelligence artificielle dans un lac de données pour valoriser les archives archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Riad Sahrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewanou Romeo Elohounkpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Antonion Sanchez Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.545-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration, exploration et valorisation d’archives archéologiques par l’intelligence artificielle au sein d’un lac de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Simon Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Agoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2026, Paris, France. pp.182-188, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63744/B2JRjY8IpI43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05631311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiversum: an Ecosystem for Curating and Enhancing Data-Driven Experimental Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tempere, Finland. pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration, exploration et valorisation d'archives archéologiques par l’intelligence artificielle au sein d’un lac de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Simon Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Agoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque de l’association francophone des Humanités numériques (Humanistica)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Paris, France. pp.182-188, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63744/B2JRjY8IpI43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data, Archives and Archaeological Texts: Creation and Exploitation of a Semantic Data Lake for Archaeology in Catalonia. The DataLAC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae El-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Riad Sahrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewanou Romeo Elohounkpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Sanchez Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Modeling the Past to Anticipate the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataversifying Natural Sciences: Pioneering a Data Lake Architecture for Curated Data-Centric Experiments in Life & Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Adorjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP@EDBT/ICDT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Relationships in Data Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Diouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Engineered Applications Symposium (IDEAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bayonne, France. pp.141-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Collaborative Business Intelligence Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Data Science, Technology and Applications (DATA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Jul 2023, Rome, Italy. pp.480-487, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012131900003541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAT@Z21: A Comprehensive Multimodal Dataset for Rumor Classification in Microblogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Penang, Malaysia. pp.161-175, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-39831-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICLETTERS - Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference Model for Collaborative Business Intelligence Virtual Assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Cherednichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational Linguistics and Intelligent Systems (CoLInS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kharkiv, Ukraine. pp.114-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting equity, diversity and inclusion: policies, strategies and future directions in higher education, research communities and business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Cerquitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Montorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Salvai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Sangineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Data science for equality, inclusion and well-being challenges (DS4EIW@BigData 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE BigData Workshops, Dec 2022, Osaka, Japan. pp.4710-4718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Data KNN-Based Imputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Advances in Databases and Information Systems (ADBIS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Turin, Italy. pp.315-329, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15740-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Machine Learning-based OLAP Measure Detection for Tabular Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelhedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.173-188, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12670-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Collaborative Business Intelligence Ontology (CBIOnt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calling to CNN-LSTM for Rumor Detection: A Deep Multi-channel Model for Message Veracity Classification in Microblogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML PKDD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.497-513, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86517-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeoDAL: A Data Lake for Archaeological Data Management and Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Database Engineering &amp; Applications Symposium (IDEAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montréal, Canada. pp.252-262, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472163.3472266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Data Imputation in Data Warehouse Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelhedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Database and Expert Systems Applications (DEXA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linz, Austria. pp.237-244, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86472-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Management and Analysis of Textual Documents and Tabular Data within the AUDAL Data Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Advances in Databases and Information Systems (ADBIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. pp.88-101, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82472-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automatic Schema-Instance Approach for Merging Multidimensional Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Database Engineering &amp; Applications Symposium (IDEAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montreal, Canada. pp.232-241, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472163.3472268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Data Lakes Featuring Structured and Unstructured Data with DLBench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linz, Austria. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86534-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coining goldMEDAL: A New Contribution to Data Lake Generic Metadata Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP@EDBT/ICDT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONITOR: A Multimodal Fusion Framework to Assess Message Veracity in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Advances in Databases and Information Systems (ADBIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. pp.73-87, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82472-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Lakes for Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Digital Tools &amp; Uses Congress (DTUC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. pp.38-41, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603.3424004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata model for an archeological data lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities (DH 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Integration Issues of Tabular Data for On-Line Analysis Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e journées EDA Business Intelligence &amp; Big Data (EDA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata Systems for Data Lakes: Models and Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on BI and Big Data Applications (BBIGAP@ADBIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bled, Slovenia. pp.440-451, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30278-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse des rumeurs dans les réseaux sociaux basée sur la véracité des images : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées EDA Business Intelligence &amp; Big Data (EDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France. pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata Management for Textual Documents in Data Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokio Kibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Enterprise Information Systems (ICEIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.72-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserve, enrich, share, interconnect: ongoing developments of the Lyon CERAMO database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona S.Y. Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aybüke Öztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Charly Eyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Thirion-Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting on Ancient Ceramics (EMAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de métadonnées dans les lacs de données : modélisation et fonctionnalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées EDA Business Intelligence &amp; Big Data (EDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France. pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse de la véracité des rumeurs basée sur les images issues des réseaux sociaux : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées EDA Business Intelligence et Big Data (EDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France. pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Images into Message Veracity Assessment in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Innovation and New Trends in Information Technology (INTIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Tangier, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaxMin Linear Initialization for Fuzzy C-Means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aybükë Oztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Machine Learning and Data Mining (MLDM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des métadonnées d'un data lake en data vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuri Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maram Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e conférence sur l'Extraction et la Gestion de Connaissances (EGC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des intrusions et aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence sur les Avancées des Systèmes Décisionnels (ASD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Data Lake Metadata with a Data Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuri Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maram Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Database Engineering &amp; Applications Symposium (IDEAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villa San Giovanni, Italy. pp.253-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Quality Index for Fuzzy C-Means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aybükë Oztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Artificial Intelligence Applications and Innovations (AIAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rhodes, Greece. pp.546-555, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92007-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T²K²: The Twitter Top-K Keywords Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truică</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Advances in Databases and Information Systems (ADBIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nicosie, Cyprus. pp.21-28, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67162-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S4: A New Secure Scheme for Enforcing Privacy in Cloud Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Sobati Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems and Technologies (ICIST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubai, United Arab Emirates. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Test of Cluster Hypothesis Using a Scalable Similarity-Based Agglomerative Hierarchical Clustering Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2017 | Conférence en Recherche d'Information et Applications et Rencontres des Jeunes Chercheurs en Recherche d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHCoClust, a Scalable Similarity-based Hierarchical Co-clustering Method and its Application to Textual Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Naples, Italy. pp.F-0529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Privacy in Cloud Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Sobati Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.53-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Intrusion Detection in Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information Science and Security (ICISS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Order-Preserving Indexing Schemes for Outsourced Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Sobati Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE International Carnahan Conference on Security Technology (ICCST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orlando, FL, United States. pp.297-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Document-based Architecture for Text Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truică</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Advanced Data Mining and Applications (ADMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Gold Coast, Australia. pp.481-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing Complex Archaeological Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aybükë Oztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Eyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Larnaca, Cyprus. pp.226-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIMEBALL: a Parallel Processing Framework Benchmark for Big Data Applications in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Ferrarons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulu Adhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Colmenares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pietrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th TPC Technology Conference on Performance Evaluation and Benchmarking (VLDB/TPCTC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Riva del Garda, Italy. pp.109-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fVSS: A New Secure and Cost-Efficient Scheme for Cloud Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Data Warehousing and OLAP (DOLAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shangai, China. pp.81-90, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2666158.2666173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des Intrusions, du monitoring des Systèmes d’Information au Graph Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Atelier International sur l'Innovation et Nouvelle Tendances dans les Systèmes d'Information (INTIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes d'additivité dus à la présence de hiérarchies complexes dans les modèles multidimensionnels : définitions, solutions et travaux futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Blois, France. pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données pour les nuls... ou pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier aIde à la Décision à tous les Etages (EGC/AIDE 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing-based Privacy and Availability of Cloud Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Blois, France. pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de coût pour la sélection de vues matérialisées dans le nuage, application aux services Amazon EC2 et S3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Blois, France. pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données pour les nuls. . . ou pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Atelier aIde à la Décision à tous les Etages (EGC/AIDE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Query-Based Approach for Addressing Summarizability Issues in XOLAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantola Kit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Management of Data (COMAD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Pune, India. pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Models for View Materialization in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Van-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Data Analytics in the Cloud (EDBT-ICDT/DanaC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. http://www.edbt.org/Proceedings/2012-Berlin/papers/workshops/danac2012/a2-nguyen.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686027v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Active XML-based Framework for Integrating Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual ACM Symposium On Applied Computing (SAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Riva del Garda (Trento), Italy. pp.888-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Summarizability Processing in XML Warehouses with Complex Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantola Kit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Data Warehousing and OLAP (DOLAP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Maui, United States. pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité et disponibilité des données entreposées dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawthar Karkouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème atelier Fouille de données complexes (EGC-FDC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XWeB: the XML Warehouse Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TPC Technology Conference on Performance Evaluation &amp; Benchmarking (VLDB/TPCTC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Singapore, Singapore. pp.185-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Fuzzy Clustering-Based Approach for Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th East-European Conference on Advances and Databases and Information Systems (ADBIS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Vienna, Austria. pp.117-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Incremental Breadth-Depth XML Event Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Database Engineering and Applications Symposium (IDEAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.197-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Local Region and Clustering-Based Ensemble System for Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Database Engineering and Applications Symposium (IDEAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of data quality metrics using the Choquet integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Ben Hassine-Guetari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Chauchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QDB (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'arbre pour XOLAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Djerba, Tunisie. pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up Detection Rates and Reducing False Positives in Intrusion Detection using NBTree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewan Md Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Zahidur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Mining and Knowledge Engineering (ICDMKE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern tree-based XOLAP rollup operator for XML complex hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine and Web Intelligence (ICMWI 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Algiers, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Supervised Learning Algorithm Using Naive Bayesian Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewan Md Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowdhury Mofizur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on Information Systems (IS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Porto, Portugal. pp.78-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Workflow for Complex Data Integration using AXML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine and Web Intelligence (ICMWI 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Algiers, Algeria. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Active XML Data Warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashed Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Djerba, Tunisia. pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing XML Data Warehouse Query Performance by Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual ACM Symposium on Applied Computing (SAC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hawaii, United States. pp.1555-1562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de modélisation multidimensionnelle des données complexes : Application aux données médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Djallal Midouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montpellier, France. pp.155-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Network Intrusion Detection Learning: Attribute Selection and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewan Md Farid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Zahidur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Systems Engineering (ICCSE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Bangkok, Thailand. pp.TH60000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Join Index for XML Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Conference on Information Resources Management (Conf-IRM 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Niagara Falls, Canada. pp.1569088107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing OLAP operators with the TAX XML algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Database Technologies for Handling XML Information on the Web (DataX-EDBT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining-based Fragmentation of XML Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 11th International Workshop on Data Warehousing and OLAP (CIKM/DOLAP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Napa Valley, United States. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreposage de données complexes pour la médecine d'anticipation personnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on System Science in Health Care (ICSSHC 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation des entrepôts de données XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Poitiers, France. pp.177-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Metadata Integration for Warehousing Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christian Ralaivao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Systems Technology and its Applications (ISTA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Kharkiv, Ukraine. pp.164-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une algèbre XML-OLAP : État de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier Systèmes Décisionnels (ASD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sousse, Tunisie. pp.P1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic index selection in data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azefack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Innovations in Information Technology (Innovations 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dubai, United Arab Emirates. pp.34-28842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking XML data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Systèmes Décisionnels (ASD 06), 9th Maghrebian Conference on Information Technologies (MCSEAI 06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Agadir, Morocco. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un index de jointure pour les entrepôts de données XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones Extraction et Gestion des Connaissances (EGC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France. pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialized View Selection by Query Clustering in XML Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Multiconference on Computer Science and Information Technology (CSIT 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Amman, Jordan. pp.68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering-Based Materialized View Selection in Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th East-European Conference on Advances in Databases and Information Systems (ADBIS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Thessaloniki, Greece. pp.81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection automatique d'index et de vues matérialisées dans les entrepôts de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Maiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée francophone sur les Entrepôts de Données et l'Analyse en ligne (EDA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Versailles, France. pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex Data Warehouse for Personalized, Anticipative Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Information Resources Management Association International Conference (IRMA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Wahsington, DC, United States. pp.685-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Selection of Bitmap Join Indexes in Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Data Warehousing and Knowledge Discovery (DaWaK 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Copenhagen, Denmark. pp.64-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DWEB: A Data Warehouse Engineering Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Data Warehousing and Knowledge Discovery (DaWaK 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Copenhagen, Denmark. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un banc d'essais décisionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Bases de Données Avancées (BDA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. pp.493-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection automatique d'index dans les entrepôts de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er atelier Fouille de Données Complexes dans un processus d'extraction des connaissances, EGC 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration efficace de méthodes de fouille de données dans les SGBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Udréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones d'Extraction et de Gestion des Connaissances (EGC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Integration of Data Mining Techniques in Database Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Udréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Database Engineering and Applications Symposium (IDEAS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Coimbra, Portugal. pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'auto-administration des entrepôts de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVèmes Journées de Statistique, Session spéciale Entreposage et Fouille de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MAS-Based ETL Approach for Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ISPE International Conference on Concurrent Engineering: Research and Applications (CE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Madeira, Portugal. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOEF: A Dynamic Object Evaluation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Database and Expert Systems Applications (DEXA 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Prague, Czech Republic. pp.662-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent itemsets mining for database auto-administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Database Engineering and Application Symposium (IDEAS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong-Kong, China. pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme dynamique pour l'évaluation des performances des bases de données à objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de Bases de Données Avancées (BDA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.423-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehousing Web Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Integration and Web-based Applications and Services (iiWAS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bandung, Indonesia. pp.148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree modeling with relational views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth International Symposium on Methodologies for Intelligent Systems (ISMIS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Lyon, France. pp.423-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web data modeling for integration in data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Miniaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Multimedia Data and Document Engineering (MDDE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Lyon, France. pp.88-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Clustering in Object-Oriented Databases: An Advocacy for Simplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fromantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP 2000 Symposium on Objects and Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Sofia Antipolis, France. pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances des SGBDOO : un modèle de simulation générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Journées Bases de Données Avancées (BDA 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Bordeaux, France. pp.221-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOODB: A Generic Discrete-Event Random Simulation Model to Evaluate the Performances of OODBs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Very Large Databases (VLDB 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Edinburgh, United Kingdom. pp.254-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCB: A Generic Benchmark to Evaluate the Performances of Object-Oriented Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Extending Database Technology (EDBT 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Valencia, Spain. pp.326-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Algorithms for Object-Oriented Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 Symposium on Object-Oriented Database Management Systems, ASME Engineering Systems Design and Analysis Conference (ESDA 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME International, Jul 1996, Montpellier, France. pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation for Clustering Algorithms in Object-Oriented Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Database and Expert Systems Applications (DEXA 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, London, United Kingdom. pp.187-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BI4people : Le décisionnel pour tou•tes -Saison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Sdiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , RNTI, B-18, pp.107-108, 2022, RNTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadonnées des lacs de données et principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Diouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , RNTI, B-18, pp.109-110, 2022, RNTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des métadonnées des correspondances de Pablo Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Slalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions RNTI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , Revue des Nouvelles Technologies de l'Information, B-18, pp.113-114, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conﬁdentialité et disponibilté des données entreposées dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawthar Karkouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité et disponibilté des données entreposées dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawthar Karkouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France. , 12ème Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2012), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs fréquents pour l'auto-administration des bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances (EGC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France. Journées francophones d'Extraction et de Gestion des Connaissances (EGC 2003), 17 (1-2-3), pp.547, 2003, Revue des Sciences et Technologies de l'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADOC, Variété des données SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Big Data Paradigms for Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-4963-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Systems special section (Elsevier), 48, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and Managing Complex Data for Decision Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idea Group Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-655-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Multi-Secret Sharing Approach for Secure Data Warehousing and On-Line Analysis Processing in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varunya Attasena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Security: Concepts, Methodologies, Tools, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.483-506, 2019, 9781522581765. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-8176-5.ch025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Centric Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi Khosrow-Pour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology, Fourth Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1772-1782, 2017, 9781522522553. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-2255-3.ch154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepôts de données et OLAP, analyse et décision dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.132-133, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Processing Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology, Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.146-152, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches for efficiently Warehousing Complex Data from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Maïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Intelligence Applications and the Web: Models, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26-52, Business Science Reference, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Optimization in XML Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Strategies for Resource Management Systems: Planning and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.232-253, 2010, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61692-016-6.ch014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index and Materialized View Selection in Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Innovations in Database Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, pp.693-700, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Warehouse Benchmarking with DWEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Taniar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Warehousing and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IGI Publishing, pp.302-323, 2009, Progressive Methods in Data Warehousing and Business Intelligence: Concepts and Competitive Analytics, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-232-9.ch015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML Warehousing and OLAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Data Warehousing and Mining, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, IGI Publishing, pp.2109-2116, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices in XML Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Innovations in Database Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, IGI Global, pp.674-681, 2009, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-242-8.ch072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Publishing, pp.950-954, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-WACoDa: An XML-based approach for Warehousing and Analyzing Complex Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christian Ralaivao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bellatreche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Warehousing and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IGI Publishing, pp.38-54, 2009, Data Warehousing Design and Advanced Engineering Applications: Methods for Complex Construction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447939v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of Healthcare Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Publishing, pp.149-156, 2008, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-889-5.ch021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of Dynamic Database Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Database Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Idea Group Publishing, pp.294-319, 2006, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-935-9.ch016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Database Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-III, Idea Group Publishing, pp.2146-2149, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web multiform data structuring for warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Zellouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Djeraba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Mining: A Highway to Intelligent Multimedia Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, pp.179-194, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Oriented Database Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Database Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Idea Group Publishing, pp.34-57, 2002, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-930708-41-9.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BI4people — Le décisionnel pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024, le bulletin de la SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.59 - 66. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48556/sif.1024.26.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du projet BI4people - Le décisionnel pour tou•tes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La place des usagères et usagers dans les outils de fouille et d'exploration de données » (PAUL@EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse assistée de documents textuels et tabulaires dans un lac de données avec AUDAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022), Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL: A Data Lake Generic Metadata Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Conférence sur la Gestion de Données - Principes, Technologies et Applications (BDA 2021), Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science des données au service de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.No. 2, 30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL : une nouvelle contribution à la modélisation générique des métadonnées des lacs de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journées Business Intelligence et Big Data (EDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures des lacs de données et gestion des métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé N Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from the participants of the ADBIS, TPDL and EDA 2020 joint conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé N Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le calcul des top-k mots clés et documents au banc d'essais avec T²K² et T²K²D²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian-Octavian Truica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Boicea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de l'action ADOC (Entrepôts et analyse de documents) de MADICS dédié aux données environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science and Decision Support at ERIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bonnevay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BI4people : le décisionnel pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grabova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Sobati Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées francophones sur les Entrepôts de Données et l’Analyse en ligne (EDA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.155-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Second International Workshop on Cloud Intelligence (Cloud-I 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.77-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the First International Workshop on Cloud Intelligence (Cloud-I 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud intelligence: challenges for research and industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Cloud Intelligence (Cloud-I 2013), Riva del Garda, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.5. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501928.2506094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Intelligence: What is REALLY New?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Bach Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Middelfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Cloud Intelligence (Cloud-I 2012), Istanbul, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2347673.2347683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy and performance of cloud data warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations avec le banc d'essais pour entrepôts de données DWEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées Bases de Données Avancées (BDA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHCoClust, a Scalable Similarity-based Hierarchical Co-clustering Method and its Application to Textual Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ah-Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of DWEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boussaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vademecum juridique du projet PICLETTERS &amp;quot;Pablo Picasso en toutes lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Schoffit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Ann Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSH Lyon - Saint-Étienne; Institut des textes et manuscrits modernes (UMR8132); Université lumière Lyon 2; EUR Translitteræ. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des performances de méthodes de groupement dynamiques dans les bases de données orientées objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Blaise Pascal - Clermont-Ferrand II, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00143351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et évaluation de performance pour l'aide à la conception et à l'administration des entrepôts de données complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Base de données [cs.DB]. Université Lumière Lyon 2, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00143361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue globale du projet BI4People - Le décisionnel pour tou.tes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Sdiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Intelligence Artificielle et la recherche en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mounier-Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId419"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AA38132"/>
+    <w:nsid w:val="39A58B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-darmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1491-384X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081304668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/darmont_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eric.univ-lyon2.fr/jdarmont/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Van Thao Doan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Messai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gavin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-023-05233-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Nicolas Sawadogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2023.102154" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Azri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Harbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-022-10315-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Amsterdamer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Bhowmick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552490.3552510" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian-Octavian Truic&#259;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Apostol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Bach Pedersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2021.100205" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian-Octavian Truica" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Assent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-020-09999-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-020-00608-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Boicea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Radulescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.02.037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunya Attasena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdwm.2015040102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perriot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pfeifer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D 'Orazio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdwm.2014100101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Bentayeb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnevay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Darmont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashed Salem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussaid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-012-9405-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JFWSMDPC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Abell&#243;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Etcheverry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Golfarelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Norberto Maz&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2013040104" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hachicha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.209" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Grabova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Chauchat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Zolotaryova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1893173.1893180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aouiche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-009-0080-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cuzzocrea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mahboubi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2009.029076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boussaid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tanasescu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-006-9064-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84B285DCC35289D43AB4DDC8E8800745F0C50E89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussa&#239;d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2007.012947" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen He" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdm.2005040102" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560965v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.1.109-127" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gruenwald" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108355v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Attoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4869(96)00013-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0255(96)00119-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae El-Idrissi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Simon Reig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Romero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Costa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;rme Darmont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Hara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05727-3_10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405927v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Makhlouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riad Sahrane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewanou Romeo Elohounkpon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorje Antonion Sanchez Cristancho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406144v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Antonio Sanchez Cristancho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524773v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adorjan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665415v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Diouan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feyret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097009v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012131900003541" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034370v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cherednichenko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Muhammad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876771v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerquitelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Montorsi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Salvai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sangineti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Yang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_23" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelhedi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12670-3_15" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834085v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265069v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86517-7_31" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472163.3472266" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265060v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_22" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472163.3472268" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112542v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Scholly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508118v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889486v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889487v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012092v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokio Kibata" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123237v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona S.Y. Waksman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;ke &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Thirion-Merle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267929v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157195v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750538v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889453v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665547v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Nogueira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Romdhane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;k&#235; Ozt&#252;rk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788036v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92007-8_46" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529581v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67162-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576134v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Sobati Moghadam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053700v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523938v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380020v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380064v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355158v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eyango" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921822v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Ferrarons" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulu Adhana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Colmenares" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pietrowska" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448382v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081882v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2666158.2666173" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836924v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836947v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pfeiffer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836927v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783638v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273589v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686027v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Van-Anh Nguyen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855773v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantola Kit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686001v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667416v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Karkouda" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561787v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631499v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Hoa Nguyen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631198v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503961v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewan Md Farid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zahidur Rahman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563233v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519690v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Hassine-Guetari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503966v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503956v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowdhury Mofizur Rahman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560970v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503963v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411232v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411237v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Djallal Midouni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503951v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320669v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321993v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336980v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321994v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321118v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320661v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Ralaivao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320650v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320640v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azefack" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145463v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321114v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320632v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320624v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouve" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321117v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Maiz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321989v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Olivier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145458v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145452v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143501v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144224v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321112v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Udr&#233;a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321982v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143614v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321977v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145447v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321980v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143492v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145443v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145444v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145441v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Miniaoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144234v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fromantin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144233v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144229v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773441v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144225v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834065v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Sdiri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834037v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834225v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Slalmi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Labb&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667304v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448385v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321110v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968361v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771645v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/utilizing-big-data-paradigms-business/185737" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-4963-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165612v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897796v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/processing-managing-complex-data-decision/847" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-655-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889484v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/book/215453" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8176-5.ch025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547328v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/encyclopedia-information-science-technology-fourth/173015" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2255-3.ch154" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493948v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448364v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448357v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ma&#239;z" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448189v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61692-016-6.ch014" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447951v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447949v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-242-8.ch072" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447936v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447943v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-232-9.ch015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447947v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447939v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447928v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-889-5.ch021" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446911v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-935-9.ch016" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446889v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701433v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Zellouf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435501v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-930708-41-9.ch003" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05444882v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.26.59" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510084v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834020v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911169v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275293v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231527v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204357v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; N Sawadogo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028900v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054922v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426835v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165623v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnevay" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448376v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Chagheri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910974v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936489v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959443v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501928.2506094" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855781v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Middelfart" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2347673.2347683" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667301v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321119v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504986v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143364v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524710v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schoffit" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Villard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143351v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143361v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722228v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994249v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier-Kuhn" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bertrand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-darmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1491-384X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081304668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/darmont_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eric.univ-lyon2.fr/jdarmont/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Van Thao Doan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Messai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gavin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-023-05233-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Nicolas Sawadogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2023.102154" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Amsterdamer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Bhowmick" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552490.3552510" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Azri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Harbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-022-10315-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian-Octavian Truica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Apostol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Assent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-020-09999-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian-Octavian Truic&#259;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Bach Pedersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2021.100205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-020-00608-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Boicea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Radulescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.02.037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunya Attasena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdwm.2015040102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perriot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pfeifer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D 'Orazio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdwm.2014100101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Bentayeb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnevay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Darmont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashed Salem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussaid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-012-9405-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JFWSMDPC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Abell&#243;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Etcheverry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Golfarelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Norberto Maz&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2013040104" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hachicha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.209" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Grabova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Chauchat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Zolotaryova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1893173.1893180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aouiche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-009-0080-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cuzzocrea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mahboubi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2009.029076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boussaid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tanasescu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-006-9064-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84B285DCC35289D43AB4DDC8E8800745F0C50E89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussa&#239;d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2007.012947" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen He" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdm.2005040102" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560965v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.1.109-127" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gruenwald" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108355v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Attoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4869(96)00013-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0255(96)00119-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Diouan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;rme Darmont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Hara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05727-3_10" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405927v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae El-Idrissi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Makhlouf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riad Sahrane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewanou Romeo Elohounkpon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorje Antonion Sanchez Cristancho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631311v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Simon Reig" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Romero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/B2JRjY8IpI43" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Antonio Sanchez Cristancho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adorjan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665415v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feyret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012131900003541" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104145v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_16" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034370v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075892v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cherednichenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Muhammad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876771v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerquitelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Montorsi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Salvai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sangineti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795165v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Yang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_23" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668454v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelhedi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12670-3_15" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265069v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86517-7_31" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472163.3472266" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265060v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_22" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265061v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472163.3472268" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256730v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112542v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Scholly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889487v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508118v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889486v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157195v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267929v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012092v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokio Kibata" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123237v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona S.Y. Waksman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;ke &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Thirion-Merle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889457v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750538v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889453v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;k&#235; Ozt&#252;rk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665547v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Nogueira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Romdhane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761914v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788036v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727426v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92007-8_46" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529581v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67162-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576134v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Sobati Moghadam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504961v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Wang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053700v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380026v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380020v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355158v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eyango" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921822v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Ferrarons" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulu Adhana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Colmenares" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pietrowska" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081882v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2666158.2666173" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448382v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836927v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783638v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836924v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pfeiffer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273589v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855773v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantola Kit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686027v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Van-Anh Nguyen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686001v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855778v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667416v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Karkouda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561787v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631499v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Hoa Nguyen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631198v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631503v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519690v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Hassine-Guetari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503966v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503961v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewan Md Farid" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zahidur Rahman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563233v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503956v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowdhury Mofizur Rahman" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560970v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503963v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411232v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411237v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Djallal Midouni" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503951v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320669v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321993v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336980v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321994v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321118v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320661v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Ralaivao" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320650v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320640v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azefack" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145463v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321114v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320632v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320624v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321117v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Maiz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321989v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Olivier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145458v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145452v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143501v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144224v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321112v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Udr&#233;a" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321982v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143614v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321977v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145447v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321980v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143492v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145443v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145444v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145441v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Miniaoui" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144234v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fromantin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143473v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144233v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144229v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773441v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144225v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834065v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Sdiri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834037v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834225v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Slalmi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Labb&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667304v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448385v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321110v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968361v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771645v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/utilizing-big-data-paradigms-business/185737" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-4963-5" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165612v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897796v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/processing-managing-complex-data-decision/847" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-655-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889484v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/book/215453" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8176-5.ch025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547328v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/encyclopedia-information-science-technology-fourth/173015" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2255-3.ch154" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493948v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448364v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448357v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ma&#239;z" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448189v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61692-016-6.ch014" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447936v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447943v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-232-9.ch015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447947v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447949v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-242-8.ch072" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447951v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447939v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447928v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-889-5.ch021" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446911v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-935-9.ch016" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446889v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701433v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Zellouf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435501v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-930708-41-9.ch003" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05444882v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.26.59" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510084v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834020v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911169v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275293v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231527v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204357v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; N Sawadogo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028900v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054922v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426835v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165623v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnevay" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448376v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Chagheri" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910974v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936489v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959443v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501928.2506094" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855781v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Middelfart" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2347673.2347683" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667301v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321119v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504986v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143364v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524710v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schoffit" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Villard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143351v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143361v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722228v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994249v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier-Kuhn" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bertrand" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>