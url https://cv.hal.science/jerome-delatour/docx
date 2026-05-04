--- v0 (2026-04-06)
+++ v1 (2026-05-04)
@@ -100,394 +100,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation UML d'un régulateur de vitesse automobile</w:t>
+                <w:t xml:space="preserve">Formal Synthesis of Real-Time System Models in a MDE Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Leroux</w:t>
+                <w:t xml:space="preserve">Cédrick Lelionnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dhaussy</w:t>
+                <w:t xml:space="preserve">Matthias Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Seidner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 109</w:t>
+              <w:t xml:space="preserve">IARIA Journals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, International Journal on Advances in Systems and Measurements, 7 (1&amp;2), pp.115-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006647v1</w:t>
+                <w:t xml:space="preserve">hal-01093769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de modèles UML vers Fiacre, via les langages intermédiaires tUML et ABCD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Teodorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Synthesis of Real-Time System Models in a MDE Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédrick Lelionnais</w:t>
+                <w:t xml:space="preserve">Modélisation UML d'un régulateur de vitesse automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Brun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Seidner</w:t>
+                <w:t xml:space="preserve">Philippe Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARIA Journals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, International Journal on Advances in Systems and Measurements, 7 (1&amp;2), pp.115-128</w:t>
+              <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093769v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative pour la modélisation de plates-formes d'exécution - Application au temps réel embarqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -603,51 +603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -717,51 +717,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -769,51 +769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Teodorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t>
@@ -842,103 +842,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing, Animating, and Verifying Partial UML Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Teodorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Model Driven Engineering Languages and Systems (MODELS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual event, Canada. pp.211-217, </w:t>
@@ -989,51 +989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling OCL and fUML Integration by Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidi Zied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1093,51 +1093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Fixing Sketchy UML Models by Leveraging Textual Notations: Application to Real-Time Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1188,51 +1188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fUML as an Assembly Language for Model Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1305,51 +1305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fUML as an Assembly Language for MDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1422,90 +1422,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal composition based on roles within a model driven engineering approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedrick Lelionnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Seidner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Conference on Advances in System Testing and Validation Lifecycle (VALID 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Venice, Italy. pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1530,103 +1530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Behavioral Modeling of Real-Time Operating Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick Lelionnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Seidner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Conference on Enterprise Information Systems (ICEIS (2) 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1651,51 +1651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution on the Software Execution platform integration during an application deployment process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1727,381 +1727,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Behavioral Modeling of Real-Time Kernel in a Model-Driven Development Approach</w:t>
+                <w:t xml:space="preserve">Les platesformes d'exécution dans l'IDM : Quelles modélisations pour quelles utilisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Savaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ilias-Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedrick Lelionnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Junior Researcher Workshop on Real-Time Computing, JRWRTC'2010 (in conjunction with the 18th International Conference on Real-Time and Network Systems (RTNS'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">programme des journées nationales du GDR GPL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179852v1</w:t>
+                <w:t xml:space="preserve">hal-01179877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les platesformes d'exécution dans l'IDM : Quelles modélisations pour quelles utilisations ?</w:t>
+                <w:t xml:space="preserve">Towards a Behavioral Modeling of Real-Time Kernel in a Model-Driven Development Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Ilias-Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedrick Lelionnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">programme des journées nationales du GDR GPL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Pau, France</w:t>
+              <w:t xml:space="preserve">4th Junior Researcher Workshop on Real-Time Computing, JRWRTC'2010 (in conjunction with the 18th International Conference on Real-Time and Network Systems (RTNS'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179877v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From UML to AADL: a Need for an Explicit Execution Semantics Modeling with MARTE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Code Generation from AADL to a Real-time Operating System: An Experimentation Feedback on the Use of Model Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vergnaud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Trinquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering of Complex Computer Systems, 2008. ICECCS 2008. 13th IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Belfast, Ireland. pp.257-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECCS.2008.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270284v1</w:t>
+                <w:t xml:space="preserve">hal-01179673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From UML to AADL: an Explicit Execution Semantics Modelling with MARTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine M.F Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,230 +2112,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERTS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code Generation from AADL to a Real-time Operating System: An Experimentation Feedback on the Use of Model Transformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">From UML to AADL: a Need for an Explicit Execution Semantics Modeling with MARTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvon Trinquet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering of Complex Computer Systems, 2008. ICECCS 2008. 13th IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179673v1</w:t>
+                <w:t xml:space="preserve">hal-02270284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur l’utilisation déclarative d’un langage de transformation pour la génération de code : de AADL vers OSEK/VDX OS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDM07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.132-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2614,195 +2614,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Study Modeling Using MARTE</w:t>
+                <w:t xml:space="preserve">Modélisation de l'étude de cas avec MARTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Systems. Analysis and Modeling with SysML, UML and AADL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.139-156, 2013</w:t>
+              <w:t xml:space="preserve">Modélisation et analyse de systèmes embarqués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, pp.161-178, 2013, SEE, 978-2-7462-3900-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821955v1</w:t>
+                <w:t xml:space="preserve">hal-00862485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'étude de cas avec MARTE</w:t>
+                <w:t xml:space="preserve">Case Study Modeling Using MARTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation et analyse de systèmes embarqués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier, pp.161-178, 2013, SEE, 978-2-7462-3900-5</w:t>
+              <w:t xml:space="preserve">Embedded Systems. Analysis and Modeling with SysML, UML and AADL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.139-156, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862485v1</w:t>
+                <w:t xml:space="preserve">hal-00821955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3060,51 +3060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093769v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lelionnais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seidner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Zied" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42061-5_10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Choura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11245-9_10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593770.2593778" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Lelionnais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ilias-Pillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Faug&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M.F Faugere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delatour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bideault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cazentre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delatour Jerome" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.7759" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00821955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01044988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lelionnais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seidner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Leroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Zied" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42061-5_10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Choura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11245-9_10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593770.2593778" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Lelionnais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ilias-Pillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M.F Faugere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270284v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Faug&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delatour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bideault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cazentre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delatour Jerome" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.7759" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00821955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01044988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>