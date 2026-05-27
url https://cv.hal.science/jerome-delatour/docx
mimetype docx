--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -100,394 +100,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Synthesis of Real-Time System Models in a MDE Approach</w:t>
+                <w:t xml:space="preserve">Modélisation UML d'un régulateur de vitesse automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédrick Lelionnais</w:t>
+                <w:t xml:space="preserve">Luka Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Brun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Seidner</w:t>
+                <w:t xml:space="preserve">Philippe Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARIA Journals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, International Journal on Advances in Systems and Measurements, 7 (1&amp;2), pp.115-128</w:t>
+              <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093769v1</w:t>
+                <w:t xml:space="preserve">hal-01006647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de modèles UML vers Fiacre, via les langages intermédiaires tUML et ABCD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Teodorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jouault</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luka Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation UML d'un régulateur de vitesse automobile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal Synthesis of Real-Time System Models in a MDE Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick Lelionnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Leroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dhaussy</w:t>
+                <w:t xml:space="preserve">Charlotte Seidner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 109</w:t>
+              <w:t xml:space="preserve">IARIA Journals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, International Journal on Advances in Systems and Measurements, 7 (1&amp;2), pp.115-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006647v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative pour la modélisation de plates-formes d'exécution - Application au temps réel embarqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -603,51 +603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -717,51 +717,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -769,51 +769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Teodorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t>
@@ -842,103 +842,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing, Animating, and Verifying Partial UML Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Teodorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Model Driven Engineering Languages and Systems (MODELS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual event, Canada. pp.211-217, </w:t>
@@ -989,51 +989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling OCL and fUML Integration by Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidi Zied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1093,51 +1093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Fixing Sketchy UML Models by Leveraging Textual Notations: Application to Real-Time Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1169,343 +1169,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fUML as an Assembly Language for Model Transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">fUML as an Assembly Language for MDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassene Choura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference, SLE 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11245-9_10⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th International Workshop on Modeling in Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hyderabad, India. pp.61-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2593770.2593778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096634v1</w:t>
+                <w:t xml:space="preserve">hal-00966441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fUML as an Assembly Language for MDA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">fUML as an Assembly Language for Model Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidi Zied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Choura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Workshop on Modeling in Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Hyderabad, India. pp.61-64, </w:t>
+              <w:t xml:space="preserve">7th International Conference, SLE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Västerås, Sweden. pp.171-190, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2593770.2593778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11245-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966441v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal composition based on roles within a model driven engineering approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedrick Lelionnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Seidner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Conference on Advances in System Testing and Validation Lifecycle (VALID 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Venice, Italy. pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1530,103 +1530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Behavioral Modeling of Real-Time Operating Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick Lelionnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Seidner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Conference on Enterprise Information Systems (ICEIS (2) 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1651,51 +1651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution on the Software Execution platform integration during an application deployment process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1727,377 +1727,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les platesformes d'exécution dans l'IDM : Quelles modélisations pour quelles utilisations ?</w:t>
+                <w:t xml:space="preserve">Towards a Behavioral Modeling of Real-Time Kernel in a Model-Driven Development Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Ilias-Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedrick Lelionnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">programme des journées nationales du GDR GPL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Pau, France</w:t>
+              <w:t xml:space="preserve">4th Junior Researcher Workshop on Real-Time Computing, JRWRTC'2010 (in conjunction with the 18th International Conference on Real-Time and Network Systems (RTNS'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179877v1</w:t>
+                <w:t xml:space="preserve">hal-01179852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Behavioral Modeling of Real-Time Kernel in a Model-Driven Development Approach</w:t>
+                <w:t xml:space="preserve">Les platesformes d'exécution dans l'IDM : Quelles modélisations pour quelles utilisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Savaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ilias-Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedrick Lelionnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Junior Researcher Workshop on Real-Time Computing, JRWRTC'2010 (in conjunction with the 18th International Conference on Real-Time and Network Systems (RTNS'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">programme des journées nationales du GDR GPL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179852v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code Generation from AADL to a Real-time Operating System: An Experimentation Feedback on the Use of Model Transformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From UML to AADL: a Need for an Explicit Execution Semantics Modeling with MARTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvon Trinquet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering of Complex Computer Systems, 2008. ICECCS 2008. 13th IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179673v1</w:t>
+                <w:t xml:space="preserve">hal-02270284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From UML to AADL: an Explicit Execution Semantics Modelling with MARTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine M.F Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,234 +2116,230 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERTS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From UML to AADL: a Need for an Explicit Execution Semantics Modeling with MARTE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Code Generation from AADL to a Real-time Operating System: An Experimentation Feedback on the Use of Model Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vergnaud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Trinquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering of Complex Computer Systems, 2008. ICECCS 2008. 13th IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Belfast, Ireland. pp.257-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECCS.2008.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270284v1</w:t>
+                <w:t xml:space="preserve">hal-01179673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur l’utilisation déclarative d’un langage de transformation pour la génération de code : de AADL vers OSEK/VDX OS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDM07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.132-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2614,195 +2614,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'étude de cas avec MARTE</w:t>
+                <w:t xml:space="preserve">Case Study Modeling Using MARTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation et analyse de systèmes embarqués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier, pp.161-178, 2013, SEE, 978-2-7462-3900-5</w:t>
+              <w:t xml:space="preserve">Embedded Systems. Analysis and Modeling with SysML, UML and AADL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.139-156, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862485v1</w:t>
+                <w:t xml:space="preserve">hal-00821955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Study Modeling Using MARTE</w:t>
+                <w:t xml:space="preserve">Modélisation de l'étude de cas avec MARTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Systems. Analysis and Modeling with SysML, UML and AADL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.139-156, 2013</w:t>
+              <w:t xml:space="preserve">Modélisation et analyse de systèmes embarqués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, pp.161-178, 2013, SEE, 978-2-7462-3900-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821955v1</w:t>
+                <w:t xml:space="preserve">hal-00862485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3060,51 +3060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lelionnais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seidner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Leroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Zied" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42061-5_10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Choura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11245-9_10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593770.2593778" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Lelionnais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ilias-Pillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M.F Faugere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270284v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Faug&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delatour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bideault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cazentre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delatour Jerome" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.7759" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00821955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01044988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093769v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lelionnais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seidner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi Zied" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42061-5_10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2593770.2593778" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Choura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11245-9_10" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Lelionnais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ilias-Pillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Faug&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M.F Faugere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delatour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bideault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cazentre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delatour Jerome" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.7759" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00821955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01044988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>