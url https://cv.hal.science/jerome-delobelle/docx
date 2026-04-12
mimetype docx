--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Delobelle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1691-4731</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. en Informatique (Intelligence Artificielle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférence dans l'équipe Intelligence Artificielle Distribuée (IAD) du LIPADE, Université Paris Cité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Principle-based Account of Self-attacking Arguments in Gradual Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Beuselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (2), pp.230-256. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exac093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical and axiomatic comparison of ranking-based semantics for abstract argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (3-4), pp.328-386. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2023.2246863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for merging extensions of abstract argumentation frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AAC-210014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametrized ranking-based semantics compatible with persuasion principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.49-85. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AAC-200905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the aggregation of argumentation frameworks: operators and postulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exy023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity Measures for First-Order Logical Arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR 2025 - 23rd International Workshop on Nonmonotonic Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Satisfaction Semantics for Opinion Based Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliete Rossie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Principles of Knowledge Representation and Reasoning {KR-2023}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hanoi, Vietnam. pp.631-641, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/kr.2024/59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Approximate Reasoning based on Grounded Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Restricting the Impact of Self-Attacking Arguments in Gradual Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Beuselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Logic and Argumentation (CLAR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89391-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifting the Arguments in Fake News to Boost a Disinformation Analysis Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Ruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NL4AI 2020 - 4th Workshop on Natural Language for Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner les sémantiques à base d'extensions et les sémantiques à base de classement en argumentation abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretability of Gradual Semantics in Abstract Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU 2019 - 15th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Extension-based Semantics and Ranking-based Semantics for Abstract Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual Semantics Accounting for Similarity between Arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Amgoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Doder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning (KR2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametrized Ranking-based Semantics for Persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Scalable Uncertainty Management (SUM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Grenade, Spain. pp.237-251, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Sémantique Graduée Paramétrique pour la Persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées d'Intelligence Artificielle Fondamentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Comparative de Sémantiques Graduées pour l'Argumentation Abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes Journées d'Intelligence Artificielle Fondamentale (JIAF'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Ranking-based Semantics for Abstract Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th AAAI Conference on Artificial Intelligence (AAAI-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation Ranking Semantics based on Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computational Models of Argument (COMMA-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Postdam, Germany. pp.139--150, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging of Abstract Argumentation Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Haret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Principles of Knowledge Representation and Reasoning, (KR'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de Systèmes d'Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de l'Intelligence Artificielle Fondamentale (IAF'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Aggregation of Argumentation Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Buenos aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-valued possibilistic networks: Semantics & inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Benferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Tools with Artificial Intelligence (ICTAI'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking-based Semantics for Abstract Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université d'Artois, 2017. English. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01937279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Delobelle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1691-4731</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. en Informatique (Intelligence Artificielle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférence dans l'équipe Intelligence Artificielle Distribuée (IAD) du LIPADE, Université Paris Cité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical and axiomatic comparison of ranking-based semantics for abstract argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (3-4), pp.328-386. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2023.2246863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Principle-based Account of Self-attacking Arguments in Gradual Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Beuselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (2), pp.230-256. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exac093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for merging extensions of abstract argumentation frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AAC-210014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametrized ranking-based semantics compatible with persuasion principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.49-85. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AAC-200905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the aggregation of argumentation frameworks: operators and postulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exy023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity Measures for First-Order Logical Arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR 2025 - 23rd International Workshop on Nonmonotonic Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Satisfaction Semantics for Opinion Based Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliete Rossie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Principles of Knowledge Representation and Reasoning {KR-2023}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hanoi, Vietnam. pp.631-641, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/kr.2024/59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Approximate Reasoning based on Grounded Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Restricting the Impact of Self-Attacking Arguments in Gradual Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Beuselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Logic and Argumentation (CLAR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89391-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifting the Arguments in Fake News to Boost a Disinformation Analysis Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Ruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NL4AI 2020 - 4th Workshop on Natural Language for Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretability of Gradual Semantics in Abstract Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU 2019 - 15th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner les sémantiques à base d'extensions et les sémantiques à base de classement en argumentation abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Extension-based Semantics and Ranking-based Semantics for Abstract Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual Semantics Accounting for Similarity between Arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Amgoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Doder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning (KR2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametrized Ranking-based Semantics for Persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Scalable Uncertainty Management (SUM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Grenade, Spain. pp.237-251, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Sémantique Graduée Paramétrique pour la Persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées d'Intelligence Artificielle Fondamentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging of Abstract Argumentation Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Haret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Principles of Knowledge Representation and Reasoning, (KR'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Comparative de Sémantiques Graduées pour l'Argumentation Abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes Journées d'Intelligence Artificielle Fondamentale (JIAF'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Ranking-based Semantics for Abstract Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th AAAI Conference on Artificial Intelligence (AAAI-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation Ranking Semantics based on Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computational Models of Argument (COMMA-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Postdam, Germany. pp.139--150, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Aggregation of Argumentation Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Buenos aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de Systèmes d'Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de l'Intelligence Artificielle Fondamentale (IAF'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-valued possibilistic networks: Semantics & inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Benferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Tools with Artificial Intelligence (ICTAI'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking-based Semantics for Abstract Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université d'Artois, 2017. English. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01937279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAA08BF2"/>
+    <w:nsid w:val="2448DBB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-delobelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1691-4731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181223v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Beuselinck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delobelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exac093" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonzon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2023.2246863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-210014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03144580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-200905" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exy023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04792471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliete Rossie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2024/59" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89391-0_8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Ruti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Doder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_17" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-139" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Haret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01937279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-delobelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1691-4731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonzon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delobelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2023.2246863" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Beuselinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exac093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-210014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03144580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-200905" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exy023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04792471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliete Rossie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2024/59" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89391-0_8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Ruti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Doder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_17" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Haret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936948v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01937279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>