--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2448DBB5"/>
+    <w:nsid w:val="AF657893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>