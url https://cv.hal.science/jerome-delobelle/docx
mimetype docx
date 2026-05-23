--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Delobelle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1691-4731</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. en Informatique (Intelligence Artificielle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférence dans l'équipe Intelligence Artificielle Distribuée (IAD) du LIPADE, Université Paris Cité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical and axiomatic comparison of ranking-based semantics for abstract argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (3-4), pp.328-386. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2023.2246863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Principle-based Account of Self-attacking Arguments in Gradual Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Beuselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (2), pp.230-256. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exac093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for merging extensions of abstract argumentation frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AAC-210014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametrized ranking-based semantics compatible with persuasion principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.49-85. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AAC-200905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the aggregation of argumentation frameworks: operators and postulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exy023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity Measures for First-Order Logical Arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR 2025 - 23rd International Workshop on Nonmonotonic Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Satisfaction Semantics for Opinion Based Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliete Rossie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Principles of Knowledge Representation and Reasoning {KR-2023}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hanoi, Vietnam. pp.631-641, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/kr.2024/59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Approximate Reasoning based on Grounded Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Restricting the Impact of Self-Attacking Arguments in Gradual Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Beuselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Logic and Argumentation (CLAR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89391-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifting the Arguments in Fake News to Boost a Disinformation Analysis Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Ruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NL4AI 2020 - 4th Workshop on Natural Language for Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretability of Gradual Semantics in Abstract Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU 2019 - 15th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner les sémantiques à base d'extensions et les sémantiques à base de classement en argumentation abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Extension-based Semantics and Ranking-based Semantics for Abstract Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual Semantics Accounting for Similarity between Arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Amgoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Doder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning (KR2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametrized Ranking-based Semantics for Persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Scalable Uncertainty Management (SUM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Grenade, Spain. pp.237-251, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Sémantique Graduée Paramétrique pour la Persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées d'Intelligence Artificielle Fondamentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging of Abstract Argumentation Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Haret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Principles of Knowledge Representation and Reasoning, (KR'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Comparative de Sémantiques Graduées pour l'Argumentation Abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes Journées d'Intelligence Artificielle Fondamentale (JIAF'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Ranking-based Semantics for Abstract Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th AAAI Conference on Artificial Intelligence (AAAI-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation Ranking Semantics based on Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computational Models of Argument (COMMA-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Postdam, Germany. pp.139--150, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Aggregation of Argumentation Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Buenos aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de Systèmes d'Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de l'Intelligence Artificielle Fondamentale (IAF'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-valued possibilistic networks: Semantics & inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Benferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Tools with Artificial Intelligence (ICTAI'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking-based Semantics for Abstract Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université d'Artois, 2017. English. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01937279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Delobelle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1691-4731</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. en Informatique (Intelligence Artificielle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférence dans l'équipe Intelligence Artificielle Distribuée (IAD) du LIPADE, Université Paris Cité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical and axiomatic comparison of ranking-based semantics for abstract argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (3-4), pp.328-386. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2023.2246863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Principle-based Account of Self-attacking Arguments in Gradual Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Beuselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (2), pp.230-256. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exac093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for merging extensions of abstract argumentation frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AAC-210014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametrized ranking-based semantics compatible with persuasion principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.49-85. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AAC-200905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the aggregation of argumentation frameworks: operators and postulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exy023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth-Tracking Evaluation in Opinion-Based Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliete Rossie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fortieth Anual AAAI Confrence on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Singaour, Singapore. pp.19354-19361, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v40i23.39012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity Measures for First-Order Logical Arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR 2025 - 23rd International Workshop on Nonmonotonic Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Satisfaction Semantics for Opinion Based Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliete Rossie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Principles of Knowledge Representation and Reasoning {KR-2023}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hanoi, Vietnam. pp.631-641, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/kr.2024/59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Approximate Reasoning based on Grounded Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Restricting the Impact of Self-Attacking Arguments in Gradual Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Beuselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Logic and Argumentation (CLAR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89391-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifting the Arguments in Fake News to Boost a Disinformation Analysis Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Ruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NL4AI 2020 - 4th Workshop on Natural Language for Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretability of Gradual Semantics in Abstract Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU 2019 - 15th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner les sémantiques à base d'extensions et les sémantiques à base de classement en argumentation abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Extension-based Semantics and Ranking-based Semantics for Abstract Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual Semantics Accounting for Similarity between Arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Amgoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Doder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning (KR2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametrized Ranking-based Semantics for Persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Scalable Uncertainty Management (SUM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Grenade, Spain. pp.237-251, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Sémantique Graduée Paramétrique pour la Persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées d'Intelligence Artificielle Fondamentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging of Abstract Argumentation Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Haret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Principles of Knowledge Representation and Reasoning, (KR'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Comparative de Sémantiques Graduées pour l'Argumentation Abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes Journées d'Intelligence Artificielle Fondamentale (JIAF'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Ranking-based Semantics for Abstract Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th AAAI Conference on Artificial Intelligence (AAAI-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation Ranking Semantics based on Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computational Models of Argument (COMMA-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Postdam, Germany. pp.139--150, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Aggregation of Argumentation Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Buenos aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de Systèmes d'Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Vesic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de l'Intelligence Artificielle Fondamentale (IAF'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-valued possibilistic networks: Semantics & inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Benferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Tools with Artificial Intelligence (ICTAI'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking-based Semantics for Abstract Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université d'Artois, 2017. English. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01937279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF657893"/>
+    <w:nsid w:val="86B064C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-delobelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1691-4731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonzon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delobelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2023.2246863" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Beuselinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exac093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-210014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03144580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-200905" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exy023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04792471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliete Rossie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2024/59" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89391-0_8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Ruti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Doder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_17" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Haret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936948v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01937279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-delobelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1691-4731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonzon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delobelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2023.2246863" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Beuselinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exac093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-210014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03144580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-200905" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exy023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05591738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliete Rossie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i23.39012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04792471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2024/59" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258651v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89391-0_8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Ruti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Doder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Haret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01937279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>